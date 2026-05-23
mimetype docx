--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Gratuze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de RechercheIRAMAT CEB, UMR 7065 CNRS/Univ. Orléans</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard-gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6136-8085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033805776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228048631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000362714669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (203)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-reaching hunter-gatherer networks during the Last Glacial Maximum in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Castillo-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (4), pp.adz7697. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adz7697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt, and other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Archaeology, Anthropology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Early Iron Age / Classical period glass beads from Brili necropolis (Georgia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gvantsa Vachadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Kobalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.105124. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The systematic techno-stylistic and chemical study of glass beads from post-15th century West African sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Truffa Giachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genequand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Serge Bonaventure Loukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (2), pp.e0318588. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0318588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Medieval Bead-Boogie: LA-ICP-MS Analyses of Complete Glass Bead Sets from the Merovingian Cemeteries Lent-Lentseveld, Elst-‘t Woud and Wijchen-Centrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Langbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia van Ham-Meert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joep Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Strivay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Archäologie des Mittelalters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51/52 (2023/2024), pp.129-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de Bordeaux durant l’Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.55-86. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of early Iron age glass beads (8th to 7th c. BC) from the Tsaishi necropolis (Georgia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gvantsa Vachadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.105066. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approach for emergency dosimetry: Investigations of screen protectors for smartphones by EPR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mobasher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trompier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 176 (6), pp.107218. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04634989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision 40Ar/39Ar dating of Australasian tektites associated with bifacial tools in the Bose Basin (Xiaomei and Fengshudao sites), South China and in Vietnam (Go Da and Roc Tung 1 sites)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 346, pp.109065. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Studies of a Set of Pick-Up Glass Fragments Found in Portugal and Dated to the 17th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Pulido Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (9), pp.5048-5083. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage7090239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric analysis of the obsidian assemblage from Hodoni/Hodony (Banat, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Starnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeometriai Műhely</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55023/issn.1786-271X.2024-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits de traite et connexion Europe -sud côtier de la Côte d’Ivoire aux XVIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Siméon Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvis Boya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Phaïstos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XII-2, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12rze⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the Caribbean islands? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (6), pp.1255-1279. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Technique Characterization of 3.45 Ga Microfossils on Earth: A Key Approach to Detect Possible Traces of Life in Returned Samples from Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clodoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), pp.190 - 226. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of lithic procurement strategies in the Pre‐Pyrenean Middle Magdalenian sequence of Cova del Parco (Alòs de Balaguer, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.453-469. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt and Other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Environmental Forensic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrages d’un petit édifice thermal antique à Vire (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mesopotamia to Germany, The eastern origin of the glass beads from Jänkendorf (Lkr. Görlitz, Saxony)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbeits- und Forschungsberichte zur sächsischen Bodendenkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (2017-2022), pp.127-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the quest for historical Lisbon through 17th century Millefiori glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pulido Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.104228. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Upper Palaeolithic Human Mobility Strategies in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Journal of Archaeology and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33552/OAJAA.2023.04.000586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et commercialisation des verres opalins à décor tacheté aux XVII-XVIIIe siècles : le cas d’un verre découvert à Poitiers qui pourrait être attribué à l’Orléanais ou au Nivernais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viking Age Windows, A reassessment of windowpane fragments based on chemical analysis (LA-ICP-MS) and their find contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Dengsø Jessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danish Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/dja.v12i1.131493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tin and iron in the production of Spanish copper red glass from the 19th to the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2023.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A produção secundária de vidro romano em Conímbriga: novos dados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conimbriga: revista do Instituto de Arqueologia da Faculdade de Letras da Universidade de Coimbra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.101-121. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1647-8657_62_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bead Carnival, Chemical analyses of Merovingian beads from the cemetery of Lent-Lentseveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Langbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia van Ham-Meert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordes Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendricks Joep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Archäologie des Mittelalters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (50), pp.27-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sulphur in the early production of copper red stained glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the territoriality of Upper Palaeolithic hunter-gatherer’s groups settled at Cueva del Gato 2 (Épila, Zaragoza)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jiménez Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.119. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01810-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiner l’argent au verre et au savon: expérimentation d’une recette atypique du Probierbüchlien de 1524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridies. Estudios de Historia y Patrimonio de la Edad Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (13), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21071/meridies.vi13.14280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and manufacture of the glass mosaic tesserae from the great Umayyad Mosque in Damascus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brunswic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105675. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnet Trade in Early Medieval Europe: The Italian Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs ateliers de verriers à Bourges ? Découvertes majeures sur le site de la rue Béthune-Charost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, 35e Rencontres, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions of early Islamic glass along the Iranian Silk Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.125903. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2022.125903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres du prieuré du Saint-Sépulcre de Lavinadière (XIIIe-XVIIe siècles, Corrèze), un corpus encore unique en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, 35e Rencontres (2021), 2022 (2022), pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand and Pebbles: The Study of Portuguese Raw Materials for Provenance Archaeological Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Ruivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusta Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.193. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min12020193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical Study of Chert Artefacts from Xicotó Rockshelter (NE Iberia) Archaeological Site. New Data on Neolithic and Mesolithic Human Occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Belén González Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinaria archaeologica Natural Sciences in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XIII (2), pp.99-115. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24916/iansa.2022.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of Bikini Glass in Bida, Nigeria: Ethnography, Chemical Composition, and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abidemi Babatunde Babalola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-022-09494-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass ingots from the Uluburun shipwreck: Glass by the batch in the Late Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cemal Pulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103354. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fibule en bronze à tête de Méduse en verre découverte à Allonnes (FR, Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Péan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on different patterns of obsidian procurement in Georgia (Southern Caucasus) during the Chalcolithic, Bronze and Iron Age Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.100397. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2022.100397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indices du travail du verre de la fin du IIIe au VIIe s. à Saran (Loiret) : confrontation des données archéologiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (IIIe-VIIe s.) : Actes du Colloque international ATEG VI - Université de Tours, 6-8 décembre 2018, 81, pp.417-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass ingots from the Uluburun shipwreck: Addition of glass cullet during manufacture and evidence for the changing context of New Kingdom Egyptian glass production in the late 18th Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cemal Pulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.103596. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de verrier du début du XVIIIe siècle à Colpo (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Régent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, 35e Rencontres (2021), 2022 (2022), pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the scale of obsidian studies: Towards a high‐resolution investigation of obsidian prehistoric circulation patterns in the southern Caucasus and north‐western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (5), pp.923-940. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First 40Ar/39Ar analyses of Australasian tektites in close association with bifacially worked artifacts at Nalai site in Bose Basin, South China: The question of the early Chinese Acheulean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.102953. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Mechanical Characterisation of White Earthenware Glazes from the Johnston‐Vieillard Manufactory (France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier‐doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the lithic raw materials from Fuente del Trucho (Asque‐Colungo, Huesca). New data about Palaeolithic human mobility in NE Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Utrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.247-265. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production or Consumption? Glass Beads from the Roman Villa of Aiano, Tuscany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data and perspectives on the early stages of the Neolithic in the Middle Kura River Valley (South Caucasus). The 2017–2019 excavations at Kiçik Tepe, Western Azerbaijan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Guliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.100308. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2021.100308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic raw material procurement at the Chaves cave (Huesca, Spain): A geochemical approach to defining Palaeolithic human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Utrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (6), pp.856-870. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fra verdens konger til en verdenskvinde - Rig kvindegrav fra Egehoj afslorer 3300 ar gamle handelsforbindelser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benita Clemmensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Årbog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Årbog 2020, 2020, pp.68-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composizione e provenienza dei vetri punici dalla necropoli di Nora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Bettineschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Malaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Norensi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni Norensi, 8, pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pXRF and LA-ICP-MS analysis of lead-rich glass mosaic tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, Part A, pp.102603. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Palaeolithic human routes through the geochemical characterisation of chert tools from Caune de Belvis (Aude, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.135. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01107-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional and provenance study of glass beads from archaeological sites in Mali and Senegal at the time of the first Sahelian states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Truffa Giachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (12), pp.e0242027. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0242027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, microstructure and corrosion mechanisms of Catalan Modernist enamelled glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat et les sépultures du haut Moyen Âge (VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle) de Soulages (Saint-Maurice-Navacelles, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.47-88. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.31529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist enamels: Composition, microstructure and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1753-1766. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastward expansion of the Neolithic from the Zagros: Obsidian provenience from Sang-e Chakhmaq, a late 8th-early 7th millennia BCE Neolithic site in northeast Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourosh Roustaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.101969. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.101969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic variability in obsidian procurement patterns and the role of the cave-sheepfold of Getahovit-2 (NE Armenia) during the Chalcolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iren Kalantaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age Glass and Amber Evidence of Bronze Age long distance exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoranten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adoranten 2019, 2019, pp.5-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02890650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat et les sépultures du haut Moyen Âge (VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle) de Soulages (Saint-Maurice-Navacelles, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 50, pp.47-88. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.30251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial and social significance of glass beads in migration-period Italy: The cemetery of Campo Marchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.319-342. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ojoa.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIRD-I ROSTAM 2018: Preliminary report on the first season of excavations by the joint Kurdish-German- American team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel T. Potts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Radner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Squitieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.91-127. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5282/ubm/epub.68917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phoenician glass eye bead from 7th–5th c. cal BCE Nin-Bèrè 3, Mali: Compositional characterisation by LA–ICP–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Truffa Giachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.748-758. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers-maisons des argentières du Colombier (Ardèche). Travailler et vivre aux XIe et XIIe siècles dans une exploitation minière cévenole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varia, 49, pp.1-52. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.24762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From beams to glass: determining compositions to study provenance and production techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/psr-2018-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1107-1122. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0583-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass compositions from Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering prehistoric chert catchment sources: new data from the Central Pyrenees (Western Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.947 - 957. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0581-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lithic landscape around Kharaneh IV (Azraq Basin, Jordan): Petrographical and geochemical characterization of geological cherts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.101857. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and reward: explosive eruptions and obsidian lithic resource at Nabro volcano (Eritrea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nels A Iverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine S Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 226, pp.105995. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1637-1638. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0635-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the making, mixing and trading of glass from the Roman military fort at Oudenburg (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.2385-2405. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0680-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Pyrenees during the Late Glacial Maximum. The use of geochemistry to trace past human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2019.101105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.102050. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des perles en verre d’Inde du Sud ou du Sri Lanka au bord du Léman Importations pour l’élite mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Martin Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst + Architektur in der Schweiz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, k+a 2019.4 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between cooking and knapping in the southern Caucasus: Obsidian-tempered ceramics from Aratashen (Armenia) and Mentesh Tepe (Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guilbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 468, pp.121-133. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeometric study of some pre-Roman glass beads from Son Mas (Mallorca, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Strydonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Mulder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.491 - 499. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisht as a New Kingdom Glass-Making Site with Its Own Chemical Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smirniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (3), pp.502 - 516. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass Tiles from Saint-Sauveur ( Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Strivay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.000 Jahre &amp;quot;Globalisierung&amp;quot; in der Oberlausitz? Bronzezeitliche Glasperlen aus einem Brandgrab bei Jänkendorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper von Richthofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Görlitzer Magazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30/2017, pp.70-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical compositional analysis of glass from the north cemetery of ancient Demetrias (Thessaly)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Smirniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Asderaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisavet Nikolaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.506-512. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is known about glassy materials in Bronze and Iron Age Italy? New data and general overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Matarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Vezzalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (5), pp.1813-1841. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0634-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance d’artefacts en rhyolite corse : évaluation des méthodes d’analyse géochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The procurement of obsidian at Arslantepe (Eastern Anatolia) during the Chalcolithic and Early Bronze Age: Connections with Anatolia and Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Massussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Akköprü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Balossi Restelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.11.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Signature of Cobalt Colorants in Late Antique and Early Islamic Glass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min8060225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanidar Cave and the Baradostian, a Zagros Aurignacian industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Farr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (5), pp.737-748. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en faïence et en verre de l’âge du Bronze découvertes en Bretagne : nouvelles données, nouvelles approches Étude typo-chronologique, composition, provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.327-360. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional observations for Islamic Glass from Sīrāf, Iran, in the Corning Museum of Glass collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Swan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.102-116. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of obsidian mines on Mount Chikiani in the Lesser Caucasus of Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Nisbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (357), </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Un ensemble funéraire de l'Antiquité tardive et du haut Moyen Âge, au 12 rue de Saint-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.291-299. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/amime.2017.2160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the mosaics of the Durres amphitheatre through interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleus et blancs : Verres de la fin de l’époque carolingienne en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Ode-Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass Coloring Technologies of Late Roman Cage Cups : Two Examples from Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Cholakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ED-XRF and LA-ICP-MS to geochemically characterize chert. The case of the Central-Eastern Pre-Pyrenean lacustrine cherts and their presence in the Magdalenian of NE Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel García-Simón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.88 - 98. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gourd-shaped vessel : a Portuguese product ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.215-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campu Stefanu (Sollacaro, Corsica). Middle Bronze Age amber and glass beads analyses. A new evidence for Mycenaean connection in Corsica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes Archaeologici Posnanienses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geochemical characterization of two long distance chert tracers by ED-XRF and LA-ICP-MS. Implications for Magdalenian human mobility in the Pyrenees (SW Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Fullola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.405-417. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20548923.2017.1370842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flacon bicolore énigmatique, d’époque islamique, au Musée universitaire de Louvain. Restauration et étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine-Hodiamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass finds from the Museu de Lisboa – Teatro Romano (Lisbon) : historical and chemical approach of an archaeological set from the Modern Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lídia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista portuguesa de Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shardania to laestrygonia... Eastern origin prestige goods and technical transfers in Corsica through middle and final Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegaeum - Annales d'archéologie égéenne de l'université de Liège et UT-PASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, “Hesperos. The Aegean Seen from the West”, Proceedings of the 16th International Aegean Conference, University of Ioannina, Department of History and Archaeology, Unit of Archaeology and Art History, 18-21 May 2016, 41, pp.61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Bottles From Lisbon : Archaeometric Studies Of Two Archaeological Sites Dated From The 17th To The 19th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilarigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (5), pp.852-873. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sépulture exceptionnelle du début du Bronze final à La Saulsotte (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journée annuelle d’actualités de l’APRAB, 15, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance studies of 18th century potassium-rich archaeological glass from Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilarigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.185-198. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the Iron Age glass trade in southern Italy: the first trace-element analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Arletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mermati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (2), pp.409-433. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2016/0028-2516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier en verre de deux ateliers de verriers antiques « Quartier des Prieurs » au Pègue (Drôme) : méthodologieet analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série n°3, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indo-Pacific glass beads from the Indian subcontinent in Early Merovingian graves (5th–6th century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.51-64. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natron glass production and supply in the late antique and early medieval Near East : the effect of the Byzantine-Islamic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C. Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Gorin-Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La nécropole à incinérations du Bronze final de de Château-Landon "Le Camp" (Seine-et-Marne), Supplément n°4, pp.[92]-[94]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of two new obsidian sub-sources in the Nemrut volcano (Eastern Anatolia, Turkey): The Sıcaksu and Kayacık obsidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Akköprü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.705 - 717. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de provenance et implications économico-culturelles des parures vitreuses et résineuses du Bronze moyen de l’abri 1 de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.65 - 81. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopotamian glass from Late Bronze Age Egypt, Romania, Germany, and Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haslund Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Rotea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.184-194. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles de verre préromaines de Conimbriga (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.[7]-[9]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Chemical Characterisation of Byzantine Glass Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendeguz Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Entwistle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of early social networks : new geochemical results of obsidian from the Ubaid to Chalcolithic Period in Syria, Iraq and the Gulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusta Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Al-Quntar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.743-757. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead it be! Identifying the construction phases of gothic cathedrals using lead analysis by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.252-265. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01338148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilding on glass: New evidence from a 17th century flask found in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui J.C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.293-301. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance studies on façon-de-Venise glass excavated in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilarigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.437-448. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and origin of steatite beads made by Northern Iroquoians in the St. Lawrence Valley during the 15th and 16th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian L. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chapdelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.323-334. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data on Source Characterization and Exploitation of Obsidian from the Chikiani Area (Georgia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasiatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.9-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et &amp;quot;lingotières&amp;quot; du second âge du Fer : l’analyse élémentaire des résidus métalliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 3, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrières des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes des 29e Rencontres AFAV, Paris, pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Egypt, Mesopotamia and Scandinavia: Late Bronze Age glass beads found in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.168 - 181. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age vitreous materials from Punta di Zambrone (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Matarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Quartieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Arletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (3), pp.337 - 351. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sembiran and Pacung on the North Coast of Bali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagyo Prasetyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bellwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (344), pp.378-396. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2014.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franske forbindelser - sømglattere fra vikingetidens Ribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">By, Marsk Og Geest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian outcrops from Nemrut volcano (eastern Anatolia) : evidence in favor of an exploitable source, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kyria Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebru Akköprü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.217 - 234. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element quantification of lead based roof sheets of historical monuments by Laser Induced Breakdown Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103-104, pp.34 - 42. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2014.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités métallurgiques et indices d’habitat à Grospierres, Les Ferriers à la fin du IIe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genechesie Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers du Grospierrois Grou Peiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasvegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKALK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux travaux archéologiques à Tell Labwé Sud (Béqa‛ nord) Campagne 2011 : rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Haïdar-Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With The Contributions Of</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.5-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau dépôt de parures en or de l’âge du Bronze atlantique dans le Finistère (Gouesnac’h, Bretagne) et ses relations avec les îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications de Saint-Germain-en-Laye, 2 mars 2013, 12, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian-tempered pottery in the Southern Caucasus: a new approach to obsidian as a ceramic-temper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armine Harutyunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data on the Exploitation of Obsidian in the Southern Caucasus (Armenia, Georgia) and Eastern Turkey, Part 2: Obsidian Procurement from the Upper Palaeolithic to the Late Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (1), pp.48 - 69. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data on the Exploitation of Obsidian in the Southern Caucasus (Armenia, Georgia) and Eastern Turkey, Part 1: Source Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (1), pp.25 - 47. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic diffusion of obsidian in the western Mediterranean: new data from Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Terradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.69 - 78. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions en or dans les régions du Hallstatt centre-occidental (Allemagne, Suisse et France centrale et orientale) à la fin du premier âge du Fer (VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant J.-C.) : présentation du projet ANR-DFG « West Hallstatt Gold »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Pernicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian Sources in the Regions of Erzurum and Kars (North-East Turkey): New Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Işikli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Çil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (3), pp.351 - 374. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass Bangles from Hirapur, Chadrapur District, Maharashtra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kantikumar A. Pawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Yongjun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Man and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Man and Environnement, XXXIX (2) (XXXIX (2)), pp.64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic Obsidians From Southeastern Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro V. Kiosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg V. Tubolzev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya H. Popandopulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anadolu (Anatolia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1501/andl_0000000411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Chalcolithic lithic assemblage at Tell Hamoukar’s Southern Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berytus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, (2010-2011) 53-54, pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstone of Aventurine Glass: History, Recipes, Analyses and Manufacture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Moretti (†)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Hreglich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.135 - 154. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Arabian Neolithic through a reconstitution of interregional obsidian distribution patterns in the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres carolingiens du Monceau Saint-Jacques à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les techniques de coloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Institut d'histoire sociale du verre et de la céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre tradition et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.142-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en verre, de grandes voyageuses de petite taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Microscoop. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses à l’étude des monnaies d’or gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les Celtes et leurs monnaies, 360, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en faïence et en verre de l’âge du Bronze : contextes archéologiques et analyses pour l’Alsace et la Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, LVI, pp.21-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of glass from the post-Roman settlement Tonovcov grad (Slovenia) by PIXE–PIGE and LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ž. Šmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Milavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fajfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 311, pp.53 - 59. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian Exchange Networks in Prehistoric Anatolia: New Data from the Black Sea Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleda Düring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.173 - 182. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2013.5526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melian obsidian in NW Turkey: Evidence for early Neolithic trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turan Takaoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), pp.42 - 49. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/009346910X12707321242313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic and Neolithic Occupations around Mundafan Palaeolake, Saudi Arabia: Implications for Climate Change and Human Dispersals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69665. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en verre et en ambre de la nécropole mérovingienne de Saint-Laurent-des-Hommes (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Paris-Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Scuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.72-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de la vallée de la Somme : recherches sur le monnayage d’or ambien (IIIe-Ier siècle av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition des verres et des plombs de la rose du transept sud de la cathédrale Sainte-Croix d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition of 16th- to 18th-Century Glass Beads Excavated in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEADS: Journal of the Society of Bead Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on regional and interregional obsidian circulation in prehistoric and early historic Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de l’obsidienne dans le sud de la France au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubricatum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Networks in the Neolithic. Exchange of raw materials, products and ideas in the Western Mediterranean (VII-III millennium BC), edited by Borrel, M. and Borrel, F. and Bosc, J. and Clop, X. and Molist, M., 5 (special issue), pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval iron market in Ariège (France). Multidisciplinary analytical approach and multivariate analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.1080-1093. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Siècle et demi de production verrière dans les hauts cantons héraultais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical changes in Miscanthus ash on agglomeration with fluidized bed material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Kaknics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Bouchetou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 207-208, pp.497 - 503. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2012.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations of the Göllüdağ obsidian lava flows system: a multi-disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (12), pp.3174 - 3184. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Monetary Production in Orichalcum: Characterization of Coinage and Approach of Working-off Process by Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwen Gaffiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protohistoric glass bracelets of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Cherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.149 - 166. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéométriques réalisées sur les bouteilles des épaves marchandes et dans les vestiges de fabriques liées aux voies de diffusion provençales (XVIIIe-XIXe siècles). Bulletin de l’AFAV (Association française pour l’archéologie du verre - 24emes rencontres – Fréjus, 2009), p. 164 à 169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian sources in highland Yemen and their relevance to archaeological research in the Red Sea region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sanabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (9), pp.2332 - 2345. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2010.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian sources in highland Yemen and their relevance to archaelogical research in the Red sea region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral soda alumina glass: occurence and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (7), pp.1646 - 1655. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2010.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux résultats sur l’origine des obsidiennes de Peiro Signado à Portiragnes (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (4), pp.809-811. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2009.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does it come from the Pays de Bray? Examination of an origin hypothesis for the ferrous reinforcements used in French medieval churches using major and trace element analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36(10), pp.2445-2462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance of obsidian excavated from Late Chalcolithic levels at the sites of Tell Hamoukar and Tell Brak, Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boucetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (6), pp.879-893. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2009.00459.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00475774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE TRADING OF ANCIENT GLASS BEADS: NEW ANALYTICAL DATA FROM SOUTH ASIAN AND EAST AFRICAN SODA-ALUMINA GLASS BEADS*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kusimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gogte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kusimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (5), pp.797 - 821. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2007.00350.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornament artefacts in black shales in the Iron Age in Celtic Europe: research of origin by elementary analysis (LA-ICP/MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.87 - 96. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paire de fibules en or du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. : autour d’une découverte de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Corent (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.191-225. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2007.3311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition des verres de Xanthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier en verre du site de la Grotta Piatta (Aregno, Haute-Corse) : composition chimique et chronotypologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.163 - 173. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) for the investigation of ancient silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (9), pp.1163-1167. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b704879c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments de parure en verre du site de Lumaca (Âge du Fer, Centuri, Haute-Corse) : compositions et typochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (2), pp.379 - 384. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2006.13438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary patterns during the late prehistoric/historic period in Cikobia island (Fiji) : insights from stable isotopes and dental pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1396-1410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative geochemical studies of obsidian samples from various localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Rózsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Szö?r</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Elekes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imre Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geologica Hungarica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (1), pp.73 - 87. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/AGeol.49.2006.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Khao Sam Kaeo: Transferred technology for an early Southeast Asian exchange network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93 (1), pp.317 - 351. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2006.6041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et diffusion du verre dans le monde indien et en Asie du Sud-Est : l'importance du dosage des éléments-traces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (1), pp.67 - 73. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2003.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese Black Pigments in Prehistoric Paintings: the Case of the Black Frieze of Pech Merle (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lorblanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43, pp.211-225. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1475-4754.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative de fragments de verre provenant de Begram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.451 - 472. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/topoi.2001.1944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur l'obsidienne de Cheikh Hassan (Vallée de l'Euphrate, Syrie) au Néolithique : PPNA et PPNB ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78, pp.5-17. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/syria.2001.7727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry with laser sampling: A new tool to characterize archaeological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 247 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1010623703423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of PIGE technique to the study of obsidian glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Elekes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rózsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á.Z Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161-163, pp.836 - 841. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0168-583x(99)00846-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de caractérisation des silex bédouliens provençaux par analyse chimique élémentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24 (1), pp.149 - 167. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2000.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of medieval glass by X-ray spectrometric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ž Šmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pelicon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vidmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Budnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161-163, pp.718 - 723. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0168-583x(99)00947-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe : Étude chimique des verres de l'atelier de Beyrouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 77 (1), pp.291 - 304. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/syria.2000.7659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian Characterization by Laser Ablation ICP-MS and its Application to Prehistoric Trade in the Mediterranean and the Near East: Sources and Distribution of Obsidian within the Aegean and Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (8), pp.869 - 881. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.1999.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidiennes du site néolithique précéramique de Shillourokambos (Chypre).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (1), pp.95 - 112. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.1997.4647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de boules de bleu égyptien : analyse par absorption visible et par activation avec des neutrons rapides de cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (1), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1997.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'origine du cobalt : du verre à la céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Vallauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1996.939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse d'outils provenant du site archéologique de Magzalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 20 (2), pp.32 - 34. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.1994.959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre : les éléments de réponses que peuvent proposer les méthodes de caractérisation physico-chimiques aux problématiques archéologiques posées par ce matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (1), pp.75 - 87. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1994.917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NON-DESTRUCTIVE ANALYSIS OF OBSIDIAN ARTEFACTS USING NUCLEAR TECHNIQUES: INVESTIGATION OF PROVENANCE OF NEAR EASTERN ARTEFACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Al Isa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 35 (1), pp.11 - 21. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.1993.tb01020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la méthode ICP-MS couplée à l'ablation laser pour la caractérisation des archéomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 17, pp.89-104. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1993.908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient glassy materials analyses: a new bulk nondestructive method based on fast neutron activation analysis with a cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Al Isa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 71 (1), pp.70-80. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-583x(92)95342-o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'origine du cobalt dans les verres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16 (1), pp.97 - 108. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1992.895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Binant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Découverte de la tombe d'un oculiste à Lyon (fin du II</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> s. après J.-C.) : instruments et coffret avec collyres, 47 (1), pp.235-243. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1990.3167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic glass weights and stamps : Analysis using nuclear techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 32 (2), pp.155-162. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.1990.tb00462.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mithraeum aux Carmes, l’évolution d’un îlot urbain à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Gaidon-Bunuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Maleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supplément Aquitania. , 46, 2025, 9782910763091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations protohistoriques à Changis-sur-Marne « Les Pétreaux ». Première modélisation de finages (Bronze ancien-Hallstatt D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Recherches archéologiques 27, 408 p., 2024, 978-2-271-15334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Camp de l’Église Nord à Flaujac-Poujols (Lot). Une nécropole du milieu de l’âge du Fer en bas Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’Association pour le Développement de l’Archéologie en Languedoc-Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 vol. + 1 inventaire du mobilier, 2024, Monographies d’Archéologie Méditerranéenne 41, 978-2-912369-40-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bernard-Tambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Recherches archéologiques 26, 419 p., 2024, 978-2-271-15160-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une trajectoire singulière. Les enclos de Braine &amp;quot;la Grange des Moines&amp;quot; (Aisne) à La Tène finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Archéologique de Picardie, 3/4, pp.340, 2017, Une trajectoire singulière. Les enclos de Braine "la Grange des Moines" (Aisne) à La Tène finale., 0752-5656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Golitko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. Springer Verlag, 2016, 978-3-662-49894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthage, Colline de l'Odéon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Balmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Ennaïfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rome : Ecole française de Rome, pp.840, 2012, Collection de l'Ecole française de Rome ; 457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie funéraire du Bronze final dans les vallées de l'Yonne et de la haute Seine : les nécropoles de Barbey, Barbuise et La Saulsotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rottier Stéphane, Piette Jacques, Mordant Claude. Éditions Universitaires de Dijon, pp.790, 2012, 978-2-36441-013-8. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pz-2017-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe augustéenne de Fléré-la-Rivière (Indre) et les sépultures aristocratiques de la cité des Bituriges : en Berry au début de l’époque gallo-romaine : le fer, le vin, le pouvoir et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villard-Le Tiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, (Mémoires du Musée d’Argentomagus ; 2) (Supplément à la Revue archéologique du centre de la France ; 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the chemical signatures of cobalt colourants used in glass from the 17th to the early 20th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew J. Shortland,; Victoria Kemp; Lasse Hermansen Bjørnland; Patrick Degryse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of Goblins and Gods, 3,500 Years of Cobalt and Its Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitaire Pers Leuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2026, Studies in Archaeological Sciences 9, 978-94-6166-708-3. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.30116067.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of glass sherds, glass beads and glass slag from Strøby Toftegård</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Severine Beck; Maja Kildetoft Schultz; Jens Ulriksen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strøby Toftegård Halls, Hierarchies and Social Dynamics in Late Iron Age and Viking Age Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pre-Christian Cult Sites (2), oxbow books, pp.285-296, 2025, 979-8-88857-149-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre à l’âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère) Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap; CNRS ÉDITIONS, pp.223-224, 2025, 978-2-271-15334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass chemical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darejan Kacharava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beads from Brili Cemetery 15th century BCE - 4th century CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgian National Museum, pp.63-67 and annex on pp.84-90, 2025, 978-9941-9904-6-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early glass windows in Southern Scandinavia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Dengsø Jessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inês Coutinho; Márcia Vilarigues; Teresa Medici. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES du 22e CONGRÈS de l’ASSOCIATION INTERNATIONALE pour l’HISTOIRE du VERRE, Caparica (Virtuel) 13–17 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOVA.FCT EDITORIAL Faculdade de Ciências e Tecnologia, 2024, 978-989-9164-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le verre à Reims au Bas-Empire : les découvertes récentes d’ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Commandré; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE VITREUM</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-152, 2024, Monographies Instrumentum 80, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fiole en verre d’ origine ibérique à Limoges (Haute-Vienne), place Magnine (XIe – XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Commandré; Claudine Munier; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE VITREUM. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, éditions Mergoil, pp.265-270, 2024, Monographies Instrumentum, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fragment de verre bleu à décor de filets blancs opaques découvert au château de Moha (Lg.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verbeek, A. Degraeve, B. Claes, St. Van Bellingen, F. Chantinne &amp; Ph. Mignot (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia Mediaevalis Chronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récipients à décor de filets bleus rapportés : entre importations méditerranéennes et productions comtoises au XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Commandré; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE VITREUM. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, éditions Mergoil, pp.289-300, 2024, Monographies Instrumentum, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition des petits anneaux en or et en bronze de Changis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lafage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupations protohistoriques à Changis-sur-Marne “ Les Pétreaux ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, CNRS Éditions; INRAP, pp.330-337, 2024, Recherches archéologiques 27,, 978-2-271-15334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre d’époque carolingienne du site La Providence, rue Bernard, à Saintes (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Baigl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Commandré; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE VITREUM</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-280, 2024, Monographies Instrumentum 80, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patin Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Given; Chris Mavromatis; R. Smadar Gabrieli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITY AND CEMETERY EXCAVATIONS AT KOURION’S AMATHOUS GATE CEMETERY, CYPRUS: THE EXCAVATIONS OF DANIELLE A. PARKS VOLUME 2: HUMAN SKELETAL REMAINS, ECOFACTS, AND ARTIFACTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, American Society of Overseas Research, pp.227-280, 2024, THE ANNUAL OF THE AMERICAN SOCIETY OF OVERSEAS RESEARCH, 978-0-89757-121-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures du Second âge du Fer en Corse. Du bloc brut à l’anneau, une histoire en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souen Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-235, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier de type féminin ; La parure ; Les perles ; Analyses archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vrielynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nécropole mérovingienne de Pont-A-Celles/Viesville, Volume 1, Synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (46), </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">service publique de Wallonie, Agence wallone du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-86, 2023, Collection Etudes et Documents, Série Archéologie, 978-2-39038-182-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de composition et de provenance des perles en verre Mérovingiennes du cimetière de Bossut-Gottechain (Belgique-Wallonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vrielynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Edith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement, La circulation des personnes, des biens et des idées à l'époque mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, AFAM, pp.211-228, 2022, Mémoire de l'Association Française d'Archéologie Mérovingienne, 979 10 90282 02 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass Beads of Ribe – Evidence of Local Glass Bead Making and Long-distance Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Lankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dodt; Sebastian Messal; Bente S. Majchczack; Andreas Kronz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glas als Fernhandelsprodukt im frühen Mittelalter – Köln und der europäische Norden : Zwei Workshops im Rahmen des DFG-Schwerpunktprogramms »Häfen von der Römischen Kaiserzeit bis zum Mittelalter«, ausgerichtet vom Römisch-Germanischen Museum zu Köln, 8.-10. November 2016 und dem Sydvestjyske Museer in Ribe / Dänemark, 20.-22. März 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RGZM – Tagungen (46), </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propylaeum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-182, 2022, 978-3-96929-187-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elemental Analysis of Glass Beads:Technology, Chronology and Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, Studies in Archaeological Sciences 8, 978 94 6270 338 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The provenance of the obsidian used at Aknashen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Badalyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badalyan, R. S., Chataigner, C., Harutyunyan, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithic settlement of Aknashen (Ararat Valley, Armenia): excavation seasons 2004-2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Publishing LTD, pp.151-167, 2022, 978-1-80327-002-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Glass from Veshnaveh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bagherpour Kashani Natascha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depositional Practices at the Natural Sanctuary of Veshnaveh, Central Iran. Jewellery and Watery Caves: Mining Archaeology in Iran 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beiheft 46 (247), </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutschen Bergbau-Museum Bochum; VML Verlag Marie Leidorf GmbH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-205, 2022, Der ANSCHNITT, 978-3-86757-040-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières, réseaux sociaux et diffusion du Néolithique en Méditerranée du nord-ouest : apports des industries lithiques taillées des horizons Impressa de Finale Ligure -Arene Candide et Castellar -Pendimoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française,, pp.213-276, 2022, Séances de la Société préhistorique française 18, 978-2-913745-89-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois de trèfle et le pique du faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Verhoeven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Doyen; Pierre Cattelain; Luc Delvaux; Guy De Mulder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Escaut au Nil Bric-à-brac en hommage à Eugène Warmenbol à l’occasion de son 65e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDARC; Musée du Malgré-Tout; Fédération Wallonie-Bruxelles, Direction générale de la Culture, Service général du Patrimoine, 2022, 2-87149-099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bowl glass sherds of Saint-Savin type discovered at Haithabu : analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volker Hilberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haithabu 983-1066. Der Untergang eines dänischen Handelszentrums in der späten Wikingerzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil, pp.457-468, 2022, Die Ausgrabungen in Haithabu, 978-3-89937-282-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier funéraire IV.2.5 - Les perles en verre &amp; B. Gratuze, Etudes spécialisées 1 - Compositions déterminées par LA-ICP-MS et graphes de distribution des perles en verre présentées au chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Plouin; F. Lambach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nécropole tumulaire de Nordhouse (Bas-Rhin) - Cinq siècles d'histoire entre le Bronze final IIIb et la Tène B1, Revue archéologique de l'Est. (Supplément n°54)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon; Société Archéologique de l'Est, pp.165-176 &amp; 453-458, 2022, 978-2-36441-455-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers verres au plomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bouquillon; Patrice Lehuédé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plomb dans les matériaux vitreux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2022, Encyclopédie SCIENCES PHYSIQUE DE LA MATIÈRE CONDENSÉE Matériaux du patrimoine culturel et industriel, 978-1-78948-076-4 / 978-1-78948-076-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’argent, de verre et de plomb : maximisation de la production et économie de pénurie dans les mines de Melle au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisseuil, Didier; Rico, Christian; Gelichi, Sauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marché des matières premières dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’École française de Rome, pp.133-151, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic Chipped Stone Industry of Mentesh Tepe (Middle Kura Valley, Azerbaijan) Technological Markers and Relations to North-Eastern Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guilbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Nishiaki, O. Maeda, M. Arimura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.503-515, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en verre de Mathay, typologie et composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean François Piningre; Véronique Ganard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parures cérémonielles en France orientale au Bronze final. Le dépôt de Mathay (Doubs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément à la Revue archéologique de l'Est, Collection Art, Archéologie et Patrimoine (53), Editions Universitaires de Dijon, Société Archéologique de l'Est, pp.88-97, 233-254, 257-260, 2021, Collection Art, Archéologie et Patrimoine, 978-2-36441-421-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze de la Balagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Paolini-Saez; Elisabeth Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six millénaires en Balagne, Balagna Ghjussani, Ostriconi, Falasorma, Actes du 3e colloque du Laboratoire régional d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 281-301, FAGEC Cahier Corsica, pp.57-71, 2021, 2-85279-281-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'argent, de verre et de plomb : maximisation de la production et économie de pénurie dans les mines de Melle au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marché des matières premières dans l'Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 563, </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-151, 2021, 9782728314065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03436474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLASS FURNACES FROM SERDICA – AN EXAMPLE OF ROMAN PRACTICE OF GLASS MIXING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanov Mario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiaholakova Cholakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orhan Sevindik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES du 21e CONGRÈS de l’ASSOCIATION INTERNATIONALE pour l’HISTOIRE du VERRE İstanbul 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIHV, pp.207-219, 2021, 978-605-7880-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulle tracce dei più antichi vetri dell’Altopiano dei Sette Comuni Vicentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Bettineschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magnini L., Bettineschi C., BuriganaL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace of complexity, studi in honour of Armando De Guio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAP Società Archaeologica, pp.261-278, 2021, 978 88 99547 52 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in the Middle East and Western Europe at the End of the First Millennium CE, Transition from Natron to Plant Ash Soda or Forest Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Glass of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.21-38, 2021, </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3656-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Glass Beads in Western and North Europe in Early Middle Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alok Kumar Kanungo Laure Dussubieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Glass of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.427-450, 2021, 978-981-16-3655-4. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3656-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et usages du verre issu de quelques sites ecclésiaux et monastiques tardo-antiques et haut médiévaux du littoral nord croate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morana Čaušević-Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šime Perović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Starac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adele Coscarella; Elisabetta Neri; Ghislaine Noyé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro in Transizione (IV-XII SECOLO). Produzione e commercio in Italia meridionale e nell’Adriatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Edipuglia, 2021, Themata, 978-88-7228-965-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre creux du VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle dans la vallée de la Loire moyenne et de la Vienne. Essai typo-chronologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Motteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pactat, Inès; Munier, Claudine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.293-314, 2020, Les Cahiers de la MSHE Ledoux, 978-2-84867-723-1. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.19767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des verres à décor rapporté à l’époque carolingienne : matières premières et colorants, une histoire commune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hilberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld, Philippe Husi et Fabienne Ravoire (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.73-84, 2020, 978-2-84133-972-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of natural resources at Mentesh Tepe during the Late Chalcolithic period and the Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guilbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Marro; Thomas Stöllner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On salt, Copper and Gold: the Origins of early Mining and Metallurgy in the Caucasus.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison de l’Orient Méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.409-424, 2020, 9782356680747. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bead and Garnet Trade between the Merovingian, Mediterranean, and Indian Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Périn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligaro Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effros Bonnie et Moreira Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of the Merovingian World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Handbook of the Merovingian World, Oxford University Press 2020, pp.819-859, 2020, Oxford Handbooks, 9780190234188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02952915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres de la fosse US 105 à Sijilmâsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elarbi Erbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elarbi Erbati; François-Xavier Fauvelle; Romain Mensan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sijilmâsa, cité islamique du Maroc médiéval, Recherches archéologiques maroco-françaises 2011-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IX (9), </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-232, 2020, Villes et sites archéologiques du Maroc, 978-9920-9075-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile LA-ICP-MS Analysis of Ancient Gold Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, Metals, and Money: Ancient World Studies in Science, Archaeology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Spink, pp.195-206, 2020, RNS Special Publication, 0-901405-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fortified settlement of Macapainara, Lautem District, Timor‑Leste in Forts and Fortification in Wallacea: Archaeological and Ethnohistoric Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcwilliam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Brockwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bulbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Jr Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sue O’Connor, Sally Brockwell, Ursula Frederick, Tristen Jones, Ceri Shipton and Mathieu Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forts and Fortification in Wallacea: Archaeological and Ethnohistoric Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53 (1st), ANU Press, pp.13-48, 2020, Terra Australis 53, 9781760463885. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22459/TA53.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres mosaïqués : la palette de couleurs du verrier égyptien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation internationale de la Maison de la Chimie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et Alexandrie dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.165-196, 2020, Collection Chimie et .., 978-2-7598-2409-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The blue and bluish green glass sherds, decorated with opaque white glass strands, discovered at Vetricella (Scarlino, Grosseto): Analytical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Bianchi, Richard Hodges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The nEU-Med project: Vetricell, an Early Medieval royal property on Tuscany's Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All'Insegna del Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-88, 2020, Biblioteca di Archeologia Mediavale, 978 88 7814 971 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zu der sogenannten mediterranen Glasscherbe vom Ipf, Neue naturwissenschaftliche Untersuchungen zur Herkunft des Glases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Krause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Krause. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologische Beiträge zur Bronze- und Eisenzeit auf dem Ipf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (40), Verlag Dr.Rudolf Habelt GmbH, pp.257-266, 2020, Frankfurter Archäologische Schriften 40 / Frankfurf Archaeological Studies 40, 978 3 7749 4259 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles formes en verre à Orléans de la seconde moitié du XVe à la première moitié du XVIe siècle : regards croisés entre typologie et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inès Pactat; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-280, 2020, Les Cahiers de la MSHE Ledoux, 9782848677231. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.19367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des artisans du verre dans le bourg monastique de Jumièges (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Maho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pactat, Inès; Munier, Claudine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.315-324, 2020, Les Cahiers de la MSHE, 978-2-84867723-1. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.19797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Verre, Analyses physico-chimiques des verres dans Evans à l'aube du Moyen Âge, La nécropole des &amp;quot;Sarrazins&amp;quot; (VIe-VIIe siècle), L'église funéraire du &amp;quot;Champ des Vis&amp;quot; (VIIe-Xe siècle), Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bonvalot; Françoise Passard-Urlacher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evans à l'aube du Moyen Âge, La nécropole des "Sarrazins" (VIe-VIIe siècle), L'église funéraire du "Champ des Vis" (VIIe-Xe siècle), Jura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.181-188, 2019, Collection Annales Littéraires n°1005 Série Environnement, Sociétés et Archéologie n°26, 978-2-84867-711-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvarnabhumi in the 1st century CE: the glass evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pongpanich B. &amp; Thinapong S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The golden land Suvarnabhumi, the new finding for Suvarnabhumi Terra Incognita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GISTDA, pp.67-77, 2019, 978-616-8261-02-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des études archéométriques (composition/structure) à l’étude du verre archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland, Jöelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bling-bling : le verre gaulois s'affiche ! : exposition, MuséoParc Alésia du 6 avril au 22 septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tautem, pp.21-26, 2019, 979-10-97230-21-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass and other vitreous materials through history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Artioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Artioli and R. Oberti (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Contribution of Mineralogy to Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical Society; European Mineral Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-150, 2019, 978-0903056-61-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des perles en verre provenant du sous-continent indien en Gaule mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Boube, Alexis Corrochano et Jérôme Hernandez (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Royaume Goth au Midi Mérovingien : actes des 34e Journées d'Archéologie Mérovingienne de Toulouse, 6, 7 et 8 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.449-471, 2019, 978-2-3561-3246-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en faïence et en verre de l'âge du Bronze du Morbihan. Les analyses des objets en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Locus Solus; Société polymathique du Morbihan; Ville de Vannes, pp.104-105, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaghi e Bracciali In Vetro: Studio Archeologico-Archeometrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Bettineschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marica Venturino (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le ceneri degli Statielli. La necropoli della seconda età del Ferro di Montabone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, De Ferrari, pp.171-194, 2019, Aquae Statiellae – Studi di Archeologia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIMT, glass composition and commodity branding in the primary glass industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C. Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Rosenow, Matt Phelps, Andrew Meek and Ian Freestone (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Things that travelled, Mediterranean glass in the First Millennium CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCL Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-190, 2018, 9781787351172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la composition de fragments de vitraux et de verres retrouvés lors des fouilles du baptistère Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merel-Brandeburg, Anne-Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Baptistère Saint-Jean au sein du groupe épiscopal du Puy-en-Velay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.246-247, 2018, Bibliothèque de l'Antiquité Tardive, 978-2-503-57028-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des verres décolorés à l'antimoine produits entre le Ier s. et la fin du IIIe s. de notre ère : nouvelles données analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Foy, F. Labaune-Jean, C. Martin Pruvot, M.-T. Marty, C. Massart, C. Munier, L. Robin, J. Roussel-Ode. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verres incolores de l'Antiquité romaine en Gaule et aux marges de la Gaule, Volume 2 : Typologie - Analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (42), Archaeopress publishing ltd, pp.349-382, 2018, Archaeopress Roman Archaeology, 978 1 78491 897 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material sciences applied to West Hallstatt Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique da Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Leusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schwab, R.; Milcent, P.-Y.; Armbruster, B.; Pernicka, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry. Proceedings of the International Congress Held in Toulouse, France, 11–14 March 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), Verlag Marie Leidorf, pp.101-132, 2018, Forschungen zur Archäometrie und Altertumswissenschaft, 978-3-89646-876-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de l’ensemble de bracelets en or de l’âge du Bronze provenant de Pommerit-le-Vicomte (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo et Muriel Mélin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l'archéologie de l'âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la promotion des recherches sur l'âge du Bronze (APRAB), pp.163-173, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en verre du premier âge du Fer et du début du second âge du Fer en Bretagne : étude typo-chronologique et composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Menez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques gauloises d’Armorique : les dessiner, les caractériser, les dater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.471-488, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des verres de la rose du transept sud de la cathédrale Sainte-Croix d’Orléans : complémentarité entre textes et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jourd'heuil, Irène; Marchant, Sylvie; Priet, Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cathédrale d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.123-140, 2017, 978-2-86906-425-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fougère, la salicorne et le verre : recettes et chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagabrielle, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre, un Moyen âge inventif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux; Grand Palais, pp.[126]-[131], 2017, 978-2-7118-6262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of glass recipes during the Early Middle Ages in France : analytical evidence of multiple solutions adapted to local contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.334-340, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « recettes » de verre plat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagabrielle, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre, un Moyen âge inventif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux; Grand Palais, pp.[66]-[69], 2017, 978-2-7118-6262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galets de verre au plomb carolingiens issus des scories de Melle : élaboration et distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bompaire, Marc; Sarah, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mine, métal, monnaie, Melle : les voies de la quantification de l'histoire monétaire du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-110, 2017, 978-2-600-05736-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red and orange high-alumina glass beads in 7th and 8th century Scandinavia : evidence for long distance trade and local fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.326-333, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'ateliers de verriers à Apamée de Syrie, à la fin de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.235-239, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres du Haut Moyen Âge issus des fouilles du monasterium Habendum (Vosges, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of LA-ICP-MS to black stone objects used during the Iron Age in Celtic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.267-321, 2016, 978-3-662-49894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of slag inclusions in iron objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.213-228, 2016, 978-3-662-49894-1. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49894-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01381291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass characterization using laser ablation-inductively coupled plasma-mass spectrometry methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.179-196, 2016, 978-3-662-49894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS Analysis of Ancient Silver Coins Using Concentration Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.73-87, 2016, 978-3-662-49894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix' in The Oldest Shipwreck in the Indian Ocean (O. Bopearachchi, S. Disanayaka and N. Perara)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M-F. Boussac, J-F. Salles &amp; J-P. Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports of the Ancient Indian Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Primus book, 2016, 978 93 84082 07 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Analysis of Ancient Glass : Answering the Questions and Questioning the Answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tantrakarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuxi Gan; Qinghui Li; Julian Henderson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in the Scientific Research on Ancient Glass and Glaze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-301, 2016, 978-981-4630-28-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Vitreous Archaeological Materials by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.137-139, 2016, 978-3-662-49894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short account of Kelek Asad Morad, a Pre-Pottery Neolithic site in Pol-e Dokhtar, Luristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eghbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Roustaei &amp; M. Mashkour (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithic of the Iranian Plateau. Recent Research and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Early Near Eastern Production, Subsistence, and Environment (SENEPSE series), Ex Oriente, Berlin, pp. 1-14, 2016, 978-3-944178-10-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass beads from Mahastan. Evidence for production and Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Md Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Boussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salles Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mahasthan II Fouilles du Rempart Est : Etudes archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-374, 2015, Indicopleustoi. Archaeologies of the Indian Ocean, 978-2-503-55240-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en variscite de la grotte de Las Claousas IV et de la grotte René Carrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Querre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de Las Claousos à Auriac et de René Carrié à Termes (Aude).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.89-104, 2015, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental analysis of glass samples from the settlement and the glass workshop of Augst/Kaiseraugst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fünfschilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fünfschilling Sylvia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die römischen Gläser aus Augst und Kaiseraugst : Kommentierter Formenkatalog und ausgewählte Neufunde 1981–2010 aus Augusta Raurica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.222-224, 1 figure, 2015, 978-3-7151-0051-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses d’objets en or des Corbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine Jean; Vaquer Jean; Zammit Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes Sépulcrales Préhistoriques des Hautes Corbières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistoriques, pp.131-136, 2015, Les grottes de las Claousos à Auriac et de la grotte de René-Carrié à Termes, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse physico-chimique de l’outillage en obsidienne de Tell Beydar (Djézireh syrienne, Age du Bronze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zambello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milano, Lucio (1951-..). Éditeur scientifique; Lebeau, Marc. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Beydar : environmental and technical studies : Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.115-120, 2014, 978-2-503-53524-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melle : mise en évidence de l’utilisation des scories vitreuses issues de la chaîne opératoire de production de l’argent comme matière première de l’industrie verrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bayley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du monde franc aux califats omeyyade et abbasside : extraction et produits des mines d’argent de Melle et de Jabali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 199, Deutschen Bergbau-Museums Bochum, pp.211-230, 2014, 10: 3-937203-70-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéologique et archéométrique des éléments métalliques autour des oculi des baies hautes du chœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Timbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chartres. Construire et restaurer la cathédrale (XIIIe - XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.307-320, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la spectrométrie de masse à plasma avec prélèvement par ablation laser (LA-ICP-MS) à l’étude des recettes de fabrication et de la circulation des verres anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Dillman; Ludovic, Bellot-Gurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des matériaux et des objets dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Archives Contemporaines, pp.259-291, 2014, Collection Sciences Archéologiques, 9782813001634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janssens, Koen. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern methods for analysing archaeological and historical glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.399-411, 2013, 978-0-470-51614-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass Characterisation Using Laser Ablation Inductively Coupled Plasma Mass Spectrometry Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janssens, Koen. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern methods for analysing archaeological and historical glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.201-232, 2013, 978-0-470-51614-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of geochemical analyses of obsidian artefacts from the Neolithic site of Tell Labwe South, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Haidar-Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borrell, Ferran and Ibáñez, Juan José and Molist, Miquel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stone Tools in Transition: From Hunter-Gatherers to Farming Societies in the Near East.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-494, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies en orichalque dans l'Empire Romain, problèmes de refonte et d'évolution de l'alliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwen Gaffiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téreygeol, Florian. (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les savoir-faire métallurgiques antiques et médiévaux : l'expérimentation archéologique et archéométrique sur la plate-forme expérimentale de Melle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.101-110, 2013, 978-2-87772-521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Analysis of Glass Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janssens, Koen. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern methods for analysing archaeological and historical glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.311-340, 2013, 978-0-470-51614-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies en orichalque dans l'empire romain, problème de refonte et d'évolution de l'alliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwen Gaffiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téreygeol, Florian. (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les savoir-faire métallurgiques antiques et médiévaux : l'expérimentation archéologique et archéométrique sur la plate-forme expérimentale de Melle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.101-123, 2012, 978-2-87772-521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition des verres islamiques d'al-Hadir in Al-Hadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousset, Marie-Odile (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Hadir : étude archéologique d'un hameau de Qinnasrin, Syrie du Nord, VIIe-XIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée-Jean Pouilloux, pp.138-149, 2012, 978-2-35668-023-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delémont-en la Pran (Jura, Suisse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frei Paroz, Laurence (19.-..). Auteur; Gaume, Iann (19.-..). Auteur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupation des Premier et Second âges du Fer dans le bassin de Delémont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T.4, Office de la culture : Société jurasienne d'émulation, pp.148-149, 2012, Cahier d'archéologie jurassienne( n°25), 978-2-88436-029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FAHMA Project. The first multidisciplinary study of the early medieval silver mining district at Melle (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petr Hruby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta rerum naturalium. Přírodovědný časopis vysočiny. Stříbrná Jihlava 2010. Proceedings of the conference held in Jihlava, 16th-19th October 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycenaean beads from Kazanaki, Volos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Smirniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrymi Sismani Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Asderaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ignatíadou, Déspoina (19.-..). Éditeur scientifique; Antōnáras, Anastássios. Éditeur scientifique; Coustinas, Nadia. Éditeur scientifique; Freestone, Ian. Éditeur scientifique; Fünfschilling, Sylvia. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 18e congrès de l'Association Internationale pour l'Histoire du Verre : Thessaloniki 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.11-18, 2012, 978-90-72290-00-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Tamil Nadu Glass Beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murugaiyan, Appasamy (1951-..). Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New dimensions in Tamil epigraphy : select papers from the symposia held at EPHE-SHP, Paris in 2005, 2006 and a few invited papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cre-A, pp.129-143, 2012, 978-81-921302-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation des roches noires (« Lignite ») à l’Age du Fer, provenance et circulation en Europe celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marchand, Grégor. (Dir.); Querré, Guirec. (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roches et sociétés de la Préhistoire : entre massifs cristallins et bassins sédimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.341-349, 2012, 978-2-7535-1781-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Methods and Laser Ablation Inductively Coupled Mass Spectrometry: how can these methods contribute to the study of ancient coinages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeomet - Ancient and medieval monetary technologies and metrology: the contribution of nuclear analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-56, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laniscat (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Nicholas. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIVth International Numismatic Congress, Glasgow, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council; Spink &amp; Son, pp.1217-1225, 2011, 978-1-907427-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage en orichalque romain : apport des expérimentations aux études numismatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwen Gaffiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Nicholas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIVth International Numismatic Congress. Glasgow, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spink &amp; Son, pp.668-676, 2011, 978-1-907427-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for the investigation of ancient silver coins: depth profile analysis by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.T. Craddock, A. Giumlia-Mair, A. Hauptmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.477-486, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costa di u Monte - du Néolithique à l'Age du fer sur la côte orientale corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria de Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Tozzi &amp; Michel-Claude Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et protohistoire de l'aire tyrrhénienne = preistoria e protostoria dell'area tirrenica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Felici Editore, Ghezzano, pp.35-42, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00222949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements behaviour in direct- and indirect-iron metallurgy : the case of Pays de Bray (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2007 : 2nd international conference (Aquileia, 17-21 June 2007) : selected papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.318-334, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance analysis of glass artefacts Chapter 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Janssens, R. Van Grieken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive Microanalysis of Cultural Heritage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.663-712, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et analyse physico-chimiques de quelques fragments de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occitanie, Hérault Ligne Grande Vitesse - Contournement de Nîmes-Montpellier Secteur 6 Mauguio, le site de Lallemand du Chasséen à l'établissement rural du haut Moyen Age Tome II-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation des obsidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes de richesse : inégalités au néolithique : [exposition], Musée national de préhistoire, Les Eyzies de Tayac, 27 juin-15 novembre 2015, Musée des confluences, Lyon, 1er décembre 2015-17 avril 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (158)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Ceramic Society, Apr 2024, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blues notes. Cobalt blue glass from central-western France: archaeological and archaeometric perspectives (13th–17th centuries).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and salt exploitation in Kura-Araxes communities: Comparative archaeometric analyses of the pottery assemblages from Duzdağı, Şorsu, Ovçular Tepesi and Uçan Ağıl (Azerbaijan, Nakhchivan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Modeste Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Caucasus and North-western Iran during the Chalcolithic period: what do the archaeometric data tell us about mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Guirriec-Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de production secondaire de la Ferrière « Le Plessis Bergerte (Vendée), fin Ve-milieu VIe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Peytremann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Labaune-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondary glass productions in the early Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeology and Science of Antiquity (ArScAn), CNRS / University of Nanterre; University of Liège - BE; Archeomaterials Research Institute, Ernest- Babelon Center (IRAMAT-CEB) - CNRS / University of Orléans; LE STUDIUM Loire Valley Institute for Advanced Studies, Jan 2023, Orléans (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ED-XRF, LA-ICP-MS and PIXE analyses to characterize Pyrenean cherts. Potentials and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Knappable Materials – From toolstone to stone tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Buenos Aires, Argentina. pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early medieval secondary glass workshops in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondary glass productions in the early Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liège; Archeology and Science of Antiquity (ArScAn), CNRS / University of Nanterre; Archeomaterials Research Institute, Ernest- Babelon Center (IRAMAT-CEB) - CNRS / University of Orléans; LE STUDIUM Loire Valley Institute for Advanced Studies, Région Centre-Val de Loire, Jan 2023, Orléans (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Eastern glass production found in Scandinavia from the 8th to the 11th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Routes du Verre : Systèmes d'Echanges dans le Monde Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadine Schibille, IRAMAT CEB, Oct 2023, Tourtour (Fondation de Treilles), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some thoughts on variations in cobalt colorant's chemical signatures used in glasses from the 17th to the early 20th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of Goblins and Gods: 3500 years of cobalt and its pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lasse Hermansen Bjørnland, Blaafarveværket Historic Site and Museum, Sep 2023, Blaafarveværket Historic Site and Museum, Modum, Norway, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des matières premières lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’obsidienne dans les Antilles ? Circulation des roches magmatiques à l’Âge Céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Shearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass Beads from the Gagliana Grossa: a Reference Collection for the Venitian Production at the End of the 16th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Historical Archaeology, Jan 2023, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting New Collections of Glass Beads from France (16th - 19th Century): Typology and Chemical Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Historical Archaeology, Jan 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The workshops from Huy, materials and tools, in their regional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Bernardy de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondary glass productions in the early Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeology and Science of Antiquity (ArScAn), CNRS / University of Nanterre; Archeomaterials Research Institute, Ernest- Babelon Center (IRAMAT-CEB) - CNRS / University of Orléans - FR; University of Liège - BE; LE STUDIUM Loire Valley Institute for Advanced Studies, Jan 2023, Orléans (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue and white glass vessels and equivalents in Europe in the 10th-12th century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Meeting of European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres à décors émaillés du Centre-ouest de la France (XVe - XVIIe siècle), Musée national de la Renaissance, Ecouen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Verres émaillés et dorés de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national de la Renaissance, Mar 2022, Ecouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los análisis de materias primas líticas prehistóricas en el Pirineo centro-oriental: resultados de la última década</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Utrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er encuentro arqueológico “Universidad de Oñati”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alvaro Arrizabalaga; Andoni Tarriño, May 2022, Oñati, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method study of a Pyrenean lithological tracer and its presence in the Magdalenian of Cova del Parco and Forcas I rock shelter (NE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP World Congress, XVII-6. The supply of lithic raw materials during the Upper Palaeolithic of Eurasia. Traditional approaches and contributions from Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.231-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycenaean Glass Revisited: Trace Elemental Analysis of Glass from Prehistoric Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Smirniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vicarte/AIHV/Université de Lisbonne, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Newly Found Carolingian Tesserae of Germigny-Des-Prés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Philippe Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Defeyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Strivay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vicarte/AIHV/Université de Lisbonne, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into 17th and 18th Century Glass from Portugal: Study and Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Vilarigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vicarte/AIHV/Université de Lisbonne, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing prehistoric past human routes in the Pyrenees: new data about chert procurement at Montlleó open-air site (Prats i Sansor, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP World Congress, XXI-1. Interactions, networks and routes within and through mountain ranges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.55-67, </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62526/UYC58R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass Network in La Tène Europe: the Contribution of a large-scale LA-ICP-MS Analytical Projec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Glass Windows in Southern Scandinavia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vicarte/AIHV/Université de Lisbonne, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of 2nd Century Ad Opaque Red Glass Sectilia from the Lucius Verus Villa in Rome. Different Recipes for Different Red Hues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bandiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Verità</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Saguì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vicarte/AIHV/Université de Lisbonne, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vases bleus à décors blancs de la période ottonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The nEU-Med Project: Vetricella, An Early Medieval royal property on Tuscany’s Mediterranean a cura di G. Bianchi e R. Hodges, Firenze, All'Insegna del Giglio, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Bianchi e R. Hodges, May 2020, Firenze, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Casteddi (Tavera - Corse-du-Sud) : habitat, grenier et espace domestique au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Arobba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jamai-Chipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Workshop Internacional – La prehistoria y la protohistoria de las islas del Mediterráneo occidental. Casas y Poblados: Prácticas sociales en las islas del Mediterráneo occidental durante la prehistoria y la protohistoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Palma de Majorque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic raw material procurement at Chaves Cave (Huesca, Spain). A geochemical approach to define Palaeolithic human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Utrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque de Calvi – L’habitat pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corse (ARPPC), Apr 2017, Calvi, France. pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et l'obsidienne dans la Corne de l'Afrique entre OIS3 et Holocène moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, interactions and networking within the NW Impresso-Cardial complex: highlights from Finale-Arene-Candide and Castellar-Pendimoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le verre : 4500 ans d'histoire, d'innovations et d'échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of lead glazed tablewares in late medieval Italy and their exportation to Latin Greece: New considerations on 14th-century contexts from Corinth, Peloponnese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Barcelone, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections among craft communities in the late medieval Mediterranean: New considerations on patterns of use of the Naples Yellow pigment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on mechanical properties of 19th-century glazes from Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 European Meeting on Ancient Ceramics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian glass beads in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference-cum-Workshop on History, Science and Technology of Ancient Indian Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gandhinagar ITT University, Jan 2019, Gandhinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in the Middle-East, transition from natron to plant ash soda glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference-cum-Workshop on History, Science and Technology of Ancient Indian Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gandhinagar ITT University, Jan 2019, Gandhinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialité, mobilité, interactions : apports croisés des sous-systèmes lithiques et céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de composition et de provenance des perles en verre mérovingiennes du cimetière de Bossut-Gottechain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vrielynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Journées internationales d’Archéologie mérovingienne "Un monde en mouvement: la circulation des hommes, des biens et des idées à l'époque mérovingienne (Ve-VIIIe siècle)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d’Archéologie mérovingienne (AFAM), Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations and researches at Kiçik Tepe (Azerbaidjan). New data on the Neolithic of the Middle Kura Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Guliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de différentes phases de productions verrières égyptiennes entre le milieu du 2e millénaire avant notre ère et la fin du 1er millénaire de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée de Rencontres en Archéométrie de l’Ifao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'Archéologie orientale, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et l'obsidienne dans la Corne de l'Afrique entre OIS 3 et Holocène moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française, Dynamiques culturelles et transformation des paysages dans un continent en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arslantepe (Eastern Anatolia) : procurement of obsidian from Anatolian geological sources during the Chalcolithic and Middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Massussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebru Akköprü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Balossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korhan Erturaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Verati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands Current State of Research &amp; New Perspectives Ernst Herzfeld Society 14th Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier verrier forestier du Mas de Couloubrines (Ferrières les Verreries, Hérault), XVIe – XVIIIe siècle s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e rencontres de l’AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Archéologie du Verre, Oct 2018, Carmaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into Palaeolithic human mobility through the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists (EAA), Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glass furnace from Serdica - An example of Roman practice of glass mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Cholakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l’Association internationale pour l’histoire du verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale pour l’histoire du verre, Sep 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anneaux et boucles d’oreille en or d’Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry. Proceedings of the International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.101-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic technology from the chalcolithic layers of Getahovit 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Kalantaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Perello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ancient Armenia at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. PERELLO; R. BADALYAN; K. MELIKSETIAN, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uluburun glass ostrich eggshell base: archaeology and chemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cemal Pulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l’Association internationale pour l’histoire du verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale pour l’histoire du verre, Sep 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic procurement at Montlleó open-air site: tracing past human routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists (EAA), Jun 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian procurement and technologies in the Chalcolithic of Armenia : an example from Getahovit 2 cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Kalantaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Perello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA annual meeting : Workshop "Strategies of obsidian procurement, knapping and use in the first farming societies from the Caucasus to the Mediterranean"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des verres naturels aux verres artificiels : études de provenance et de technologie de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: Art, Archéologie, Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Nov 2018, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked communities. Access and circulation of obsidian materials in the Southern Caucasus between the neolithic and chalcolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svend Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medea Menabde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists (EAA), Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring glass from the silk road: preliminary results of Islamic glass from Central Asia and the Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Smirniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitriy Voyakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Penn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wordsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l’Association internationale pour l’histoire du verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale pour l’histoire du verre, Sep 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits clous d’incrustation en or des poignards de l’âge du Bronze Ancien en Armorique et dans le Wessex – regards croisés sur leurs aspects esthétiques, technologiques et analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle d’actualités 2018 de l’APRAB en partenariat avec le Musée d’Archéologie Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verreries à décor bleu rapporté de la seconde moitié du XIII e et du XIV e siècle : étude comparée de lots originaires de sites de consommation et d’ateliers de production du Sud et de l’Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hébrard-Salivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e rencontres de l’AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Archéologie du Verre, Oct 2018, Carmaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production: Islamic glass weights from the Musée du Louvre and the BNU in Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands : Current State of research and New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ernst Herfeld Society for Studies in Islamic Art and Archaeology, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seljuq glass and glaze from KubadAbad palace, Konyaprovince, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehra Yeğingil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l’Association internationale pour l’histoire du verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale pour l’histoire du verre, Sep 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bijoux en or du tumulus princier du Ve s. av. J.-C. de Lazenay à Bourges (région Centre-Val de Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.255-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation des outils magdaléniens en silex de la Cova del Parco (Alòs de Balaguer, Espagne) par ED-XRF et LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20548923.2017.1370842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer la mobilité humaine des chasseurs-cueilleurs de la Cova del Parco (Alòs de Balaguer, Espagne) par l’étude des matières premières lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado Llach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Fullola Pericot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">142e congrès national des sociétés historiques et scientifiques : circulations montagnardes, circulations européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caracterización geoquímica del sílex: nuevos datos sobre la explotación de sílex lacustres y su circulación en el Magdaleniense del NE peninsular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congreso Ibérico de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Burgos, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galets de verre au plomb carolingiens issus des scories de Melle : élaboration et distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mine, métal, monnaie. Autour du cas de Melle, les voies de la quantification de l’histoire monétaire du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking through late medieval and early modern glass in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Vilarigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès international de l’Association pour l’histoire du verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, Sep 2015, Fribourg - Romon, Switzerland. pp.412-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'ornementation des coiffes des Dames Franques. Les micro-perles en verre de la tombe S.401 de Doubs &amp;quot; La Grande Oye&amp;quot; Doubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Passard-Urlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’Archéologie de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA-DRAC de Bourgogne-Franche-Comté, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallurgical and Technological Aspects of Early Iron Age Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Leusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Pernicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Historia de CSIC; Instituto Arqueológico Alemán de Madrid (collaborateur); Museo Arqueológico Nacional (collaborateur), Jun 2015, Madrid, Spain. pp.169-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres du VIIIe siècle issus des fouilles de l’ancienne abbaye de Hamage (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d’Archéologie mérovingienne; Arkéos, Oct 2014, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres du Haut Moyen Âge issus des fouilles du monasterium Habendum (Saint-Amé, Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès international de l’Association pour l’histoire du verre (AIHV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg-Romont, Suisse. pp.346-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and opportunity at Nabro volcano, Eritrea : a deep time perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Mcintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spread of obsidian on the Iranian Plateau during the Neolithic and the Bronze Age. The possible role of mobile pastoralists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hossein Azizi Kharananghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zalaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier en verre de deux ateliers de verriers antiques dans la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Table ronde du Groupe de travail CORPUS « Étude du mobilier métallique et de l’instrumentum »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat du verre au haut Moyen Âge dans le nord de la France (Nord et Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lassaunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Rencontres de l’AFAV (Association française pour l’Archéologie du Verre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berck-sur-Mer, France. pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of a new obsidian source in the Nemrut volcano (Eastern Anatolia, Turkey) : the Sıcaksu obsidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kyria Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebru Akköprü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ED-XRF, LA-ICP-MS and PIXE analyses to characterize Pyrenean cherts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Archaeologist Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et « lingotières » du second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Table ronde du Groupe de travail CORPUS « Étude du mobilier métallique et de l’instrumentum »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian sourcing in Southwest Arabia and the Horn of Africa : implications for human mobility and interaction in the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Keall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From black to blue : characterising a colour change phenomenon occurring in glass wine bottles dated between the 17th and 18th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hormes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Klysubun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESG2016/SGT100 Centenary Conference - Back to the Future !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Glass Technology Centenary Conference; European Society of Glass, Sep 2016, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the southern Caucasus between cooking and knapping. The case of the obsidian-tempered ceramics from Aratashen (Armenia) and Mentesh Tepe (Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guilbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between cobalt blue raw glass from the Sanguinaires Island and Lequin 2 shipwrecks and Celtic glass productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souen Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg – Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or Hallstattien en France et Suisse occidentale : approches typologiques, technologiques et analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age gold in Celtic Europe – society, technology and archaeometry. International conference of Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the source to the object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian L. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chapdelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the rocks : 10th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univerité de Barcelone, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sceaux de bouteille brandebourgeois au 18ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Putter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème rencontres de l’AFAV (Association française pour l’Archéologie du Verre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’Archéologie du Verre, Oct 2015, Berck-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cols alpins axes de diffusion des perles en verre proche orientales et nord italiennes entre le Bronze moyen et le Bronze final ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Colloque International sur Les Alpes dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Évolène, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian value and exchange in the southern Red Sea region and its role in the establishment of prehistoric complex society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Keall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, Apr 2015, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early glass bead production at Mu Pon in southern Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyiet Phyo Kyaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Win</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference of the European Association of Southeast Asian Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espólio vítreo do Museu do Teatro Romano, Lisboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI CONGRESO IBÉRICO DE ARQUEOMETRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratório HERCULES; Universidade de Évora, Oct 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la pétrologie aux études de provenance de l’obsidienne (obsidian sourcing). Exemples d’Anatolie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kyria Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebru Akköprü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ème Colloque d’archéométrie - GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Chrono-environnement (CNRS/Université de Franche-Comté); Laboratoire Métallurgies et Cultures de l’Université de Technologie Belfort-Montbéliard, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers verres « cristal au plomb » produits en France par Bernard Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès de L’association Internationale pour L’histoire du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Piran, Slovénie. pp.519-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a synthesis on West Hallstatt Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age gold in Celtic Europe – society, technology and archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRACES-CNRS; Université de Toulouse - Jean Jaurès, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of West Hallstatt gold in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age gold in Celtic Europe – society, technology and archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRACES - CNRS; Université de Toulouse Jean Jaurès, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition entre verre sodique et potassique à l’époque carolingienne : l’apport des analyses élémentaires (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque d'archéométrie - GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Chrono-environnement (CNRS/Université de Franche-Comté); Laboratoire Métallurgies et Cultures de l’Université de Technologie Belfort-Montbéliard, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrière des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29è RENCONTRES DE L'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. p 66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de verrier carolingien à Méru, &amp;quot;ZAC Nouvelle France&amp;quot; (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29è RENCONTRES DE L'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellenistic glass production at Bara Sheikhan, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmund Bopearachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chipped Stone Industries of Mentesh Tepe and Kamiltepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guilbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Samzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop ANR-DFG Kura in Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS analysis of antique gold coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metallurgy, Mines, Numismatics and Archaeology. “Mines, Metals and Money in Attica and the Ancient World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatic Museum (NMA), Athens, Greece; The Australian Centre for Ancient Numismatic Studies (ACANS), Macquarie University, Australia, Apr 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandinavian opaque red or orange barrel-shaped beads from the 7th–8th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg – Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre antique et médiéval du site de Richebourg Sainte-Croix à Machecoul (Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres de l'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lissoirs en verre du Loiret : Fabrication et commercialisation du verre au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société archéologique et historique de Beaugency (SAHB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Beaugency, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Change and Provenance of Glass in Early Islamic Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2014, 40th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Los Angeles, California., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des verres carolingiens de compositions atypiques à Bressuire et Faye-sur-Ardin (nord de la région melloise, Deux-Sèvres).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Villaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres de l’Association Française pour l’Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.114-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de verres médiévaux dans un puits à Souvigny (Allier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylen Kappes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres de l'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des perles en verre et en faïence de l'Age du Bronze originaires des ateliers de la région de Frattesina retrouvées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes XVI Giornate Nazionali di Studio sul Vetro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Adria, Italie. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01022914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Yellow Sea Interaction Sphere? The Glass Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Worldwide SEAA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for East Asian Archeoloy (SEAA), Jun 2014, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse élémentaire des monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sitzungsbericht des fünften internationalen Kolloquiums der Schweizerischen Arbeitsgemeinschaft für Fundmünzen gemeinsam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatischen Kommission der Länder in der Bundesrepublik Deutschland, Mar 2005, Konstanz, Allemagne. pp.121-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La verrerie médiévale issue des fouilles du chœur de l'ancienne abbatiale Saint-Pierre de Baume-les-Messieurs (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes rencontres de l'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass Chemical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Cholakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2014, 40th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Los Angeles, California., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian sourcing in Cappadocia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korhan M. Erturaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, Apr 2014, Austin, Texas., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couplage des analyses élémentaires et isotopiques pour les études de provenance de l'argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque d'Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Basse-Normandie, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C; Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Poorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e journées internationales d'archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Age glass objects in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Piccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Milletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th international archaeological symposium « Living with Glass from Prehistory to the Early Middle Ages »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Social Sciences Ivo Pilar, Zagreb,; Archaeological Research Centre, Nov 2013, Pula, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Asian glass beads in Western Europe in the Early Middle Ages (5th - 8 th c. CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proto - Globalisation in the Indian Ocean World: Multidisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University, Jesus College, Nov 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre : un matériau et 3600 ans d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème Congrès National des Professeurs de Physique Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Professeurs de Physique Chimie, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'argent, de verre et de plomb : maximisation de la production et économie de pénurie dans les mines de Melle au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Journées d’étude « Le marché des matières premières » de l’École Française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des matériaux du patrimoine par spectrométrie de masse à plasma couplée à l’ablation laser (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire du CREA Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches en archéologie et patrimoine, Mar 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque d'Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un verre carolingien de composition atypique à Bressuire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Villaverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres de l’AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAV, Oct 2013, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent of exchange and technology transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proto - Globalisation in the Indian Ocean World: Multidisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University, Jesus College, Nov 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites perles des sépultures mérovingiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres de l’AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAV, Oct 2013, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İç anadolu (Göllüdağ Ve Acigöl) Obsidiyen Kaynaklarinin Jeolojisi Ve Karakterizasyonu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korhan M. Erturaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geology And Characterization Of Central Anatolian (Göllüdağ And Acigöl) Obsidian Sources, 66.Türkiye Jeoloji Kurultayi, 66th Geological Congress of Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ODTÜ Kültür ve Kongre Merkezi, Apr 2013, Anquara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre tradition et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-septièmes rencontres de l'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; DRAC Bordeaux; Musée d'Acquitaine, Bordeaux, Nov 2012, Bordeaux, France. pp.142-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la mesure du faux-monnayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIe Congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. pp.219-237, </w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.28520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'origine et de la circulation des éléments de parure protohistorique en verre de l'Age du Bronze moyen à la Tène finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Culture-Territoire-Environnement, Le verre protohistorique, antique et médiéval : typologie et archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Bourgogne et de Franche-Comté; Master MAMTEP, spécialité ACTE, 2e année UE14, Jan 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en verre de l'âge du Bronze d'Alsace et de Lorraine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAV, 2011, Metz, France. 11-36 (et 1 pl. couleur HT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers verres «cristal au plomb» produits en France par Bernard Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIHV Congress 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Mediterranean Heritage, Science and Research Centre, University of Primorska, Sep 2012, Piran, Slovénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Obsidian Sources in Göllüdağ Volcanic Complex, Cappadocia, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korhan Erturaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Ulusal Coğrafya Sempozyumu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Erzurum, Turkey. pp.657-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Arabian Neolithic through a reconstitution of interregional obsidian distribution patterns spheres in the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The neolithic of Arabia : new paradigms and future perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5133-Archéorient, avec le soutien du CNRS,; European Science Foundation (ESF); Association des Amis de la Maison de l'Orient (AAMO), Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of the Late Bronze Age glass debris from Lisht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Smirniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wypyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIHV Congress 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Mediterranean Heritage, Science and Research Centre, University of Primorska, Sep 2012, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the construction phases of gothic cathedrals through their metallic supply using iron and lead analysis by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Archaeometry: “50 years of ISA”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of geochemical analyses of obsidian artefacts from the Neolithic site of Tell Labwe-South and the deep sounding at the site of Baalbek, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Haidar-Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Ibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Ess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Chipped and Ground Stone Industries of the Pre-Pottery Neolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, Feb 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de Mathay (Doubs, Franche-Comté). Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Piningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle d'actualités de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Saint Germain En Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des tables en plomb de la couverture de la cathédrale Saint-Pierre de Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du comité du plomb de la cathédrale de Beauvais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Picardie, Dec 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéologique et archéométallurgique des chaînages de fer de la cathédrale Saint-Étienne de Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La cathédrale Saint-Etienne de Bourges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Centre Val de Loire, Oct 2012, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de l’obsidienne dans le sud de la France au Néolithique (COM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Networks in the Neolithic. Exchange of raw materials, products and ideas in the Western Mediterranean (7th - 3rd millennium BC) (COM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gava, Bellaterra, February 2011, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de la vallée de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2011 Colloque du G.M.P.C.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen d’archéométrie de l’université de Liège, Apr 2011, liege, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des produits et sous-produits des mines à Melle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Mine, Métal, monnaie. Autour du cas de Melle, les voies de la quantification de l’histoire monétaire du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FAHMA Project. The first multidisciplinary study of the early medieval silver mining district at Melle (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Jihlava - the Town of Silver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’alliages d’or de bas titre, comparaison des résultats obtenus par différentes méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dorure des monnaies d’argent axoumites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Archéologie expérimentale Melle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Téreygeol; M.-P. Guirado; Ph. Dillmann., Dec 2009, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laniscat (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des trésors gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des historiens de l’Université d’Orléans sur le thème Trésors et pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Davesne, Mar 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two silvering processes used in the French medieval minting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2007 : 2nd international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aquileia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets de parure en verre dans le Bassin méditerranéen au cours de la protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">128e Congrès national des Sociétés savantes, Bastia 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bastia, France. pp.359-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la spectrométrie de masse couplée à un plasma inductif avec prélèvement par ablation laser (LA-ICP-MS) pour l’analyse des monnaies anciennes à base d’argent et son application aux deniers carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Laser Ablation Inductively Coupled Plasma Mass Spectrometry (LA-ICP-MS) for the investigation of ancient silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Plasma Spectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Taormine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements behaviour in direct- and indirect iron metallurgy : the case of Pays de Bray (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congrest of Archaeometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aquiliea, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of concentration profile analysis by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) for the characterization of ancient silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroAnalysis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de monnaies carolingiennes de Charlemagne et de Louis le Pieux de Melle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Archéologique Française d’Etude des Mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bibracte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la composition et de la structure des alliages argent-cuivre – Application au monnayage carolingien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Archéologique Française d’Etude des Mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for the investigation of ancient silver coins: depth profile analysis by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aquilée, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’approvisionnement à l’usage, une étude de la chaîne opératoire des obsidiennes du Néolithique récent du site de Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Papot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2025, XXVe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation 40Ar/39Ar haute précision des tectites associées à une industrie bifaciale dans le bassin de Bose au sud de la Chine (sites de Xioamei et Fengshudao) et au Vietnam (sites de Go Da et Roc Tung 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Mayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Frew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement d’A Petra (Île Rousse, Haute-Corse) : approvisionnement et traitement de l’obsidienne en Corse dans les horizons du Cardial-Poinçonné (6e millénaire BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sicurani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources minérales en milieu montagnard entre le Néolithique et l’Âge du Bronze : vers une étude à haute résolution des réseaux de l’obsidienne dans le sud du Caucase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli Bakhshaliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of geochemistry to infer Upper Palaeolithic human mobility in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d’approvisionnement des matières lithiques au IIe et Ier millénaires à I Casteddi (Tavera, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheyenne Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Palaeolithic human routes through the geochemical characterization of chert tools from Caune de Belvis (Aude, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock and Roll: 13th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tarragona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cage Cup from Yambol, SE Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Cholakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Broschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic Raw Materials Procurement Networks in Corsica in the 2nd and 1st Millennia: The I Casteddi Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheyenne Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Berkeley, CA (Virtual Conference), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Pyrhover : Production, circulation et usages du verre dans le Languedoc Méditerranéen, de la Protohistoire à la fin du Moyen Âge : Nouveaux apports de l'archéologie et de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Rencontres de l’Association française pour l’Archéologie du verre, Rencontres de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of LA-ICP-MS analysis to lead glaze investigation: two case-studies in medieval and modern archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Ceramic Petrology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et diffusion de la rhyolite en Corse néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des recettes de l’industrie verrière en France au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de connaissance du verre plat de tradition méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e rencontres de l’AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berk-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le creuset ou la lingotière d’orfèvre de la Tène ancienne de Geispolsheim (Alsace, Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Landolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry. Proceedings of the International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une place de travail de l’or à Corent (Auvergne) datée du début du VIe s av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry. Proceedings of the International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d’ateliers de verrier à Apamée de Syrie, à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the source to the object : tracing the archaeological materials using LA-ICP-MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chapdelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de verrier carolingien à Méru, &amp;quot;ZAC Nouvelle-France&amp;quot; (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbois Martine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Rencontres de l'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des obsidiennes d’Arteni (Arménie) dans les études de provenance, une approche chimique et géomorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kyria Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navasardyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Manucharyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque international de l’Association Française pour l’Etude du Quaternaire " Colloque international Q9 : Le Quaternaire : marqueurs, traceurs et chronomètres."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campu Stefanu (Sollacaro, Corsica) Middle Bronze Age amber and glass beads analyses. A new Mycenaean traffics issue in Corsica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Meeting of the EAA, Czech Republic Interpreting the Archaeological Record : 4000 years of world career – Amber from the Neolithic to Iron Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Medieval Iron Metallurgy in Lorraine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-elements and lead isotope ratios for provenancing early medieval silver coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Louvain, Belgium. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-element and lead-isotope fingerprinting of silver from the medieval mine at Melle (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Archaeometallurgy in Europ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bochum, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative depth profile analysis of gold and silver alloys and platings using Laser Ablation Inductively Coupled Plasma Mass Spectrometry (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Québec, Canada. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point analysis and provenance of ceramics: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May the characterisation of silver coins by ICP-MS determine the provenance of silver?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façade maritime : Atlantique (Aquitaine), Rapport de prospections sur estran (2022) – OA 4957, commune de Soulac-sur-Mer (Gironde), 1. Les prospections pédestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILITOSA, U TURRICHJU Sollacaro, Corse-du-Sud ; parcelle D692 Rapport de fouilles programmées triannuelle – Année 1 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cadalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Camagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture; DRAC-SRA de Corse; Association des Amis de Filitosa. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifs (Calvados), Centre pénitentiaire. Les occupations de l'âge du Fer, de l'Antiquité et du haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Collectif de Recherche — 2020 Autour du château de Penne d’Albigeois (Tarn). Études sur la forteresse et son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Landarc. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procurement, least-cost path analysis and technological studies on the obsidian assemblages from the Neolithic to the Early Bronze Age at Mentesh Tepe (Middle Kura Valley, Azerbaijan). Ancient Near Eastern Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilbeau Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IRAMAT - Centre Ernest Babelon; CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragment de parure annulaire en or de Montpinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-09, Archéosite de Montans. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap midi-MED. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique « Mondes anciens et médiévaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guermeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouhaïk-Gironès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre National de la Recherche Scientifique (CNRS). 2020, pp.635-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations archéologiques menées à La Peyrouse (Saint-Félix-de-Villadeix, Dordogne) en 2019. Rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Corfmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région Nouvelle-Aquitaine; Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine; Université Bordeaux Montaigne; ADRAHP; Cnrs; ADRAHP; Université de La Rochelle; LIENSs (UMR 7266). 2020, pp.682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ferrière, Le Plessis Bergeret 2 (Vendée). Une installation de production secondaire de verre et un enclos de l'époque mérovingienne (fin Ve-première moitié VIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Peytremann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nécropole de l’Antiquité tardive et du haut Moyen Âge à Evrecy, Saint-Aubin des champs 2 (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminte Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église des Carmes et la porte du Légassieu, du XIIIe siècle à l'époque moderne : Occitanie, Hérault (34), Montpellier, Place Albert 1er : rapport de fouilles : par Jean-Claude Bessac, Serge Bonnaud, Aurélia Borvon... [et al.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAP Méditerranée. 2017, pp.[394]-[408]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obernai (Bas-Rhin). Parc d'activités économiques intercommunal : 6000 ans d'Histoire au pied du Mont Sainte-Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 7 volumes, 1841 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian mines and their characterization : New aspects of the exploitation of the obsidian sources of Mt. Chikiani (Koyun Dağ) in the Lesser Caucasus of Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Nisbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] The Quarry - Università Ca' Foscari Venezia. 2017, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et analyses physico-chimiques de quelques fragments de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAP Méditerranée. 2017, pp.[138]-[147]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyse sur deux fragments de bracelets en verre latèniens retrouvés à Grospierres – les Ferriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Rhône-Alpes - Auvergne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de creuset découvert sur le site 10 de l’A150, commune de Motteville (Seine-Maritime), second âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Haute-Normandie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une perle annulaire en verre bleu, provenant de la fouille de Cesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAP03142, INRAP Grand-Ouest (Cesson-Sévigné). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'analyses sur la collection de verres celtiques du site « La caserne Niels » Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perle de Guipry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un élément de parure protohistorique en verre provenant du site de Vorladegård II (Danemark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des perles en verre, provenant du site de la Ferme de la Muette (Marolles-sur-Seine, Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on analysis of Late Antiquity and Early Middle Ages glass beads found in : 6th-7th century graves from the cemetery of Frankfurt Harheim ( Archäologisches Museum Frankfurt), 4th century graves from ROM 555 Vindinge-Stålmosegård (Roskilde Museum), 7th century graves from the cemetery in Bornholm (Denmark), 7th-8th occupation levels in Ribe (Denmark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRAMAT - Centre Ernest Babelon. 2013, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un élément de parure protohistorique en verre provenant du site de Vorladegård II (Danemark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyse d’une perle en verre bleu retrouvée à Vix, Plateau Saint Marcel, Fait 1514, TP US 33 mobilier n° 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’éléments de parure en verre provenant de la nécropole mérovingienne de Saint-Laurent-des-Hommes (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de recherches Archéologique Préventive (INRAP). 2013, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un lot de perles annulaires en verre bleu provenant de l’abri 1 du site de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recettes d’opacification/coloration /décoloration utilisées pour l’anneau de Douai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perle de Schnersheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’éléments de parure protohistorique en verre, provenant du site d’Urville-Nacqueville (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une des perles annulaires en verre bleu, provenant de la nécropole de l'Age du Bronze final de Dolving (Moselle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’objets en verre retrouvés sur différents sites de l’Ouest de la France :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société Archéoloire. 2012, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance study of obsidian blades found at two Ukrainian sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Venise ( Italie). 2012, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance study of obsidian blades found at Mundafan (Saudi-Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRAMAT - Centre Ernest Babelon. 2012, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de deux pièces de verre rouge provenant de la verrerie de Bisval Briseverre (Hennezel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'Hennezel. 2012, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian from Kubuleti and Chikiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Venise ( Italie). 2012, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’éléments de parure protohistorique en verre, provenant des sites de l'Age du Bronze et de l’Age du Fer des Pétreaux à Changis-sur-Marne (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des analyses effectuées par LA-ICP-MS et Fluorescence X sur les objets en or de l’Age du Fer du Musée d’Archéologie Nationale dans le cadre du programme ANR-DFG West Hallstatt gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'Archéologie Nationale de Saint-Germain-en-Laye. 2012, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’éléments de parure protohistorique en verre, provenant du site du Camp de l'Eglise (Flaujac-Poujols, Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un élément de parure protohistorique en verre provenant de l’habitat d’Hexenberg à Leutenheim (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative de la composition des galets de verre du Douaisis par spectrométrie fluorescence X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Douaisis Agglo. 2012, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un élément de parure protohistorique en verre provenant du site de l'Age du Bronze du Parc Scientifique à La Croix-Saint-Ouen (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’éléments de parure protohistorique en verre provenant des sites de l'Age du Bronze des Bois Plantés à Presles-et-Boves (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lingotières » du site de Châteaumeillant (Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des petits objets en or de Eelde - Groote Veen (Pays-Bas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance study of obsidian blades found at Dosariyah (Saudi-Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRAMAT - Centre Ernest Babelon. 2012, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une des perles annulaires en verre bleu, provenant de l’oppidum Sainte-Luce (Vercoiran, Drôme, Musée de Nyons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance study of obsidian artefacts from 3rd millennium sites in the Shida Kartli region (Georgia) Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Venise (Italie). 2012, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille archéologique de La Grande Rivoire à Sassenage (Isère) : rapport de fouille 2000-2003 (opération programmée pluriannuelle 2001-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département d'Anthropologie et d'Ecologie de l'Université de Genève; Conseil général de l'Isère. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic chipped stone industry of Mentesh Tepe, (Middle Kura Valley, Azerbaijan): technological markers and relations to eastern Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guilbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Guliyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals, The Proceedings of the 9th International Conference on the PPN Chipped and Ground Stone Industries of the Near East, Tokyo, 12th-16th November 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notizie e scavi della Corsica « torreana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Boutoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grafica del parteolla, pp.17-30, 2020, 978-88-6791-237-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre “Aventurine” - Son histoire, les recettes, les analyses, sa fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Hreglich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lazar, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès de L’association Internationale pour L’histoire du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Piran, Slovénie. Association Internationale pour L’histoire du Verre, pp.471-478, 2015, Annales du 19e congrès de L’association Internationale pour L’histoire du Verre, 978-90-72290-05-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site de plein air de Nalai du Paléolithique inférieur, dans le sud de la Chine, daté de 800 000 ans. Première datation Argon-Argon de tectites en association directe avec des bifaces en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première datation argon-argon de tectites en association directe avec des bifaces en Chine : qu'en est-il de l'Acheuléen en Chine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1523"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Gratuze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de RechercheIRAMAT CEB, UMR 7065 CNRS/Univ. Orléans</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard-gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6136-8085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033805776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228048631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=jme1YbYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000362714669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (203)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-reaching hunter-gatherer networks during the Last Glacial Maximum in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Castillo-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (4), pp.adz7697. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adz7697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of early Iron age glass beads (8th to 7th c. BC) from the Tsaishi necropolis (Georgia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gvantsa Vachadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.105066. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Medieval Bead-Boogie: LA-ICP-MS Analyses of Complete Glass Bead Sets from the Merovingian Cemeteries Lent-Lentseveld, Elst-‘t Woud and Wijchen-Centrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Langbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia van Ham-Meert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joep Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Strivay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Archäologie des Mittelalters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51/52 (2023/2024), pp.129-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de Bordeaux durant l’Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.55-86. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt, and other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Archaeology, Anthropology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Early Iron Age / Classical period glass beads from Brili necropolis (Georgia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gvantsa Vachadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Kobalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.105124. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The systematic techno-stylistic and chemical study of glass beads from post-15th century West African sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Truffa Giachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genequand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Serge Bonaventure Loukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (2), pp.e0318588. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0318588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt and Other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Environmental Forensic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approach for emergency dosimetry: Investigations of screen protectors for smartphones by EPR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mobasher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trompier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 176 (6), pp.107218. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04634989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits de traite et connexion Europe -sud côtier de la Côte d’Ivoire aux XVIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Siméon Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvis Boya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Phaïstos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XII-2, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12rze⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the Caribbean islands? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (6), pp.1255-1279. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision 40Ar/39Ar dating of Australasian tektites associated with bifacial tools in the Bose Basin (Xiaomei and Fengshudao sites), South China and in Vietnam (Go Da and Roc Tung 1 sites)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 346, pp.109065. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Studies of a Set of Pick-Up Glass Fragments Found in Portugal and Dated to the 17th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Pulido Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (9), pp.5048-5083. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage7090239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric analysis of the obsidian assemblage from Hodoni/Hodony (Banat, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Starnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeometriai Műhely</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55023/issn.1786-271X.2024-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Technique Characterization of 3.45 Ga Microfossils on Earth: A Key Approach to Detect Possible Traces of Life in Returned Samples from Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clodoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), pp.190 - 226. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of lithic procurement strategies in the Pre‐Pyrenean Middle Magdalenian sequence of Cova del Parco (Alòs de Balaguer, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.453-469. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the territoriality of Upper Palaeolithic hunter-gatherer’s groups settled at Cueva del Gato 2 (Épila, Zaragoza)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jiménez Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.119. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01810-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et commercialisation des verres opalins à décor tacheté aux XVII-XVIIIe siècles : le cas d’un verre découvert à Poitiers qui pourrait être attribué à l’Orléanais ou au Nivernais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mesopotamia to Germany, The eastern origin of the glass beads from Jänkendorf (Lkr. Görlitz, Saxony)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbeits- und Forschungsberichte zur sächsischen Bodendenkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (2017-2022), pp.127-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the quest for historical Lisbon through 17th century Millefiori glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pulido Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.104228. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Upper Palaeolithic Human Mobility Strategies in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Journal of Archaeology and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33552/OAJAA.2023.04.000586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrages d’un petit édifice thermal antique à Vire (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A produção secundária de vidro romano em Conímbriga: novos dados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conimbriga: revista do Instituto de Arqueologia da Faculdade de Letras da Universidade de Coimbra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.101-121. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1647-8657_62_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viking Age Windows, A reassessment of windowpane fragments based on chemical analysis (LA-ICP-MS) and their find contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Dengsø Jessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danish Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/dja.v12i1.131493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tin and iron in the production of Spanish copper red glass from the 19th to the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 63 (2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2023.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bead Carnival, Chemical analyses of Merovingian beads from the cemetery of Lent-Lentseveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Langbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia van Ham-Meert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordes Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendricks Joep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Archäologie des Mittelalters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (50), pp.27-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sulphur in the early production of copper red stained glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de verrier du début du XVIIIe siècle à Colpo (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Régent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, 35e Rencontres (2021), 2022 (2022), pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and manufacture of the glass mosaic tesserae from the great Umayyad Mosque in Damascus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brunswic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105675. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiner l’argent au verre et au savon: expérimentation d’une recette atypique du Probierbüchlien de 1524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridies. Estudios de Historia y Patrimonio de la Edad Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (13), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21071/meridies.vi13.14280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions of early Islamic glass along the Iranian Silk Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.125903. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2022.125903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres du prieuré du Saint-Sépulcre de Lavinadière (XIIIe-XVIIe siècles, Corrèze), un corpus encore unique en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, 35e Rencontres (2021), 2022 (2022), pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand and Pebbles: The Study of Portuguese Raw Materials for Provenance Archaeological Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Ruivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusta Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.193. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min12020193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnet Trade in Early Medieval Europe: The Italian Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs ateliers de verriers à Bourges ? Découvertes majeures sur le site de la rue Béthune-Charost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, 35e Rencontres, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical Study of Chert Artefacts from Xicotó Rockshelter (NE Iberia) Archaeological Site. New Data on Neolithic and Mesolithic Human Occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Belén González Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinaria archaeologica Natural Sciences in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XIII (2), pp.99-115. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24916/iansa.2022.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of Bikini Glass in Bida, Nigeria: Ethnography, Chemical Composition, and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abidemi Babatunde Babalola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-022-09494-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass ingots from the Uluburun shipwreck: Glass by the batch in the Late Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cemal Pulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103354. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fibule en bronze à tête de Méduse en verre découverte à Allonnes (FR, Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Péan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on different patterns of obsidian procurement in Georgia (Southern Caucasus) during the Chalcolithic, Bronze and Iron Age Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.100397. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2022.100397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indices du travail du verre de la fin du IIIe au VIIe s. à Saran (Loiret) : confrontation des données archéologiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (IIIe-VIIe s.) : Actes du Colloque international ATEG VI - Université de Tours, 6-8 décembre 2018, 81, pp.417-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass ingots from the Uluburun shipwreck: Addition of glass cullet during manufacture and evidence for the changing context of New Kingdom Egyptian glass production in the late 18th Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cemal Pulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.103596. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production or Consumption? Glass Beads from the Roman Villa of Aiano, Tuscany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data and perspectives on the early stages of the Neolithic in the Middle Kura River Valley (South Caucasus). The 2017–2019 excavations at Kiçik Tepe, Western Azerbaijan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Guliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.100308. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2021.100308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the lithic raw materials from Fuente del Trucho (Asque‐Colungo, Huesca). New data about Palaeolithic human mobility in NE Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Utrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.247-265. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Mechanical Characterisation of White Earthenware Glazes from the Johnston‐Vieillard Manufactory (France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier‐doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First 40Ar/39Ar analyses of Australasian tektites in close association with bifacially worked artifacts at Nalai site in Bose Basin, South China: The question of the early Chinese Acheulean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.102953. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the scale of obsidian studies: Towards a high‐resolution investigation of obsidian prehistoric circulation patterns in the southern Caucasus and north‐western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (5), pp.923-940. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial and social significance of glass beads in migration-period Italy: The cemetery of Campo Marchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.319-342. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ojoa.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic raw material procurement at the Chaves cave (Huesca, Spain): A geochemical approach to defining Palaeolithic human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Utrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (6), pp.856-870. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fra verdens konger til en verdenskvinde - Rig kvindegrav fra Egehoj afslorer 3300 ar gamle handelsforbindelser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benita Clemmensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Årbog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Årbog 2020, 2020, pp.68-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, microstructure and corrosion mechanisms of Catalan Modernist enamelled glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat et les sépultures du haut Moyen Âge (VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle) de Soulages (Saint-Maurice-Navacelles, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.47-88. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.31529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Palaeolithic human routes through the geochemical characterisation of chert tools from Caune de Belvis (Aude, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.135. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01107-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional and provenance study of glass beads from archaeological sites in Mali and Senegal at the time of the first Sahelian states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Truffa Giachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (12), pp.e0242027. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0242027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composizione e provenienza dei vetri punici dalla necropoli di Nora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Bettineschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Malaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Norensi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni Norensi, 8, pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pXRF and LA-ICP-MS analysis of lead-rich glass mosaic tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, Part A, pp.102603. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist enamels: Composition, microstructure and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1753-1766. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastward expansion of the Neolithic from the Zagros: Obsidian provenience from Sang-e Chakhmaq, a late 8th-early 7th millennia BCE Neolithic site in northeast Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourosh Roustaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.101969. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.101969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic variability in obsidian procurement patterns and the role of the cave-sheepfold of Getahovit-2 (NE Armenia) during the Chalcolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iren Kalantaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age Glass and Amber Evidence of Bronze Age long distance exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoranten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adoranten 2019, 2019, pp.5-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02890650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat et les sépultures du haut Moyen Âge (VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle) de Soulages (Saint-Maurice-Navacelles, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 50, pp.47-88. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.30251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIRD-I ROSTAM 2018: Preliminary report on the first season of excavations by the joint Kurdish-German- American team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel T. Potts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Radner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Squitieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.91-127. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5282/ubm/epub.68917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phoenician glass eye bead from 7th–5th c. cal BCE Nin-Bèrè 3, Mali: Compositional characterisation by LA–ICP–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Truffa Giachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.748-758. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lithic landscape around Kharaneh IV (Azraq Basin, Jordan): Petrographical and geochemical characterization of geological cherts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.101857. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and reward: explosive eruptions and obsidian lithic resource at Nabro volcano (Eritrea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nels A Iverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine S Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 226, pp.105995. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass compositions from Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering prehistoric chert catchment sources: new data from the Central Pyrenees (Western Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.947 - 957. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0581-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From beams to glass: determining compositions to study provenance and production techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/psr-2018-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers-maisons des argentières du Colombier (Ardèche). Travailler et vivre aux XIe et XIIe siècles dans une exploitation minière cévenole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varia, 49, pp.1-52. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.24762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1107-1122. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0583-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the making, mixing and trading of glass from the Roman military fort at Oudenburg (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.2385-2405. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0680-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.102050. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1637-1638. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0635-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Pyrenees during the Late Glacial Maximum. The use of geochemistry to trace past human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2019.101105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des perles en verre d’Inde du Sud ou du Sri Lanka au bord du Léman Importations pour l’élite mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Martin Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunst + Architektur in der Schweiz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, k+a 2019.4 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en faïence et en verre de l’âge du Bronze découvertes en Bretagne : nouvelles données, nouvelles approches Étude typo-chronologique, composition, provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.327-360. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeometric study of some pre-Roman glass beads from Son Mas (Mallorca, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Strydonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Mulder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.491 - 499. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between cooking and knapping in the southern Caucasus: Obsidian-tempered ceramics from Aratashen (Armenia) and Mentesh Tepe (Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guilbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 468, pp.121-133. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.000 Jahre &amp;quot;Globalisierung&amp;quot; in der Oberlausitz? Bronzezeitliche Glasperlen aus einem Brandgrab bei Jänkendorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper von Richthofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Görlitzer Magazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30/2017, pp.70-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical compositional analysis of glass from the north cemetery of ancient Demetrias (Thessaly)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Smirniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Asderaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisavet Nikolaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.506-512. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is known about glassy materials in Bronze and Iron Age Italy? New data and general overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Matarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Vezzalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (5), pp.1813-1841. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0634-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance d’artefacts en rhyolite corse : évaluation des méthodes d’analyse géochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The procurement of obsidian at Arslantepe (Eastern Anatolia) during the Chalcolithic and Early Bronze Age: Connections with Anatolia and Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Massussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Akköprü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Balossi Restelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.11.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass Tiles from Saint-Sauveur ( Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Strivay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisht as a New Kingdom Glass-Making Site with Its Own Chemical Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smirniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (3), pp.502 - 516. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Signature of Cobalt Colorants in Late Antique and Early Islamic Glass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min8060225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanidar Cave and the Baradostian, a Zagros Aurignacian industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Farr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (5), pp.737-748. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional observations for Islamic Glass from Sīrāf, Iran, in the Corning Museum of Glass collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Swan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.102-116. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleus et blancs : Verres de la fin de l’époque carolingienne en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Ode-Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass Coloring Technologies of Late Roman Cage Cups : Two Examples from Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Cholakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ED-XRF and LA-ICP-MS to geochemically characterize chert. The case of the Central-Eastern Pre-Pyrenean lacustrine cherts and their presence in the Magdalenian of NE Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel García-Simón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.88 - 98. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Un ensemble funéraire de l'Antiquité tardive et du haut Moyen Âge, au 12 rue de Saint-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.291-299. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/amime.2017.2160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the mosaics of the Durres amphitheatre through interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of obsidian mines on Mount Chikiani in the Lesser Caucasus of Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Nisbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (357), </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campu Stefanu (Sollacaro, Corsica). Middle Bronze Age amber and glass beads analyses. A new evidence for Mycenaean connection in Corsica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes Archaeologici Posnanienses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gourd-shaped vessel : a Portuguese product ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.215-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geochemical characterization of two long distance chert tracers by ED-XRF and LA-ICP-MS. Implications for Magdalenian human mobility in the Pyrenees (SW Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Fullola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.405-417. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20548923.2017.1370842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flacon bicolore énigmatique, d’époque islamique, au Musée universitaire de Louvain. Restauration et étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine-Hodiamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass finds from the Museu de Lisboa – Teatro Romano (Lisbon) : historical and chemical approach of an archaeological set from the Modern Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lídia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista portuguesa de Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shardania to laestrygonia... Eastern origin prestige goods and technical transfers in Corsica through middle and final Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegaeum - Annales d'archéologie égéenne de l'université de Liège et UT-PASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, “Hesperos. The Aegean Seen from the West”, Proceedings of the 16th International Aegean Conference, University of Ioannina, Department of History and Archaeology, Unit of Archaeology and Art History, 18-21 May 2016, 41, pp.61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Bottles From Lisbon : Archaeometric Studies Of Two Archaeological Sites Dated From The 17th To The 19th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilarigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (5), pp.852-873. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sépulture exceptionnelle du début du Bronze final à La Saulsotte (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journée annuelle d’actualités de l’APRAB, 15, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance studies of 18th century potassium-rich archaeological glass from Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilarigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.185-198. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the Iron Age glass trade in southern Italy: the first trace-element analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Arletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mermati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (2), pp.409-433. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2016/0028-2516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La nécropole à incinérations du Bronze final de de Château-Landon "Le Camp" (Seine-et-Marne), Supplément n°4, pp.[92]-[94]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of two new obsidian sub-sources in the Nemrut volcano (Eastern Anatolia, Turkey): The Sıcaksu and Kayacık obsidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Akköprü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.705 - 717. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de provenance et implications économico-culturelles des parures vitreuses et résineuses du Bronze moyen de l’abri 1 de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.65 - 81. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indo-Pacific glass beads from the Indian subcontinent in Early Merovingian graves (5th–6th century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.51-64. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natron glass production and supply in the late antique and early medieval Near East : the effect of the Byzantine-Islamic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C. Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Gorin-Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier en verre de deux ateliers de verriers antiques « Quartier des Prieurs » au Pègue (Drôme) : méthodologieet analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série n°3, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles de verre préromaines de Conimbriga (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.[7]-[9]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of early social networks : new geochemical results of obsidian from the Ubaid to Chalcolithic Period in Syria, Iraq and the Gulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusta Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Al-Quntar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.743-757. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopotamian glass from Late Bronze Age Egypt, Romania, Germany, and Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haslund Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Rotea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.184-194. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Chemical Characterisation of Byzantine Glass Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendeguz Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Entwistle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead it be! Identifying the construction phases of gothic cathedrals using lead analysis by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.252-265. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01338148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance studies on façon-de-Venise glass excavated in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilarigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.437-448. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilding on glass: New evidence from a 17th century flask found in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui J.C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.293-301. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data on Source Characterization and Exploitation of Obsidian from the Chikiani Area (Georgia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasiatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.9-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and origin of steatite beads made by Northern Iroquoians in the St. Lawrence Valley during the 15th and 16th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian L. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chapdelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.323-334. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et &amp;quot;lingotières&amp;quot; du second âge du Fer : l’analyse élémentaire des résidus métalliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série 3, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrières des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Actes des 29e Rencontres AFAV, Paris, pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franske forbindelser - sømglattere fra vikingetidens Ribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">By, Marsk Og Geest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian outcrops from Nemrut volcano (eastern Anatolia) : evidence in favor of an exploitable source, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kyria Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebru Akköprü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.217 - 234. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sembiran and Pacung on the North Coast of Bali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagyo Prasetyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bellwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (344), pp.378-396. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2014.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Egypt, Mesopotamia and Scandinavia: Late Bronze Age glass beads found in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.168 - 181. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age vitreous materials from Punta di Zambrone (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Matarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Quartieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Arletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (3), pp.337 - 351. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element quantification of lead based roof sheets of historical monuments by Laser Induced Breakdown Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103-104, pp.34 - 42. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2014.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions en or dans les régions du Hallstatt centre-occidental (Allemagne, Suisse et France centrale et orientale) à la fin du premier âge du Fer (VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant J.-C.) : présentation du projet ANR-DFG « West Hallstatt Gold »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Pernicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian Sources in the Regions of Erzurum and Kars (North-East Turkey): New Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Işikli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Çil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (3), pp.351 - 374. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass Bangles from Hirapur, Chadrapur District, Maharashtra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kantikumar A. Pawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Yongjun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Man and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Man and Environnement, XXXIX (2) (XXXIX (2)), pp.64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic Obsidians From Southeastern Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro V. Kiosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg V. Tubolzev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya H. Popandopulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anadolu (Anatolia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1501/andl_0000000411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasvegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Varberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Kaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKALK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités métallurgiques et indices d’habitat à Grospierres, Les Ferriers à la fin du IIe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genechesie Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers du Grospierrois Grou Peiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux travaux archéologiques à Tell Labwé Sud (Béqa‛ nord) Campagne 2011 : rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Haïdar-Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With The Contributions Of</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.5-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau dépôt de parures en or de l’âge du Bronze atlantique dans le Finistère (Gouesnac’h, Bretagne) et ses relations avec les îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications de Saint-Germain-en-Laye, 2 mars 2013, 12, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian-tempered pottery in the Southern Caucasus: a new approach to obsidian as a ceramic-temper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armine Harutyunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic diffusion of obsidian in the western Mediterranean: new data from Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Terradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.69 - 78. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data on the Exploitation of Obsidian in the Southern Caucasus (Armenia, Georgia) and Eastern Turkey, Part 2: Obsidian Procurement from the Upper Palaeolithic to the Late Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (1), pp.48 - 69. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data on the Exploitation of Obsidian in the Southern Caucasus (Armenia, Georgia) and Eastern Turkey, Part 1: Source Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (1), pp.25 - 47. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of glass from the post-Roman settlement Tonovcov grad (Slovenia) by PIXE–PIGE and LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ž. Šmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Milavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fajfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 311, pp.53 - 59. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian Exchange Networks in Prehistoric Anatolia: New Data from the Black Sea Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleda Düring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.173 - 182. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2013.5526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melian obsidian in NW Turkey: Evidence for early Neolithic trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turan Takaoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), pp.42 - 49. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/009346910X12707321242313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en verre et en ambre de la nécropole mérovingienne de Saint-Laurent-des-Hommes (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Paris-Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Scuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.72-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic and Neolithic Occupations around Mundafan Palaeolake, Saudi Arabia: Implications for Climate Change and Human Dispersals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69665. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Chalcolithic lithic assemblage at Tell Hamoukar’s Southern Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berytus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, (2010-2011) 53-54, pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Arabian Neolithic through a reconstitution of interregional obsidian distribution patterns in the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstone of Aventurine Glass: History, Recipes, Analyses and Manufacture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Moretti (†)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Hreglich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.135 - 154. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres carolingiens du Monceau Saint-Jacques à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre tradition et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.142-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en verre, de grandes voyageuses de petite taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Microscoop. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les techniques de coloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Institut d'histoire sociale du verre et de la céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en faïence et en verre de l’âge du Bronze : contextes archéologiques et analyses pour l’Alsace et la Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, LVI, pp.21-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses à l’étude des monnaies d’or gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les Celtes et leurs monnaies, 360, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical changes in Miscanthus ash on agglomeration with fluidized bed material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Kaknics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Bouchetou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 207-208, pp.497 - 503. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2012.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de la vallée de la Somme : recherches sur le monnayage d’or ambien (IIIe-Ier siècle av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on regional and interregional obsidian circulation in prehistoric and early historic Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de l’obsidienne dans le sud de la France au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubricatum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Networks in the Neolithic. Exchange of raw materials, products and ideas in the Western Mediterranean (VII-III millennium BC), edited by Borrel, M. and Borrel, F. and Bosc, J. and Clop, X. and Molist, M., 5 (special issue), pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition of 16th- to 18th-Century Glass Beads Excavated in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEADS: Journal of the Society of Bead Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition des verres et des plombs de la rose du transept sud de la cathédrale Sainte-Croix d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval iron market in Ariège (France). Multidisciplinary analytical approach and multivariate analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.1080-1093. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Siècle et demi de production verrière dans les hauts cantons héraultais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protohistoric glass bracelets of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Cherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.149 - 166. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations of the Göllüdağ obsidian lava flows system: a multi-disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (12), pp.3174 - 3184. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Monetary Production in Orichalcum: Characterization of Coinage and Approach of Working-off Process by Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwen Gaffiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral soda alumina glass: occurence and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (7), pp.1646 - 1655. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2010.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéométriques réalisées sur les bouteilles des épaves marchandes et dans les vestiges de fabriques liées aux voies de diffusion provençales (XVIIIe-XIXe siècles). Bulletin de l’AFAV (Association française pour l’archéologie du verre - 24emes rencontres – Fréjus, 2009), p. 164 à 169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian sources in highland Yemen and their relevance to archaeological research in the Red Sea region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sanabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (9), pp.2332 - 2345. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2010.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian sources in highland Yemen and their relevance to archaelogical research in the Red sea region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux résultats sur l’origine des obsidiennes de Peiro Signado à Portiragnes (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (4), pp.809-811. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2009.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does it come from the Pays de Bray? Examination of an origin hypothesis for the ferrous reinforcements used in French medieval churches using major and trace element analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36(10), pp.2445-2462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance of obsidian excavated from Late Chalcolithic levels at the sites of Tell Hamoukar and Tell Brak, Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boucetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (6), pp.879-893. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2009.00459.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00475774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE TRADING OF ANCIENT GLASS BEADS: NEW ANALYTICAL DATA FROM SOUTH ASIAN AND EAST AFRICAN SODA-ALUMINA GLASS BEADS*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kusimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gogte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kusimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (5), pp.797 - 821. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2007.00350.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier en verre du site de la Grotta Piatta (Aregno, Haute-Corse) : composition chimique et chronotypologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.163 - 173. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) for the investigation of ancient silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (9), pp.1163-1167. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b704879c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paire de fibules en or du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. : autour d’une découverte de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Corent (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.191-225. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2007.3311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornament artefacts in black shales in the Iron Age in Celtic Europe: research of origin by elementary analysis (LA-ICP/MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.87 - 96. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition des verres de Xanthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Khao Sam Kaeo: Transferred technology for an early Southeast Asian exchange network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93 (1), pp.317 - 351. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2006.6041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary patterns during the late prehistoric/historic period in Cikobia island (Fiji) : insights from stable isotopes and dental pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1396-1410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments de parure en verre du site de Lumaca (Âge du Fer, Centuri, Haute-Corse) : compositions et typochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (2), pp.379 - 384. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2006.13438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative geochemical studies of obsidian samples from various localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Rózsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Szö?r</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Elekes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imre Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geologica Hungarica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (1), pp.73 - 87. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/AGeol.49.2006.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et diffusion du verre dans le monde indien et en Asie du Sud-Est : l'importance du dosage des éléments-traces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (1), pp.67 - 73. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2003.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry with laser sampling: A new tool to characterize archaeological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 247 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1010623703423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese Black Pigments in Prehistoric Paintings: the Case of the Black Frieze of Pech Merle (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lorblanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43, pp.211-225. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1475-4754.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative de fragments de verre provenant de Begram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.451 - 472. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/topoi.2001.1944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur l'obsidienne de Cheikh Hassan (Vallée de l'Euphrate, Syrie) au Néolithique : PPNA et PPNB ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78, pp.5-17. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/syria.2001.7727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of medieval glass by X-ray spectrometric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ž Šmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pelicon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vidmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Budnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161-163, pp.718 - 723. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0168-583x(99)00947-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of PIGE technique to the study of obsidian glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Elekes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rózsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á.Z Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161-163, pp.836 - 841. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0168-583x(99)00846-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de caractérisation des silex bédouliens provençaux par analyse chimique élémentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24 (1), pp.149 - 167. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2000.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe : Étude chimique des verres de l'atelier de Beyrouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 77 (1), pp.291 - 304. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/syria.2000.7659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian Characterization by Laser Ablation ICP-MS and its Application to Prehistoric Trade in the Mediterranean and the Near East: Sources and Distribution of Obsidian within the Aegean and Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (8), pp.869 - 881. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.1999.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidiennes du site néolithique précéramique de Shillourokambos (Chypre).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (1), pp.95 - 112. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.1997.4647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de boules de bleu égyptien : analyse par absorption visible et par activation avec des neutrons rapides de cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (1), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1997.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'origine du cobalt : du verre à la céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Vallauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1996.939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre : les éléments de réponses que peuvent proposer les méthodes de caractérisation physico-chimiques aux problématiques archéologiques posées par ce matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (1), pp.75 - 87. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1994.917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse d'outils provenant du site archéologique de Magzalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 20 (2), pp.32 - 34. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.1994.959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NON-DESTRUCTIVE ANALYSIS OF OBSIDIAN ARTEFACTS USING NUCLEAR TECHNIQUES: INVESTIGATION OF PROVENANCE OF NEAR EASTERN ARTEFACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Al Isa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 35 (1), pp.11 - 21. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.1993.tb01020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la méthode ICP-MS couplée à l'ablation laser pour la caractérisation des archéomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 17, pp.89-104. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1993.908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient glassy materials analyses: a new bulk nondestructive method based on fast neutron activation analysis with a cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Al Isa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 71 (1), pp.70-80. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-583x(92)95342-o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'origine du cobalt dans les verres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16 (1), pp.97 - 108. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1992.895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic glass weights and stamps : Analysis using nuclear techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 32 (2), pp.155-162. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.1990.tb00462.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Binant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Découverte de la tombe d'un oculiste à Lyon (fin du II</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> s. après J.-C.) : instruments et coffret avec collyres, 47 (1), pp.235-243. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1990.3167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mithraeum aux Carmes, l’évolution d’un îlot urbain à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Gaidon-Bunuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Maleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supplément Aquitania. , 46, 2025, 9782910763091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bernard-Tambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Recherches archéologiques 26, 419 p., 2024, 978-2-271-15160-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations protohistoriques à Changis-sur-Marne « Les Pétreaux ». Première modélisation de finages (Bronze ancien-Hallstatt D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Recherches archéologiques 27, 408 p., 2024, 978-2-271-15334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Camp de l’Église Nord à Flaujac-Poujols (Lot). Une nécropole du milieu de l’âge du Fer en bas Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’Association pour le Développement de l’Archéologie en Languedoc-Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 vol. + 1 inventaire du mobilier, 2024, Monographies d’Archéologie Méditerranéenne 41, 978-2-912369-40-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une trajectoire singulière. Les enclos de Braine &amp;quot;la Grange des Moines&amp;quot; (Aisne) à La Tène finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Archéologique de Picardie, 3/4, pp.340, 2017, Une trajectoire singulière. Les enclos de Braine "la Grange des Moines" (Aisne) à La Tène finale., 0752-5656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Golitko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. Springer Verlag, 2016, 978-3-662-49894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthage, Colline de l'Odéon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Balmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Ennaïfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rome : Ecole française de Rome, pp.840, 2012, Collection de l'Ecole française de Rome ; 457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie funéraire du Bronze final dans les vallées de l'Yonne et de la haute Seine : les nécropoles de Barbey, Barbuise et La Saulsotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rottier Stéphane, Piette Jacques, Mordant Claude. Éditions Universitaires de Dijon, pp.790, 2012, 978-2-36441-013-8. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pz-2017-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe augustéenne de Fléré-la-Rivière (Indre) et les sépultures aristocratiques de la cité des Bituriges : en Berry au début de l’époque gallo-romaine : le fer, le vin, le pouvoir et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villard-Le Tiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, (Mémoires du Musée d’Argentomagus ; 2) (Supplément à la Revue archéologique du centre de la France ; 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the chemical signatures of cobalt colourants used in glass from the 17th to the early 20th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew J. Shortland,; Victoria Kemp; Lasse Hermansen Bjørnland; Patrick Degryse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of Goblins and Gods, 3,500 Years of Cobalt and Its Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitaire Pers Leuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2026, Studies in Archaeological Sciences 9, 978-94-6166-708-3. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.30116067.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre à l’âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère) Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap; CNRS ÉDITIONS, pp.223-224, 2025, 978-2-271-15334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of glass sherds, glass beads and glass slag from Strøby Toftegård</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Severine Beck; Maja Kildetoft Schultz; Jens Ulriksen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strøby Toftegård Halls, Hierarchies and Social Dynamics in Late Iron Age and Viking Age Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pre-Christian Cult Sites (2), oxbow books, pp.285-296, 2025, 979-8-88857-149-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass chemical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darejan Kacharava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beads from Brili Cemetery 15th century BCE - 4th century CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgian National Museum, pp.63-67 and annex on pp.84-90, 2025, 978-9941-9904-6-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patin Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Given; Chris Mavromatis; R. Smadar Gabrieli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITY AND CEMETERY EXCAVATIONS AT KOURION’S AMATHOUS GATE CEMETERY, CYPRUS: THE EXCAVATIONS OF DANIELLE A. PARKS VOLUME 2: HUMAN SKELETAL REMAINS, ECOFACTS, AND ARTIFACTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, American Society of Overseas Research, pp.227-280, 2024, THE ANNUAL OF THE AMERICAN SOCIETY OF OVERSEAS RESEARCH, 978-0-89757-121-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre d’époque carolingienne du site La Providence, rue Bernard, à Saintes (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Baigl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Commandré; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE VITREUM</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-280, 2024, Monographies Instrumentum 80, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fiole en verre d’ origine ibérique à Limoges (Haute-Vienne), place Magnine (XIe – XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Commandré; Claudine Munier; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE VITREUM. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, éditions Mergoil, pp.265-270, 2024, Monographies Instrumentum, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le verre à Reims au Bas-Empire : les découvertes récentes d’ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Commandré; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE VITREUM</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-152, 2024, Monographies Instrumentum 80, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early glass windows in Southern Scandinavia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Dengsø Jessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inês Coutinho; Márcia Vilarigues; Teresa Medici. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES du 22e CONGRÈS de l’ASSOCIATION INTERNATIONALE pour l’HISTOIRE du VERRE, Caparica (Virtuel) 13–17 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOVA.FCT EDITORIAL Faculdade de Ciências e Tecnologia, 2024, 978-989-9164-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récipients à décor de filets bleus rapportés : entre importations méditerranéennes et productions comtoises au XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Commandré; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE VITREUM. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, éditions Mergoil, pp.289-300, 2024, Monographies Instrumentum, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fragment de verre bleu à décor de filets blancs opaques découvert au château de Moha (Lg.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verbeek, A. Degraeve, B. Claes, St. Van Bellingen, F. Chantinne &amp; Ph. Mignot (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia Mediaevalis Chronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition des petits anneaux en or et en bronze de Changis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lafage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupations protohistoriques à Changis-sur-Marne “ Les Pétreaux ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, CNRS Éditions; INRAP, pp.330-337, 2024, Recherches archéologiques 27,, 978-2-271-15334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier de type féminin ; La parure ; Les perles ; Analyses archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vrielynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nécropole mérovingienne de Pont-A-Celles/Viesville, Volume 1, Synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (46), </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">service publique de Wallonie, Agence wallone du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-86, 2023, Collection Etudes et Documents, Série Archéologie, 978-2-39038-182-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures du Second âge du Fer en Corse. Du bloc brut à l’anneau, une histoire en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souen Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-235, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bowl glass sherds of Saint-Savin type discovered at Haithabu : analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volker Hilberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haithabu 983-1066. Der Untergang eines dänischen Handelszentrums in der späten Wikingerzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil, pp.457-468, 2022, Die Ausgrabungen in Haithabu, 978-3-89937-282-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier funéraire IV.2.5 - Les perles en verre &amp; B. Gratuze, Etudes spécialisées 1 - Compositions déterminées par LA-ICP-MS et graphes de distribution des perles en verre présentées au chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Plouin; F. Lambach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nécropole tumulaire de Nordhouse (Bas-Rhin) - Cinq siècles d'histoire entre le Bronze final IIIb et la Tène B1, Revue archéologique de l'Est. (Supplément n°54)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon; Société Archéologique de l'Est, pp.165-176 &amp; 453-458, 2022, 978-2-36441-455-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers verres au plomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bouquillon; Patrice Lehuédé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plomb dans les matériaux vitreux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2022, Encyclopédie SCIENCES PHYSIQUE DE LA MATIÈRE CONDENSÉE Matériaux du patrimoine culturel et industriel, 978-1-78948-076-4 / 978-1-78948-076-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de composition et de provenance des perles en verre Mérovingiennes du cimetière de Bossut-Gottechain (Belgique-Wallonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vrielynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Edith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement, La circulation des personnes, des biens et des idées à l'époque mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, AFAM, pp.211-228, 2022, Mémoire de l'Association Française d'Archéologie Mérovingienne, 979 10 90282 02 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elemental Analysis of Glass Beads:Technology, Chronology and Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, Studies in Archaeological Sciences 8, 978 94 6270 338 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The provenance of the obsidian used at Aknashen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Badalyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badalyan, R. S., Chataigner, C., Harutyunyan, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithic settlement of Aknashen (Ararat Valley, Armenia): excavation seasons 2004-2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Publishing LTD, pp.151-167, 2022, 978-1-80327-002-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass Beads of Ribe – Evidence of Local Glass Bead Making and Long-distance Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Lankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dodt; Sebastian Messal; Bente S. Majchczack; Andreas Kronz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glas als Fernhandelsprodukt im frühen Mittelalter – Köln und der europäische Norden : Zwei Workshops im Rahmen des DFG-Schwerpunktprogramms »Häfen von der Römischen Kaiserzeit bis zum Mittelalter«, ausgerichtet vom Römisch-Germanischen Museum zu Köln, 8.-10. November 2016 und dem Sydvestjyske Museer in Ribe / Dänemark, 20.-22. März 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RGZM – Tagungen (46), </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propylaeum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-182, 2022, 978-3-96929-187-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Glass from Veshnaveh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bagherpour Kashani Natascha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depositional Practices at the Natural Sanctuary of Veshnaveh, Central Iran. Jewellery and Watery Caves: Mining Archaeology in Iran 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beiheft 46 (247), </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutschen Bergbau-Museum Bochum; VML Verlag Marie Leidorf GmbH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-205, 2022, Der ANSCHNITT, 978-3-86757-040-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières, réseaux sociaux et diffusion du Néolithique en Méditerranée du nord-ouest : apports des industries lithiques taillées des horizons Impressa de Finale Ligure -Arene Candide et Castellar -Pendimoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française,, pp.213-276, 2022, Séances de la Société préhistorique française 18, 978-2-913745-89-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois de trèfle et le pique du faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Verhoeven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Doyen; Pierre Cattelain; Luc Delvaux; Guy De Mulder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Escaut au Nil Bric-à-brac en hommage à Eugène Warmenbol à l’occasion de son 65e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDARC; Musée du Malgré-Tout; Fédération Wallonie-Bruxelles, Direction générale de la Culture, Service général du Patrimoine, 2022, 2-87149-099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et usages du verre issu de quelques sites ecclésiaux et monastiques tardo-antiques et haut médiévaux du littoral nord croate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morana Čaušević-Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šime Perović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Starac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adele Coscarella; Elisabetta Neri; Ghislaine Noyé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro in Transizione (IV-XII SECOLO). Produzione e commercio in Italia meridionale e nell’Adriatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Edipuglia, 2021, Themata, 978-88-7228-965-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic Chipped Stone Industry of Mentesh Tepe (Middle Kura Valley, Azerbaijan) Technological Markers and Relations to North-Eastern Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guilbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Nishiaki, O. Maeda, M. Arimura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.503-515, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en verre de Mathay, typologie et composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean François Piningre; Véronique Ganard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parures cérémonielles en France orientale au Bronze final. Le dépôt de Mathay (Doubs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément à la Revue archéologique de l'Est, Collection Art, Archéologie et Patrimoine (53), Editions Universitaires de Dijon, Société Archéologique de l'Est, pp.88-97, 233-254, 257-260, 2021, Collection Art, Archéologie et Patrimoine, 978-2-36441-421-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze de la Balagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Paolini-Saez; Elisabeth Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six millénaires en Balagne, Balagna Ghjussani, Ostriconi, Falasorma, Actes du 3e colloque du Laboratoire régional d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 281-301, FAGEC Cahier Corsica, pp.57-71, 2021, 2-85279-281-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'argent, de verre et de plomb : maximisation de la production et économie de pénurie dans les mines de Melle au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marché des matières premières dans l'Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 563, </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-151, 2021, 9782728314065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03436474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLASS FURNACES FROM SERDICA – AN EXAMPLE OF ROMAN PRACTICE OF GLASS MIXING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanov Mario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiaholakova Cholakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orhan Sevindik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES du 21e CONGRÈS de l’ASSOCIATION INTERNATIONALE pour l’HISTOIRE du VERRE İstanbul 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIHV, pp.207-219, 2021, 978-605-7880-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’argent, de verre et de plomb : maximisation de la production et économie de pénurie dans les mines de Melle au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisseuil, Didier; Rico, Christian; Gelichi, Sauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marché des matières premières dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’École française de Rome, pp.133-151, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulle tracce dei più antichi vetri dell’Altopiano dei Sette Comuni Vicentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Bettineschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magnini L., Bettineschi C., BuriganaL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace of complexity, studi in honour of Armando De Guio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAP Società Archaeologica, pp.261-278, 2021, 978 88 99547 52 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in the Middle East and Western Europe at the End of the First Millennium CE, Transition from Natron to Plant Ash Soda or Forest Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Glass of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.21-38, 2021, </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3656-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Glass Beads in Western and North Europe in Early Middle Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alok Kumar Kanungo Laure Dussubieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Glass of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.427-450, 2021, 978-981-16-3655-4. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3656-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des artisans du verre dans le bourg monastique de Jumièges (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Maho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pactat, Inès; Munier, Claudine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.315-324, 2020, Les Cahiers de la MSHE, 978-2-84867723-1. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.19797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre creux du VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle dans la vallée de la Loire moyenne et de la Vienne. Essai typo-chronologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Motteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pactat, Inès; Munier, Claudine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.293-314, 2020, Les Cahiers de la MSHE Ledoux, 978-2-84867-723-1. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.19767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fortified settlement of Macapainara, Lautem District, Timor‑Leste in Forts and Fortification in Wallacea: Archaeological and Ethnohistoric Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcwilliam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Brockwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bulbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Jr Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sue O’Connor, Sally Brockwell, Ursula Frederick, Tristen Jones, Ceri Shipton and Mathieu Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forts and Fortification in Wallacea: Archaeological and Ethnohistoric Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53 (1st), ANU Press, pp.13-48, 2020, Terra Australis 53, 9781760463885. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22459/TA53.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres mosaïqués : la palette de couleurs du verrier égyptien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation internationale de la Maison de la Chimie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et Alexandrie dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.165-196, 2020, Collection Chimie et .., 978-2-7598-2409-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The blue and bluish green glass sherds, decorated with opaque white glass strands, discovered at Vetricella (Scarlino, Grosseto): Analytical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Bianchi, Richard Hodges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The nEU-Med project: Vetricell, an Early Medieval royal property on Tuscany's Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All'Insegna del Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-88, 2020, Biblioteca di Archeologia Mediavale, 978 88 7814 971 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zu der sogenannten mediterranen Glasscherbe vom Ipf, Neue naturwissenschaftliche Untersuchungen zur Herkunft des Glases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Krause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Krause. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologische Beiträge zur Bronze- und Eisenzeit auf dem Ipf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (40), Verlag Dr.Rudolf Habelt GmbH, pp.257-266, 2020, Frankfurter Archäologische Schriften 40 / Frankfurf Archaeological Studies 40, 978 3 7749 4259 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bead and Garnet Trade between the Merovingian, Mediterranean, and Indian Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Périn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligaro Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effros Bonnie et Moreira Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of the Merovingian World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Handbook of the Merovingian World, Oxford University Press 2020, pp.819-859, 2020, Oxford Handbooks, 9780190234188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02952915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth profile LA-ICP-MS Analysis of Ancient Gold Coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, Metals, and Money: Ancient World Studies in Science, Archaeology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Spink, pp.195-206, 2020, RNS Special Publication, 0-901405-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres de la fosse US 105 à Sijilmâsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elarbi Erbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elarbi Erbati; François-Xavier Fauvelle; Romain Mensan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sijilmâsa, cité islamique du Maroc médiéval, Recherches archéologiques maroco-françaises 2011-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IX (9), </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-232, 2020, Villes et sites archéologiques du Maroc, 978-9920-9075-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of natural resources at Mentesh Tepe during the Late Chalcolithic period and the Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guilbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Marro; Thomas Stöllner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On salt, Copper and Gold: the Origins of early Mining and Metallurgy in the Caucasus.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison de l’Orient Méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.409-424, 2020, 9782356680747. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des verres à décor rapporté à l’époque carolingienne : matières premières et colorants, une histoire commune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hilberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld, Philippe Husi et Fabienne Ravoire (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.73-84, 2020, 978-2-84133-972-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles formes en verre à Orléans de la seconde moitié du XVe à la première moitié du XVIe siècle : regards croisés entre typologie et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inès Pactat; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-280, 2020, Les Cahiers de la MSHE Ledoux, 9782848677231. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.19367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaghi e Bracciali In Vetro: Studio Archeologico-Archeometrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Bettineschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marica Venturino (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le ceneri degli Statielli. La necropoli della seconda età del Ferro di Montabone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, De Ferrari, pp.171-194, 2019, Aquae Statiellae – Studi di Archeologia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Verre, Analyses physico-chimiques des verres dans Evans à l'aube du Moyen Âge, La nécropole des &amp;quot;Sarrazins&amp;quot; (VIe-VIIe siècle), L'église funéraire du &amp;quot;Champ des Vis&amp;quot; (VIIe-Xe siècle), Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bonvalot; Françoise Passard-Urlacher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evans à l'aube du Moyen Âge, La nécropole des "Sarrazins" (VIe-VIIe siècle), L'église funéraire du "Champ des Vis" (VIIe-Xe siècle), Jura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.181-188, 2019, Collection Annales Littéraires n°1005 Série Environnement, Sociétés et Archéologie n°26, 978-2-84867-711-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass and other vitreous materials through history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Artioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Artioli and R. Oberti (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Contribution of Mineralogy to Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical Society; European Mineral Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-150, 2019, 978-0903056-61-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvarnabhumi in the 1st century CE: the glass evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pongpanich B. &amp; Thinapong S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The golden land Suvarnabhumi, the new finding for Suvarnabhumi Terra Incognita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GISTDA, pp.67-77, 2019, 978-616-8261-02-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des études archéométriques (composition/structure) à l’étude du verre archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland, Jöelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bling-bling : le verre gaulois s'affiche ! : exposition, MuséoParc Alésia du 6 avril au 22 septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tautem, pp.21-26, 2019, 979-10-97230-21-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des perles en verre provenant du sous-continent indien en Gaule mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Boube, Alexis Corrochano et Jérôme Hernandez (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Royaume Goth au Midi Mérovingien : actes des 34e Journées d'Archéologie Mérovingienne de Toulouse, 6, 7 et 8 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.449-471, 2019, 978-2-3561-3246-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en faïence et en verre de l'âge du Bronze du Morbihan. Les analyses des objets en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Locus Solus; Société polymathique du Morbihan; Ville de Vannes, pp.104-105, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en verre du premier âge du Fer et du début du second âge du Fer en Bretagne : étude typo-chronologique et composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Menez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques gauloises d’Armorique : les dessiner, les caractériser, les dater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.471-488, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la composition de fragments de vitraux et de verres retrouvés lors des fouilles du baptistère Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merel-Brandeburg, Anne-Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Baptistère Saint-Jean au sein du groupe épiscopal du Puy-en-Velay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.246-247, 2018, Bibliothèque de l'Antiquité Tardive, 978-2-503-57028-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIMT, glass composition and commodity branding in the primary glass industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C. Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Rosenow, Matt Phelps, Andrew Meek and Ian Freestone (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Things that travelled, Mediterranean glass in the First Millennium CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCL Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-190, 2018, 9781787351172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des verres décolorés à l'antimoine produits entre le Ier s. et la fin du IIIe s. de notre ère : nouvelles données analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Foy, F. Labaune-Jean, C. Martin Pruvot, M.-T. Marty, C. Massart, C. Munier, L. Robin, J. Roussel-Ode. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verres incolores de l'Antiquité romaine en Gaule et aux marges de la Gaule, Volume 2 : Typologie - Analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (42), Archaeopress publishing ltd, pp.349-382, 2018, Archaeopress Roman Archaeology, 978 1 78491 897 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material sciences applied to West Hallstatt Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique da Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Leusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schwab, R.; Milcent, P.-Y.; Armbruster, B.; Pernicka, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry. Proceedings of the International Congress Held in Toulouse, France, 11–14 March 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), Verlag Marie Leidorf, pp.101-132, 2018, Forschungen zur Archäometrie und Altertumswissenschaft, 978-3-89646-876-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de l’ensemble de bracelets en or de l’âge du Bronze provenant de Pommerit-le-Vicomte (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo et Muriel Mélin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l'archéologie de l'âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la promotion des recherches sur l'âge du Bronze (APRAB), pp.163-173, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres du Haut Moyen Âge issus des fouilles du monasterium Habendum (Vosges, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « recettes » de verre plat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagabrielle, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre, un Moyen âge inventif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux; Grand Palais, pp.[66]-[69], 2017, 978-2-7118-6262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fougère, la salicorne et le verre : recettes et chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagabrielle, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre, un Moyen âge inventif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux; Grand Palais, pp.[126]-[131], 2017, 978-2-7118-6262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of glass recipes during the Early Middle Ages in France : analytical evidence of multiple solutions adapted to local contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.334-340, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des verres de la rose du transept sud de la cathédrale Sainte-Croix d’Orléans : complémentarité entre textes et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jourd'heuil, Irène; Marchant, Sylvie; Priet, Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cathédrale d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.123-140, 2017, 978-2-86906-425-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galets de verre au plomb carolingiens issus des scories de Melle : élaboration et distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bompaire, Marc; Sarah, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mine, métal, monnaie, Melle : les voies de la quantification de l'histoire monétaire du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-110, 2017, 978-2-600-05736-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'ateliers de verriers à Apamée de Syrie, à la fin de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.235-239, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red and orange high-alumina glass beads in 7th and 8th century Scandinavia : evidence for long distance trade and local fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.326-333, 2017, 978-3-86757-024-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Vitreous Archaeological Materials by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.137-139, 2016, 978-3-662-49894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short account of Kelek Asad Morad, a Pre-Pottery Neolithic site in Pol-e Dokhtar, Luristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eghbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Roustaei &amp; M. Mashkour (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithic of the Iranian Plateau. Recent Research and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Early Near Eastern Production, Subsistence, and Environment (SENEPSE series), Ex Oriente, Berlin, pp. 1-14, 2016, 978-3-944178-10-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Analysis of Ancient Glass : Answering the Questions and Questioning the Answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tantrakarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuxi Gan; Qinghui Li; Julian Henderson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in the Scientific Research on Ancient Glass and Glaze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-301, 2016, 978-981-4630-28-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix' in The Oldest Shipwreck in the Indian Ocean (O. Bopearachchi, S. Disanayaka and N. Perara)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M-F. Boussac, J-F. Salles &amp; J-P. Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports of the Ancient Indian Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Primus book, 2016, 978 93 84082 07 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS Analysis of Ancient Silver Coins Using Concentration Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.73-87, 2016, 978-3-662-49894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of slag inclusions in iron objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.213-228, 2016, 978-3-662-49894-1. </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49894-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01381291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass characterization using laser ablation-inductively coupled plasma-mass spectrometry methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.179-196, 2016, 978-3-662-49894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of LA-ICP-MS to black stone objects used during the Iron Age in Celtic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.267-321, 2016, 978-3-662-49894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses d’objets en or des Corbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine Jean; Vaquer Jean; Zammit Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes Sépulcrales Préhistoriques des Hautes Corbières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistoriques, pp.131-136, 2015, Les grottes de las Claousos à Auriac et de la grotte de René-Carrié à Termes, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass beads from Mahastan. Evidence for production and Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Md Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Boussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salles Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mahasthan II Fouilles du Rempart Est : Etudes archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-374, 2015, Indicopleustoi. Archaeologies of the Indian Ocean, 978-2-503-55240-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en variscite de la grotte de Las Claousas IV et de la grotte René Carrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Querre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de Las Claousos à Auriac et de René Carrié à Termes (Aude).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.89-104, 2015, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental analysis of glass samples from the settlement and the glass workshop of Augst/Kaiseraugst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fünfschilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fünfschilling Sylvia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die römischen Gläser aus Augst und Kaiseraugst : Kommentierter Formenkatalog und ausgewählte Neufunde 1981–2010 aus Augusta Raurica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.222-224, 1 figure, 2015, 978-3-7151-0051-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melle : mise en évidence de l’utilisation des scories vitreuses issues de la chaîne opératoire de production de l’argent comme matière première de l’industrie verrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bayley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du monde franc aux califats omeyyade et abbasside : extraction et produits des mines d’argent de Melle et de Jabali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 199, Deutschen Bergbau-Museums Bochum, pp.211-230, 2014, 10: 3-937203-70-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse physico-chimique de l’outillage en obsidienne de Tell Beydar (Djézireh syrienne, Age du Bronze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zambello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milano, Lucio (1951-..). Éditeur scientifique; Lebeau, Marc. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Beydar : environmental and technical studies : Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.115-120, 2014, 978-2-503-53524-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la spectrométrie de masse à plasma avec prélèvement par ablation laser (LA-ICP-MS) à l’étude des recettes de fabrication et de la circulation des verres anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Dillman; Ludovic, Bellot-Gurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des matériaux et des objets dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Archives Contemporaines, pp.259-291, 2014, Collection Sciences Archéologiques, 9782813001634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéologique et archéométrique des éléments métalliques autour des oculi des baies hautes du chœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Timbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chartres. Construire et restaurer la cathédrale (XIIIe - XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.307-320, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Analysis of Glass Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janssens, Koen. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern methods for analysing archaeological and historical glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.311-340, 2013, 978-0-470-51614-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janssens, Koen. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern methods for analysing archaeological and historical glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.399-411, 2013, 978-0-470-51614-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass Characterisation Using Laser Ablation Inductively Coupled Plasma Mass Spectrometry Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janssens, Koen. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern methods for analysing archaeological and historical glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.201-232, 2013, 978-0-470-51614-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of geochemical analyses of obsidian artefacts from the Neolithic site of Tell Labwe South, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Haidar-Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borrell, Ferran and Ibáñez, Juan José and Molist, Miquel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stone Tools in Transition: From Hunter-Gatherers to Farming Societies in the Near East.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-494, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies en orichalque dans l'Empire Romain, problèmes de refonte et d'évolution de l'alliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwen Gaffiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téreygeol, Florian. (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les savoir-faire métallurgiques antiques et médiévaux : l'expérimentation archéologique et archéométrique sur la plate-forme expérimentale de Melle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.101-110, 2013, 978-2-87772-521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Methods and Laser Ablation Inductively Coupled Mass Spectrometry: how can these methods contribute to the study of ancient coinages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeomet - Ancient and medieval monetary technologies and metrology: the contribution of nuclear analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-56, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation des roches noires (« Lignite ») à l’Age du Fer, provenance et circulation en Europe celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marchand, Grégor. (Dir.); Querré, Guirec. (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roches et sociétés de la Préhistoire : entre massifs cristallins et bassins sédimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.341-349, 2012, 978-2-7535-1781-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delémont-en la Pran (Jura, Suisse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frei Paroz, Laurence (19.-..). Auteur; Gaume, Iann (19.-..). Auteur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupation des Premier et Second âges du Fer dans le bassin de Delémont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T.4, Office de la culture : Société jurasienne d'émulation, pp.148-149, 2012, Cahier d'archéologie jurassienne( n°25), 978-2-88436-029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FAHMA Project. The first multidisciplinary study of the early medieval silver mining district at Melle (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petr Hruby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta rerum naturalium. Přírodovědný časopis vysočiny. Stříbrná Jihlava 2010. Proceedings of the conference held in Jihlava, 16th-19th October 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition des verres islamiques d'al-Hadir in Al-Hadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousset, Marie-Odile (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Hadir : étude archéologique d'un hameau de Qinnasrin, Syrie du Nord, VIIe-XIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée-Jean Pouilloux, pp.138-149, 2012, 978-2-35668-023-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies en orichalque dans l'empire romain, problème de refonte et d'évolution de l'alliage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwen Gaffiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téreygeol, Florian. (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les savoir-faire métallurgiques antiques et médiévaux : l'expérimentation archéologique et archéométrique sur la plate-forme expérimentale de Melle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.101-123, 2012, 978-2-87772-521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycenaean beads from Kazanaki, Volos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Smirniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrymi Sismani Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Asderaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ignatíadou, Déspoina (19.-..). Éditeur scientifique; Antōnáras, Anastássios. Éditeur scientifique; Coustinas, Nadia. Éditeur scientifique; Freestone, Ian. Éditeur scientifique; Fünfschilling, Sylvia. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du 18e congrès de l'Association Internationale pour l'Histoire du Verre : Thessaloniki 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.11-18, 2012, 978-90-72290-00-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Tamil Nadu Glass Beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murugaiyan, Appasamy (1951-..). Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New dimensions in Tamil epigraphy : select papers from the symposia held at EPHE-SHP, Paris in 2005, 2006 and a few invited papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cre-A, pp.129-143, 2012, 978-81-921302-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage en orichalque romain : apport des expérimentations aux études numismatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwen Gaffiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Nicholas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIVth International Numismatic Congress. Glasgow, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spink &amp; Son, pp.668-676, 2011, 978-1-907427-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laniscat (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Nicholas. Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIVth International Numismatic Congress, Glasgow, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Council; Spink &amp; Son, pp.1217-1225, 2011, 978-1-907427-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for the investigation of ancient silver coins: depth profile analysis by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.T. Craddock, A. Giumlia-Mair, A. Hauptmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.477-486, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costa di u Monte - du Néolithique à l'Age du fer sur la côte orientale corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria de Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Tozzi &amp; Michel-Claude Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et protohistoire de l'aire tyrrhénienne = preistoria e protostoria dell'area tirrenica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Felici Editore, Ghezzano, pp.35-42, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00222949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements behaviour in direct- and indirect-iron metallurgy : the case of Pays de Bray (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2007 : 2nd international conference (Aquileia, 17-21 June 2007) : selected papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.318-334, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance analysis of glass artefacts Chapter 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Janssens, R. Van Grieken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive Microanalysis of Cultural Heritage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.663-712, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et analyse physico-chimiques de quelques fragments de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occitanie, Hérault Ligne Grande Vitesse - Contournement de Nîmes-Montpellier Secteur 6 Mauguio, le site de Lallemand du Chasséen à l'établissement rural du haut Moyen Age Tome II-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation des obsidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes de richesse : inégalités au néolithique : [exposition], Musée national de préhistoire, Les Eyzies de Tayac, 27 juin-15 novembre 2015, Musée des confluences, Lyon, 1er décembre 2015-17 avril 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (158)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Caucasus and North-western Iran during the Chalcolithic period: what do the archaeometric data tell us about mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Guirriec-Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Ceramic Society, Apr 2024, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blues notes. Cobalt blue glass from central-western France: archaeological and archaeometric perspectives (13th–17th centuries).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and salt exploitation in Kura-Araxes communities: Comparative archaeometric analyses of the pottery assemblages from Duzdağı, Şorsu, Ovçular Tepesi and Uçan Ağıl (Azerbaijan, Nakhchivan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Modeste Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The workshops from Huy, materials and tools, in their regional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Bernardy de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondary glass productions in the early Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeology and Science of Antiquity (ArScAn), CNRS / University of Nanterre; Archeomaterials Research Institute, Ernest- Babelon Center (IRAMAT-CEB) - CNRS / University of Orléans - FR; University of Liège - BE; LE STUDIUM Loire Valley Institute for Advanced Studies, Jan 2023, Orléans (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de production secondaire de la Ferrière « Le Plessis Bergerte (Vendée), fin Ve-milieu VIe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Peytremann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Labaune-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondary glass productions in the early Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeology and Science of Antiquity (ArScAn), CNRS / University of Nanterre; University of Liège - BE; Archeomaterials Research Institute, Ernest- Babelon Center (IRAMAT-CEB) - CNRS / University of Orléans; LE STUDIUM Loire Valley Institute for Advanced Studies, Jan 2023, Orléans (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Eastern glass production found in Scandinavia from the 8th to the 11th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Routes du Verre : Systèmes d'Echanges dans le Monde Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadine Schibille, IRAMAT CEB, Oct 2023, Tourtour (Fondation de Treilles), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some thoughts on variations in cobalt colorant's chemical signatures used in glasses from the 17th to the early 20th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of Goblins and Gods: 3500 years of cobalt and its pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lasse Hermansen Bjørnland, Blaafarveværket Historic Site and Museum, Sep 2023, Blaafarveværket Historic Site and Museum, Modum, Norway, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ED-XRF, LA-ICP-MS and PIXE analyses to characterize Pyrenean cherts. Potentials and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Knappable Materials – From toolstone to stone tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Buenos Aires, Argentina. pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early medieval secondary glass workshops in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondary glass productions in the early Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liège; Archeology and Science of Antiquity (ArScAn), CNRS / University of Nanterre; Archeomaterials Research Institute, Ernest- Babelon Center (IRAMAT-CEB) - CNRS / University of Orléans; LE STUDIUM Loire Valley Institute for Advanced Studies, Région Centre-Val de Loire, Jan 2023, Orléans (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des matières premières lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’obsidienne dans les Antilles ? Circulation des roches magmatiques à l’Âge Céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Shearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass Beads from the Gagliana Grossa: a Reference Collection for the Venitian Production at the End of the 16th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Historical Archaeology, Jan 2023, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting New Collections of Glass Beads from France (16th - 19th Century): Typology and Chemical Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Historical Archaeology, Jan 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue and white glass vessels and equivalents in Europe in the 10th-12th century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Meeting of European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres à décors émaillés du Centre-ouest de la France (XVe - XVIIe siècle), Musée national de la Renaissance, Ecouen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Verres émaillés et dorés de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national de la Renaissance, Mar 2022, Ecouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los análisis de materias primas líticas prehistóricas en el Pirineo centro-oriental: resultados de la última década</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Utrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er encuentro arqueológico “Universidad de Oñati”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alvaro Arrizabalaga; Andoni Tarriño, May 2022, Oñati, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Newly Found Carolingian Tesserae of Germigny-Des-Prés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Philippe Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Defeyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Strivay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vicarte/AIHV/Université de Lisbonne, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into 17th and 18th Century Glass from Portugal: Study and Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Vilarigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vicarte/AIHV/Université de Lisbonne, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycenaean Glass Revisited: Trace Elemental Analysis of Glass from Prehistoric Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Smirniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vicarte/AIHV/Université de Lisbonne, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method study of a Pyrenean lithological tracer and its presence in the Magdalenian of Cova del Parco and Forcas I rock shelter (NE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP World Congress, XVII-6. The supply of lithic raw materials during the Upper Palaeolithic of Eurasia. Traditional approaches and contributions from Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.231-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing prehistoric past human routes in the Pyrenees: new data about chert procurement at Montlleó open-air site (Prats i Sansor, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP World Congress, XXI-1. Interactions, networks and routes within and through mountain ranges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.55-67, </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62526/UYC58R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass Network in La Tène Europe: the Contribution of a large-scale LA-ICP-MS Analytical Projec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Glass Windows in Southern Scandinavia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vicarte/AIHV/Université de Lisbonne, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of 2nd Century Ad Opaque Red Glass Sectilia from the Lucius Verus Villa in Rome. Different Recipes for Different Red Hues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bandiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Verità</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Saguì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vicarte/AIHV/Université de Lisbonne, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Casteddi (Tavera - Corse-du-Sud) : habitat, grenier et espace domestique au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Arobba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jamai-Chipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Workshop Internacional – La prehistoria y la protohistoria de las islas del Mediterráneo occidental. Casas y Poblados: Prácticas sociales en las islas del Mediterráneo occidental durante la prehistoria y la protohistoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Palma de Majorque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vases bleus à décors blancs de la période ottonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The nEU-Med Project: Vetricella, An Early Medieval royal property on Tuscany’s Mediterranean a cura di G. Bianchi e R. Hodges, Firenze, All'Insegna del Giglio, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Bianchi e R. Hodges, May 2020, Firenze, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de différentes phases de productions verrières égyptiennes entre le milieu du 2e millénaire avant notre ère et la fin du 1er millénaire de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée de Rencontres en Archéométrie de l’Ifao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'Archéologie orientale, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et l'obsidienne dans la Corne de l'Afrique entre OIS 3 et Holocène moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française, Dynamiques culturelles et transformation des paysages dans un continent en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations and researches at Kiçik Tepe (Azerbaidjan). New data on the Neolithic of the Middle Kura Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Guliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic raw material procurement at Chaves Cave (Huesca, Spain). A geochemical approach to define Palaeolithic human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Utrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et l'obsidienne dans la Corne de l'Afrique entre OIS3 et Holocène moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, interactions and networking within the NW Impresso-Cardial complex: highlights from Finale-Arene-Candide and Castellar-Pendimoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque de Calvi – L’habitat pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corse (ARPPC), Apr 2017, Calvi, France. pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le verre : 4500 ans d'histoire, d'innovations et d'échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of lead glazed tablewares in late medieval Italy and their exportation to Latin Greece: New considerations on 14th-century contexts from Corinth, Peloponnese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Barcelone, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections among craft communities in the late medieval Mediterranean: New considerations on patterns of use of the Naples Yellow pigment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on mechanical properties of 19th-century glazes from Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 European Meeting on Ancient Ceramics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian glass beads in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference-cum-Workshop on History, Science and Technology of Ancient Indian Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gandhinagar ITT University, Jan 2019, Gandhinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in the Middle-East, transition from natron to plant ash soda glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference-cum-Workshop on History, Science and Technology of Ancient Indian Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gandhinagar ITT University, Jan 2019, Gandhinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialité, mobilité, interactions : apports croisés des sous-systèmes lithiques et céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de composition et de provenance des perles en verre mérovingiennes du cimetière de Bossut-Gottechain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vrielynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Journées internationales d’Archéologie mérovingienne "Un monde en mouvement: la circulation des hommes, des biens et des idées à l'époque mérovingienne (Ve-VIIIe siècle)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d’Archéologie mérovingienne (AFAM), Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bijoux en or du tumulus princier du Ve s. av. J.-C. de Lazenay à Bourges (région Centre-Val de Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.255-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arslantepe (Eastern Anatolia) : procurement of obsidian from Anatolian geological sources during the Chalcolithic and Middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Massussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebru Akköprü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Balossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korhan Erturaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anneaux et boucles d’oreille en or d’Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry. Proceedings of the International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.101-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glass furnace from Serdica - An example of Roman practice of glass mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Cholakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l’Association internationale pour l’histoire du verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale pour l’histoire du verre, Sep 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands Current State of Research &amp; New Perspectives Ernst Herzfeld Society 14th Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier verrier forestier du Mas de Couloubrines (Ferrières les Verreries, Hérault), XVIe – XVIIIe siècle s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e rencontres de l’AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Archéologie du Verre, Oct 2018, Carmaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into Palaeolithic human mobility through the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists (EAA), Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Verati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic technology from the chalcolithic layers of Getahovit 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Kalantaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Perello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ancient Armenia at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. PERELLO; R. BADALYAN; K. MELIKSETIAN, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uluburun glass ostrich eggshell base: archaeology and chemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cemal Pulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l’Association internationale pour l’histoire du verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale pour l’histoire du verre, Sep 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic procurement at Montlleó open-air site: tracing past human routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists (EAA), Jun 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian procurement and technologies in the Chalcolithic of Armenia : an example from Getahovit 2 cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Kalantaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Perello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA annual meeting : Workshop "Strategies of obsidian procurement, knapping and use in the first farming societies from the Caucasus to the Mediterranean"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des verres naturels aux verres artificiels : études de provenance et de technologie de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: Art, Archéologie, Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Nov 2018, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked communities. Access and circulation of obsidian materials in the Southern Caucasus between the neolithic and chalcolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svend Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medea Menabde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists (EAA), Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring glass from the silk road: preliminary results of Islamic glass from Central Asia and the Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Smirniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitriy Voyakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Penn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wordsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l’Association internationale pour l’histoire du verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale pour l’histoire du verre, Sep 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits clous d’incrustation en or des poignards de l’âge du Bronze Ancien en Armorique et dans le Wessex – regards croisés sur leurs aspects esthétiques, technologiques et analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle d’actualités 2018 de l’APRAB en partenariat avec le Musée d’Archéologie Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verreries à décor bleu rapporté de la seconde moitié du XIII e et du XIV e siècle : étude comparée de lots originaires de sites de consommation et d’ateliers de production du Sud et de l’Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hébrard-Salivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e rencontres de l’AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Archéologie du Verre, Oct 2018, Carmaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production: Islamic glass weights from the Musée du Louvre and the BNU in Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands : Current State of research and New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ernst Herfeld Society for Studies in Islamic Art and Archaeology, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seljuq glass and glaze from KubadAbad palace, Konyaprovince, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehra Yeğingil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l’Association internationale pour l’histoire du verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale pour l’histoire du verre, Sep 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres du Haut Moyen Âge issus des fouilles du monasterium Habendum (Saint-Amé, Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès international de l’Association pour l’histoire du verre (AIHV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg-Romont, Suisse. pp.346-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer la mobilité humaine des chasseurs-cueilleurs de la Cova del Parco (Alòs de Balaguer, Espagne) par l’étude des matières premières lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado Llach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Fullola Pericot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">142e congrès national des sociétés historiques et scientifiques : circulations montagnardes, circulations européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation des outils magdaléniens en silex de la Cova del Parco (Alòs de Balaguer, Espagne) par ED-XRF et LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20548923.2017.1370842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galets de verre au plomb carolingiens issus des scories de Melle : élaboration et distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mine, métal, monnaie. Autour du cas de Melle, les voies de la quantification de l’histoire monétaire du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking through late medieval and early modern glass in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Vilarigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès international de l’Association pour l’histoire du verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, Sep 2015, Fribourg - Romon, Switzerland. pp.412-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caracterización geoquímica del sílex: nuevos datos sobre la explotación de sílex lacustres y su circulación en el Magdaleniense del NE peninsular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congreso Ibérico de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Burgos, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'ornementation des coiffes des Dames Franques. Les micro-perles en verre de la tombe S.401 de Doubs &amp;quot; La Grande Oye&amp;quot; Doubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Passard-Urlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’Archéologie de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA-DRAC de Bourgogne-Franche-Comté, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallurgical and Technological Aspects of Early Iron Age Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Leusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Pernicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Historia de CSIC; Instituto Arqueológico Alemán de Madrid (collaborateur); Museo Arqueológico Nacional (collaborateur), Jun 2015, Madrid, Spain. pp.169-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres du VIIIe siècle issus des fouilles de l’ancienne abbaye de Hamage (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d’Archéologie mérovingienne; Arkéos, Oct 2014, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From black to blue : characterising a colour change phenomenon occurring in glass wine bottles dated between the 17th and 18th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hormes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Klysubun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESG2016/SGT100 Centenary Conference - Back to the Future !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Glass Technology Centenary Conference; European Society of Glass, Sep 2016, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the southern Caucasus between cooking and knapping. The case of the obsidian-tempered ceramics from Aratashen (Armenia) and Mentesh Tepe (Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guilbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and opportunity at Nabro volcano, Eritrea : a deep time perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Mcintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spread of obsidian on the Iranian Plateau during the Neolithic and the Bronze Age. The possible role of mobile pastoralists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hossein Azizi Kharananghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zalaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of a new obsidian source in the Nemrut volcano (Eastern Anatolia, Turkey) : the Sıcaksu obsidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kyria Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebru Akköprü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier en verre de deux ateliers de verriers antiques dans la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Table ronde du Groupe de travail CORPUS « Étude du mobilier métallique et de l’instrumentum »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat du verre au haut Moyen Âge dans le nord de la France (Nord et Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lassaunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Rencontres de l’AFAV (Association française pour l’Archéologie du Verre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berck-sur-Mer, France. pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ED-XRF, LA-ICP-MS and PIXE analyses to characterize Pyrenean cherts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Archaeologist Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creusets et « lingotières » du second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Table ronde du Groupe de travail CORPUS « Étude du mobilier métallique et de l’instrumentum »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian sourcing in Southwest Arabia and the Horn of Africa : implications for human mobility and interaction in the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Keall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS analysis of antique gold coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metallurgy, Mines, Numismatics and Archaeology. “Mines, Metals and Money in Attica and the Ancient World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatic Museum (NMA), Athens, Greece; The Australian Centre for Ancient Numismatic Studies (ACANS), Macquarie University, Australia, Apr 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandinavian opaque red or orange barrel-shaped beads from the 7th–8th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg – Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between cobalt blue raw glass from the Sanguinaires Island and Lequin 2 shipwrecks and Celtic glass productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souen Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg – Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or Hallstattien en France et Suisse occidentale : approches typologiques, technologiques et analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age gold in Celtic Europe – society, technology and archaeometry. International conference of Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian value and exchange in the southern Red Sea region and its role in the establishment of prehistoric complex society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Keall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, Apr 2015, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sceaux de bouteille brandebourgeois au 18ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Putter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème rencontres de l’AFAV (Association française pour l’Archéologie du Verre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’Archéologie du Verre, Oct 2015, Berck-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cols alpins axes de diffusion des perles en verre proche orientales et nord italiennes entre le Bronze moyen et le Bronze final ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Colloque International sur Les Alpes dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Évolène, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the source to the object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian L. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chapdelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the rocks : 10th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univerité de Barcelone, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early glass bead production at Mu Pon in southern Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyiet Phyo Kyaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Win</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference of the European Association of Southeast Asian Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espólio vítreo do Museu do Teatro Romano, Lisboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI CONGRESO IBÉRICO DE ARQUEOMETRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratório HERCULES; Universidade de Évora, Oct 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la pétrologie aux études de provenance de l’obsidienne (obsidian sourcing). Exemples d’Anatolie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kyria Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebru Akköprü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ème Colloque d’archéométrie - GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Chrono-environnement (CNRS/Université de Franche-Comté); Laboratoire Métallurgies et Cultures de l’Université de Technologie Belfort-Montbéliard, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers verres « cristal au plomb » produits en France par Bernard Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès de L’association Internationale pour L’histoire du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Piran, Slovénie. pp.519-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a synthesis on West Hallstatt Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age gold in Celtic Europe – society, technology and archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRACES-CNRS; Université de Toulouse - Jean Jaurès, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of West Hallstatt gold in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age gold in Celtic Europe – society, technology and archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRACES - CNRS; Université de Toulouse Jean Jaurès, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition entre verre sodique et potassique à l’époque carolingienne : l’apport des analyses élémentaires (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque d'archéométrie - GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Chrono-environnement (CNRS/Université de Franche-Comté); Laboratoire Métallurgies et Cultures de l’Université de Technologie Belfort-Montbéliard, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellenistic glass production at Bara Sheikhan, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmund Bopearachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chipped Stone Industries of Mentesh Tepe and Kamiltepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guilbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Samzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop ANR-DFG Kura in Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production verrière des X-XIIe siècles, à la Milesse (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand-Coffineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29è RENCONTRES DE L'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. p 66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de verrier carolingien à Méru, &amp;quot;ZAC Nouvelle France&amp;quot; (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29è RENCONTRES DE L'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre antique et médiéval du site de Richebourg Sainte-Croix à Machecoul (Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres de l'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Yellow Sea Interaction Sphere? The Glass Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Worldwide SEAA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for East Asian Archeoloy (SEAA), Jun 2014, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de verres médiévaux dans un puits à Souvigny (Allier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylen Kappes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres de l'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des perles en verre et en faïence de l'Age du Bronze originaires des ateliers de la région de Frattesina retrouvées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes XVI Giornate Nazionali di Studio sul Vetro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Adria, Italie. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01022914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lissoirs en verre du Loiret : Fabrication et commercialisation du verre au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société archéologique et historique de Beaugency (SAHB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Beaugency, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Change and Provenance of Glass in Early Islamic Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2014, 40th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Los Angeles, California., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des verres carolingiens de compositions atypiques à Bressuire et Faye-sur-Ardin (nord de la région melloise, Deux-Sèvres).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Villaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres de l’Association Française pour l’Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.114-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse élémentaire des monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sitzungsbericht des fünften internationalen Kolloquiums der Schweizerischen Arbeitsgemeinschaft für Fundmünzen gemeinsam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numismatischen Kommission der Länder in der Bundesrepublik Deutschland, Mar 2005, Konstanz, Allemagne. pp.121-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La verrerie médiévale issue des fouilles du chœur de l'ancienne abbatiale Saint-Pierre de Baume-les-Messieurs (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes rencontres de l'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass Chemical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Cholakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2014, 40th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Los Angeles, California., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian sourcing in Cappadocia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korhan M. Erturaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, Apr 2014, Austin, Texas., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la mesure du faux-monnayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIe Congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. pp.219-237, </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.28520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'origine et de la circulation des éléments de parure protohistorique en verre de l'Age du Bronze moyen à la Tène finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Culture-Territoire-Environnement, Le verre protohistorique, antique et médiéval : typologie et archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Bourgogne et de Franche-Comté; Master MAMTEP, spécialité ACTE, 2e année UE14, Jan 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Age glass objects in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Piccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Milletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th international archaeological symposium « Living with Glass from Prehistory to the Early Middle Ages »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Social Sciences Ivo Pilar, Zagreb,; Archaeological Research Centre, Nov 2013, Pula, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C; Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Poorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e journées internationales d'archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couplage des analyses élémentaires et isotopiques pour les études de provenance de l'argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque d'Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Basse-Normandie, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'argent, de verre et de plomb : maximisation de la production et économie de pénurie dans les mines de Melle au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Journées d’étude « Le marché des matières premières » de l’École Française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des matériaux du patrimoine par spectrométrie de masse à plasma couplée à l’ablation laser (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire du CREA Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches en archéologie et patrimoine, Mar 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre : un matériau et 3600 ans d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème Congrès National des Professeurs de Physique Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Professeurs de Physique Chimie, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Asian glass beads in Western Europe in the Early Middle Ages (5th - 8 th c. CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proto - Globalisation in the Indian Ocean World: Multidisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University, Jesus College, Nov 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent of exchange and technology transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proto - Globalisation in the Indian Ocean World: Multidisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University, Jesus College, Nov 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque d'Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un verre carolingien de composition atypique à Bressuire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Villaverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres de l’AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAV, Oct 2013, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites perles des sépultures mérovingiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres de l’AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAV, Oct 2013, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İç anadolu (Göllüdağ Ve Acigöl) Obsidiyen Kaynaklarinin Jeolojisi Ve Karakterizasyonu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korhan M. Erturaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geology And Characterization Of Central Anatolian (Göllüdağ And Acigöl) Obsidian Sources, 66.Türkiye Jeoloji Kurultayi, 66th Geological Congress of Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ODTÜ Kültür ve Kongre Merkezi, Apr 2013, Anquara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre tradition et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-septièmes rencontres de l'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; DRAC Bordeaux; Musée d'Acquitaine, Bordeaux, Nov 2012, Bordeaux, France. pp.142-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers verres «cristal au plomb» produits en France par Bernard Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIHV Congress 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Mediterranean Heritage, Science and Research Centre, University of Primorska, Sep 2012, Piran, Slovénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Obsidian Sources in Göllüdağ Volcanic Complex, Cappadocia, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korhan Erturaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Balkan-Atli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Ulusal Coğrafya Sempozyumu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Erzurum, Turkey. pp.657-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perles en verre de l'âge du Bronze d'Alsace et de Lorraine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAV, 2011, Metz, France. 11-36 (et 1 pl. couleur HT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the construction phases of gothic cathedrals through their metallic supply using iron and lead analysis by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Archaeometry: “50 years of ISA”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of the Late Bronze Age glass debris from Lisht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Smirniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wypyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIHV Congress 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Mediterranean Heritage, Science and Research Centre, University of Primorska, Sep 2012, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Arabian Neolithic through a reconstitution of interregional obsidian distribution patterns spheres in the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The neolithic of Arabia : new paradigms and future perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5133-Archéorient, avec le soutien du CNRS,; European Science Foundation (ESF); Association des Amis de la Maison de l'Orient (AAMO), Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of geochemical analyses of obsidian artefacts from the Neolithic site of Tell Labwe-South and the deep sounding at the site of Baalbek, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Haidar-Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Ibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Ess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Chipped and Ground Stone Industries of the Pre-Pottery Neolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, Feb 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de Mathay (Doubs, Franche-Comté). Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Piningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle d'actualités de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Saint Germain En Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des tables en plomb de la couverture de la cathédrale Saint-Pierre de Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du comité du plomb de la cathédrale de Beauvais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Picardie, Dec 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéologique et archéométallurgique des chaînages de fer de la cathédrale Saint-Étienne de Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La cathédrale Saint-Etienne de Bourges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Centre Val de Loire, Oct 2012, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de l’obsidienne dans le sud de la France au Néolithique (COM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Networks in the Neolithic. Exchange of raw materials, products and ideas in the Western Mediterranean (7th - 3rd millennium BC) (COM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gava, Bellaterra, February 2011, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de la vallée de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2011 Colloque du G.M.P.C.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen d’archéométrie de l’université de Liège, Apr 2011, liege, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des produits et sous-produits des mines à Melle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Mine, Métal, monnaie. Autour du cas de Melle, les voies de la quantification de l’histoire monétaire du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FAHMA Project. The first multidisciplinary study of the early medieval silver mining district at Melle (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Jihlava - the Town of Silver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt monétaire de Laniscat (Côtes d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès international de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’alliages d’or de bas titre, comparaison des résultats obtenus par différentes méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dorure des monnaies d’argent axoumites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Archéologie expérimentale Melle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Téreygeol; M.-P. Guirado; Ph. Dillmann., Dec 2009, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des trésors gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des historiens de l’Université d’Orléans sur le thème Trésors et pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Davesne, Mar 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two silvering processes used in the French medieval minting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2007 : 2nd international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aquileia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of concentration profile analysis by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) for the characterization of ancient silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroAnalysis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de monnaies carolingiennes de Charlemagne et de Louis le Pieux de Melle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Archéologique Française d’Etude des Mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bibracte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Laser Ablation Inductively Coupled Plasma Mass Spectrometry (LA-ICP-MS) for the investigation of ancient silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Plasma Spectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Taormine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la spectrométrie de masse couplée à un plasma inductif avec prélèvement par ablation laser (LA-ICP-MS) pour l’analyse des monnaies anciennes à base d’argent et son application aux deniers carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements behaviour in direct- and indirect iron metallurgy : the case of Pays de Bray (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congrest of Archaeometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aquiliea, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets de parure en verre dans le Bassin méditerranéen au cours de la protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dussubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">128e Congrès national des Sociétés savantes, Bastia 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bastia, France. pp.359-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la composition et de la structure des alliages argent-cuivre – Application au monnayage carolingien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Archéologique Française d’Etude des Mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for the investigation of ancient silver coins: depth profile analysis by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aquilée, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’approvisionnement à l’usage, une étude de la chaîne opératoire des obsidiennes du Néolithique récent du site de Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Papot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2025, XXVe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation 40Ar/39Ar haute précision des tectites associées à une industrie bifaciale dans le bassin de Bose au sud de la Chine (sites de Xioamei et Fengshudao) et au Vietnam (sites de Go Da et Roc Tung 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Mayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Frew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of geochemistry to infer Upper Palaeolithic human mobility in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mangado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources minérales en milieu montagnard entre le Néolithique et l’Âge du Bronze : vers une étude à haute résolution des réseaux de l’obsidienne dans le sud du Caucase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli Bakhshaliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement d’A Petra (Île Rousse, Haute-Corse) : approvisionnement et traitement de l’obsidienne en Corse dans les horizons du Cardial-Poinçonné (6e millénaire BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sicurani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d’approvisionnement des matières lithiques au IIe et Ier millénaires à I Casteddi (Tavera, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheyenne Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Palaeolithic human routes through the geochemical characterization of chert tools from Caune de Belvis (Aude, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sánchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock and Roll: 13th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tarragona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cage Cup from Yambol, SE Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Cholakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Broschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND CONGRESS OF THE ASSOCIATION INTERNATIONAL POUR L'HISTOIRE DU VERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic Raw Materials Procurement Networks in Corsica in the 2nd and 1st Millennia: The I Casteddi Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheyenne Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Berkeley, CA (Virtual Conference), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Pyrhover : Production, circulation et usages du verre dans le Languedoc Méditerranéen, de la Protohistoire à la fin du Moyen Âge : Nouveaux apports de l'archéologie et de l'archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Rencontres de l’Association française pour l’Archéologie du verre, Rencontres de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of LA-ICP-MS analysis to lead glaze investigation: two case-studies in medieval and modern archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Ceramic Petrology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et diffusion de la rhyolite en Corse néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des recettes de l’industrie verrière en France au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de connaissance du verre plat de tradition méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e rencontres de l’AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berk-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le creuset ou la lingotière d’orfèvre de la Tène ancienne de Geispolsheim (Alsace, Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Landolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry. Proceedings of the International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une place de travail de l’or à Corent (Auvergne) datée du début du VIe s av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry. Proceedings of the International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d’ateliers de verrier à Apamée de Syrie, à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the source to the object : tracing the archaeological materials using LA-ICP-MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chapdelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de verrier carolingien à Méru, &amp;quot;ZAC Nouvelle-France&amp;quot; (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbois Martine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Rencontres de l'AFAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des obsidiennes d’Arteni (Arménie) dans les études de provenance, une approche chimique et géomorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kyria Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navasardyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Manucharyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque international de l’Association Française pour l’Etude du Quaternaire " Colloque international Q9 : Le Quaternaire : marqueurs, traceurs et chronomètres."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campu Stefanu (Sollacaro, Corsica) Middle Bronze Age amber and glass beads analyses. A new Mycenaean traffics issue in Corsica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Meeting of the EAA, Czech Republic Interpreting the Archaeological Record : 4000 years of world career – Amber from the Neolithic to Iron Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Medieval Iron Metallurgy in Lorraine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-elements and lead isotope ratios for provenancing early medieval silver coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Louvain, Belgium. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-element and lead-isotope fingerprinting of silver from the medieval mine at Melle (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Archaeometallurgy in Europ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bochum, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative depth profile analysis of gold and silver alloys and platings using Laser Ablation Inductively Coupled Plasma Mass Spectrometry (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Québec, Canada. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point analysis and provenance of ceramics: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May the characterisation of silver coins by ICP-MS determine the provenance of silver?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façade maritime : Atlantique (Aquitaine), Rapport de prospections sur estran (2022) – OA 4957, commune de Soulac-sur-Mer (Gironde), 1. Les prospections pédestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifs (Calvados), Centre pénitentiaire. Les occupations de l'âge du Fer, de l'Antiquité et du haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILITOSA, U TURRICHJU Sollacaro, Corse-du-Sud ; parcelle D692 Rapport de fouilles programmées triannuelle – Année 1 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cadalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Camagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture; DRAC-SRA de Corse; Association des Amis de Filitosa. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragment de parure annulaire en or de Montpinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-09, Archéosite de Montans. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Collectif de Recherche — 2020 Autour du château de Penne d’Albigeois (Tarn). Études sur la forteresse et son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Landarc. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procurement, least-cost path analysis and technological studies on the obsidian assemblages from the Neolithic to the Early Bronze Age at Mentesh Tepe (Middle Kura Valley, Azerbaijan). Ancient Near Eastern Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilbeau Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IRAMAT - Centre Ernest Babelon; CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique « Mondes anciens et médiévaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guermeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouhaïk-Gironès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre National de la Recherche Scientifique (CNRS). 2020, pp.635-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap midi-MED. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations archéologiques menées à La Peyrouse (Saint-Félix-de-Villadeix, Dordogne) en 2019. Rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Corfmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région Nouvelle-Aquitaine; Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine; Université Bordeaux Montaigne; ADRAHP; Cnrs; ADRAHP; Université de La Rochelle; LIENSs (UMR 7266). 2020, pp.682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ferrière, Le Plessis Bergeret 2 (Vendée). Une installation de production secondaire de verre et un enclos de l'époque mérovingienne (fin Ve-première moitié VIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Peytremann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nécropole de l’Antiquité tardive et du haut Moyen Âge à Evrecy, Saint-Aubin des champs 2 (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminte Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et analyses physico-chimiques de quelques fragments de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAP Méditerranée. 2017, pp.[138]-[147]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église des Carmes et la porte du Légassieu, du XIIIe siècle à l'époque moderne : Occitanie, Hérault (34), Montpellier, Place Albert 1er : rapport de fouilles : par Jean-Claude Bessac, Serge Bonnaud, Aurélia Borvon... [et al.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAP Méditerranée. 2017, pp.[394]-[408]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obernai (Bas-Rhin). Parc d'activités économiques intercommunal : 6000 ans d'Histoire au pied du Mont Sainte-Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 7 volumes, 1841 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian mines and their characterization : New aspects of the exploitation of the obsidian sources of Mt. Chikiani (Koyun Dağ) in the Lesser Caucasus of Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Nisbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] The Quarry - Università Ca' Foscari Venezia. 2017, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyse sur deux fragments de bracelets en verre latèniens retrouvés à Grospierres – les Ferriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Rhône-Alpes - Auvergne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de creuset découvert sur le site 10 de l’A150, commune de Motteville (Seine-Maritime), second âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Haute-Normandie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une perle annulaire en verre bleu, provenant de la fouille de Cesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAP03142, INRAP Grand-Ouest (Cesson-Sévigné). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'analyses sur la collection de verres celtiques du site « La caserne Niels » Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perle de Guipry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perle de Schnersheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un élément de parure protohistorique en verre provenant du site de Vorladegård II (Danemark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyse d’une perle en verre bleu retrouvée à Vix, Plateau Saint Marcel, Fait 1514, TP US 33 mobilier n° 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’éléments de parure en verre provenant de la nécropole mérovingienne de Saint-Laurent-des-Hommes (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de recherches Archéologique Préventive (INRAP). 2013, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des perles en verre, provenant du site de la Ferme de la Muette (Marolles-sur-Seine, Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un élément de parure protohistorique en verre provenant du site de Vorladegård II (Danemark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on analysis of Late Antiquity and Early Middle Ages glass beads found in : 6th-7th century graves from the cemetery of Frankfurt Harheim ( Archäologisches Museum Frankfurt), 4th century graves from ROM 555 Vindinge-Stålmosegård (Roskilde Museum), 7th century graves from the cemetery in Bornholm (Denmark), 7th-8th occupation levels in Ribe (Denmark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRAMAT - Centre Ernest Babelon. 2013, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recettes d’opacification/coloration /décoloration utilisées pour l’anneau de Douai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un lot de perles annulaires en verre bleu provenant de l’abri 1 du site de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2013, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance study of obsidian blades found at Dosariyah (Saudi-Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRAMAT - Centre Ernest Babelon. 2012, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une des perles annulaires en verre bleu, provenant de l’oppidum Sainte-Luce (Vercoiran, Drôme, Musée de Nyons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance study of obsidian artefacts from 3rd millennium sites in the Shida Kartli region (Georgia) Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Venise (Italie). 2012, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance study of obsidian blades found at two Ukrainian sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Venise ( Italie). 2012, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’objets en verre retrouvés sur différents sites de l’Ouest de la France :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société Archéoloire. 2012, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une des perles annulaires en verre bleu, provenant de la nécropole de l'Age du Bronze final de Dolving (Moselle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’éléments de parure protohistorique en verre, provenant du site d’Urville-Nacqueville (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des analyses effectuées par LA-ICP-MS et Fluorescence X sur les objets en or de l’Age du Fer du Musée d’Archéologie Nationale dans le cadre du programme ANR-DFG West Hallstatt gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'Archéologie Nationale de Saint-Germain-en-Laye. 2012, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian from Kubuleti and Chikiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Venise ( Italie). 2012, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’éléments de parure protohistorique en verre, provenant des sites de l'Age du Bronze et de l’Age du Fer des Pétreaux à Changis-sur-Marne (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance study of obsidian blades found at Mundafan (Saudi-Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRAMAT - Centre Ernest Babelon. 2012, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de deux pièces de verre rouge provenant de la verrerie de Bisval Briseverre (Hennezel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Musée d'Hennezel. 2012, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un élément de parure protohistorique en verre provenant de l’habitat d’Hexenberg à Leutenheim (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’éléments de parure protohistorique en verre, provenant du site du Camp de l'Eglise (Flaujac-Poujols, Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative de la composition des galets de verre du Douaisis par spectrométrie fluorescence X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Douaisis Agglo. 2012, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un élément de parure protohistorique en verre provenant du site de l'Age du Bronze du Parc Scientifique à La Croix-Saint-Ouen (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’éléments de parure protohistorique en verre provenant des sites de l'Age du Bronze des Bois Plantés à Presles-et-Boves (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lingotières » du site de Châteaumeillant (Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des petits objets en or de Eelde - Groote Veen (Pays-Bas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2012, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille archéologique de La Grande Rivoire à Sassenage (Isère) : rapport de fouille 2000-2003 (opération programmée pluriannuelle 2001-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département d'Anthropologie et d'Ecologie de l'Université de Genève; Conseil général de l'Isère. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic chipped stone industry of Mentesh Tepe, (Middle Kura Valley, Azerbaijan): technological markers and relations to eastern Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guilbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Guliyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals, The Proceedings of the 9th International Conference on the PPN Chipped and Ground Stone Industries of the Near East, Tokyo, 12th-16th November 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notizie e scavi della Corsica « torreana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Boutoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grafica del parteolla, pp.17-30, 2020, 978-88-6791-237-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre “Aventurine” - Son histoire, les recettes, les analyses, sa fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Hreglich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lazar, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès de L’association Internationale pour L’histoire du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Piran, Slovénie. Association Internationale pour L’histoire du Verre, pp.471-478, 2015, Annales du 19e congrès de L’association Internationale pour L’histoire du Verre, 978-90-72290-05-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site de plein air de Nalai du Paléolithique inférieur, dans le sud de la Chine, daté de 800 000 ans. Première datation Argon-Argon de tectites en association directe avec des bifaces en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première datation argon-argon de tectites en association directe avec des bifaces en Chine : qu'en est-il de l'Acheuléen en Chine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanjun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1524"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2F4EE9E"/>
+    <w:nsid w:val="B65C1C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-gratuze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6136-8085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033805776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/228048631" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000362714669" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Castillo-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hewitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz7697" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Hermansen Bj&#248;rnland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degryse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Eremin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebastian Walton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/faae.26631" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044055v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gvantsa Vachadze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Kobalia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genequand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Serge Bonaventure Loukou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Huysecom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0318588" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Langbroek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia van Ham-Meert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep Hendriks" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h42" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04634989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobasher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trompier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Pulido Valente" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Coutinho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Medici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7090239" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Starnini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Biagi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55023/issn.1786-271X.2024-007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Sim&#233;on Kouassi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Boya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clodor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2023.0089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jim&#233;nez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21999" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Varberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming Kaul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pulido Valente" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coutinho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Medici" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Alves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104228" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sacchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/OAJAA.2023.04.000586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Sode" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Dengs&#248; Jessen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/dja.v12i1.131493" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181486v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Yuan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2023.07.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio da Cruz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-8657_62_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordes Samuel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendricks Joep" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010840v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.236" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jim&#233;nez Ruiz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Duarte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Blasco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01810-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/meridies.vi13.14280" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blondeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105675" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boschetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2022.25" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879553v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nadeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Lankton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2022.125903" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Ruivo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dinis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Lima" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020193" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bel&#233;n Gonz&#225;lez Olivares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24916/iansa.2022.2.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Lababidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidemi Babatunde Babalola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-022-09494-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598302v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lankton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cemal Pulak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103354" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923215v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P&#233;an" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755835v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2022.100397" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821995v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755783v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103596" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886993v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R&#233;gent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dar&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157333v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Feng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102953" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier&#8208;doyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frugier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12656" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de La Torre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Utrilla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Montes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Domingo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12612" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382954v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.34" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432319v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100308" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21808" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Clemmensen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bettineschi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Angelini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Malaman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967327v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ware Adlington" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102603" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873792v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01107-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242027" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978613v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vallcorba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427241v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.31529" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394803v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Beltr&#225;n" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.038" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423439v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Roustaei" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101969" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484429v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren Kalantaryan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03218056v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30251" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903649v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12200" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293313v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. Potts" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Radner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Squitieri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ameen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rohde" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/ubm/epub.68917" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062710v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.02.032" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3BR65MW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508119v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24762" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266839v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilarigues" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2018-0019" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829413v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0583-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022546v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ollivier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.02.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829738v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0581-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.05.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308575v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nels A Iverson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S Lane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105995" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916602v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0635-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862209v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Bidegaray" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cosyns" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Terryn" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Godet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0680-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296776v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2019.101105" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420092v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin Pruvot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829723v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.10.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829726v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Strydonck" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Mulder" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.12.003" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829425v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smirniou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rehren" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12324" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936017v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Wersch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper von Richthofen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829417v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Smirniou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Asderaki" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Nikolaou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829390v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Conte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Matarese" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Vezzalini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pacciarelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Scarano" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0634-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733596v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Massussi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Palumbi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balossi Restelli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.11.041" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7XJHC57-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953491v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Reynolds" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Farr" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Hill" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hunt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Jones" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2018.10.007" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862231v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14893" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829420v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Swan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brill" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.08.020" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829729v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Nisbet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.39" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375872v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2160" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829434v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877113v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ode-Roussel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877176v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Cholakova" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829730v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Garc&#237;a-Sim&#243;n" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.037" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877280v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wiley" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cerqueira Alves" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832100v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Fullola" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2017.1370842" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02875609v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine-Hodiamont" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02875597v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s C. Alves" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Fernandes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110728v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829440v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12283" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02504488v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829430v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.050" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829744v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mermati" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2016/0028-2516" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877370v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829457v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Pion" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2016.02.005" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390228v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Phelps" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Freestone" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Gorin-Rosen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.08.006" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02884098v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480667v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Robin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouralis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.048" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVTL14V2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haslund Hansen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Rotea" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.04.010" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877309v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829445v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meek" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendeguz Tobias" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Entwistle" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168289" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390232v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Stein" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Mcmahon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Al-Quntar" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.026" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338148v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.02.017" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CW1KTV0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829460v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui J.C. Silva" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Catarino" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.02.010" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829453v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.019" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390279v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L. Burke" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapdelaine" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.011" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02771354v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562353v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829405v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.11.036" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830256v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Quartieri" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Jung" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2450" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529087v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Calo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagyo Prasetyo" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bellwood" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Lankton" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2014.4" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L8WR0KQL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02889003v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483535v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kyria Robin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11055" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V5NQXWZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672110v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Syvilay" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Texier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.10.013" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJB3N3FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039087v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genechesie Julia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888957v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192824v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ha&#239;dar-Boustani" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=With The Contributions Of" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02504305v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fily" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295166v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Harutyunyan" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.017" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829470v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chataigner" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12007" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LCF7ZWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829473v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12006" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69FWR8DK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829764v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Terradas" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Bosch" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Enrich" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Esteve" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.07.023" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383548v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829476v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I&#351;ikli" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#199;il" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12002" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG6RDCXK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007071v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantikumar A. Pawar" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Yongjun" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829762v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro V. Kiosak" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Tubolzev" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya H. Popandopulo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1501/andl_0000000411" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192822v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829532v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Moretti (&#8224;)" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Hreglich" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4033" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828873v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12020" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02572352v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vanpeene" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brut" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887669v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02572274v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bascou" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612549v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02571780v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132619v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Plouin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829769v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. &#352;mit" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milavec" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fajfar" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Lankton" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.06.012" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829766v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleda D&#252;ring" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2013.5526" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829505v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perl&#232;s" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turan Takao&#287;lu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/009346910X12707321242313" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828866v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Petraglia" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick A Drake" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breeze" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069665" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02572312v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paris-Poulain" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829782v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sillon" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3819" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550959v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02571765v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192820v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Lewis" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112379v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130578v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.11.025" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ68BVK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385555v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829778v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Kaknics" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bouchetou" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balland" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.159" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PK5SNGC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829488v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Balkan-Atli" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.05.014" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL9D01MS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829776v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeller" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Gaffiero" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2951" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829786v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Dinard" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1566" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815280v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829490v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucetta" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sanabani" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.04.007" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRH96FJC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483804v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oppenheimer" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucetta" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanabani" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829788v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.025" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ5ZCF7L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829791v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13899" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01108384v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475774v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2009.00459.x" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WH0H19Z8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829794v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussubieux" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kusimba" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gogte" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kusimba" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00350.x" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829798v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.787" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829795v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3311" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169006v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832129v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Marchetti" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.877" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579616v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704879c" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VJN308C2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829807v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorenzi" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13438" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169004v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sand" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829500v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter R&#243;zsa" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Sz&#246;?r" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Elekes" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Uzonyi" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/AGeol.49.2006.1.5" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829809v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2006.6041" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829812v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1043" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089765v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guineau" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dulin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.00015" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SLDWD4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829821v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2001.1944" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090851v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cauvin" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7727" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829817v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010623703423" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA571C8769787A51FAD9DEBE611126C6D8A51509/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829824v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Uzonyi" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R&#243;zsa" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;.Z Kiss" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-583x(99)00846-0" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWL3R8WL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829830v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2000.995" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829826v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381; &#352;mit" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pelicon" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vidmar" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zorko" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Budnar" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-583x(99)00947-7" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT3PRJ3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829831v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2000.7659" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829836v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0459" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2B1C220833EE6BF48FA3E4A10088E86B626364A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829838v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.1997.4647" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829839v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1997.953" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829843v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulier" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.939" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829847v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.1994.959" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829844v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1994.917" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829850v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrandon" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Isa" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cauvin" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.1993.tb01020.x" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B50FA3B1396B4BA8957E00C58B2128AF492BF47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829851v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giovagnoli" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Imbert" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1993.908" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829852v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583x(92)95342-o" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0SJHKZD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829854v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roy" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1992.895" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829857v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Boyer" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binant" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3167" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829855v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.1990.tb00462.x" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D38L9HB5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04741870v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-27-occupations-protohistoriques-a-changis-sur-marne-les-petreaux/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04473514v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Beausoleil" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gros" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio d'Agostino" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/editions/mam" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802239v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390230v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Golitko" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739456v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bourgeois" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Darmon" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Enna&#239;fer" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135862v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leahy" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2017-0011" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363775v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barbet" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519303v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/content/oa_chapter_edited/jj.30116067.8?seq=1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.30116067.8" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974671v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108068v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974681v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678352v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759669v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/350-mare-vitreum-melanges-offerts-a-daniele-foy-9782355181474.html" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759679v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan Ares" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548647v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759696v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04849461v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759686v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760784v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patin Mathilde" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212394v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alfonsi" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130683v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vrielynck" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.promotion.awap.be" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833494v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921776v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/1105" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891671v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602997v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Badalyan" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019670v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bergbaumuseum.de/news-detailseite/anschnitt-beiheft-nr-46-erschienen" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905995v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912275v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verhoeven" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001703v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226297v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717160v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301895v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887456v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482935v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548765v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03436474v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/9782728314065" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482503v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanov Mario" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiaholakova Cholakova" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426128v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339473v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_18" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03161119v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19767" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611143v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hilberg" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02930119v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jansen" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/momeditions/12737" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12737" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952915v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rin" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calligaro Thomas" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339544v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Erbati" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insap.ac.ma/?p=22134" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019766v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934380v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue O'Connor" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcwilliam" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Brockwell" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulbeck" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Jr Amano" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA53.2020" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469693v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551226v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insegnadelgiglio.it" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978588v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Krause" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611603v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/19732" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611199v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19797" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374466v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639401v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068890v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266492v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Artioli" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minersoc.org/emu-notes-20-3.html" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307950v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266840v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484437v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611661v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclpress.co.uk/products/95127" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613767v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862719v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557313v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique da Mota" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Leusch" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940223v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02140708v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02549080v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Valence" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02884153v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lagabrielle" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02884128v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857162v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600057363" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857193v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857197v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857174v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882385v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01381291v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49894-1_14" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882373v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773282v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639445v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832116v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Lankton" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tantrakarn" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. H. Li" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882365v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877327v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moradi" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eghbal" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghassimi" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02736149v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Md Alam" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503552408-1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021771v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Querre" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368926v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02735709v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612519v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zambello" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363733v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerrot" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bayley" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474406v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lefebvre" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02735316v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612492v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612504v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192823v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Haidar-Boustani" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teira" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612532v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612501v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611694v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611236v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887659v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773317v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02571803v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrymi Sismani Vassiliki" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612473v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612437v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773395v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556772v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubin" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02498350v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579628v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222949v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Francesco" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocci" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561029v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joron" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169042v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857164v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888924v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168759v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018001v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec-Cornu" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925584v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910628v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921980v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186750v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186737v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921143v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radic Rossi" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921104v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925525v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Wouters" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Van Wersch" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peters" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernardy de Sigoyer" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980693v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302574v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757879v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011267v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347993v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stathi" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347967v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Philippe Hocquet" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defeyt" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347996v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Vilarigues" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011284v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62526/UYC58R" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347988v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347981v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347978v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bandiera" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Verit&#224;" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sagu&#236;" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640402v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547078v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398906v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376433v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02633084v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532710v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Liard" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sanders" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982713v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Kondyli" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326194v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvoit" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Amara" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frugier" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02632060v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02632053v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397968v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733030v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543666v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02633237v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556251v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalidi" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;nard" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chesnaux" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886260v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Massussi" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Balossi" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhan Ertura&#231;" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534730v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649279v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riols" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferras" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012514v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649475v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ivanov" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572181v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961850v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Kalantaryan" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649489v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012520v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961872v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02631974v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634522v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Hansen" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Menabde" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649405v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Voyakin" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Penn" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wordsworth" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035610v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649236v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salivas" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02633781v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649444v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Freestone" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet White" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Ye&#287;ingil" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886343v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887254v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889697v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado Llach" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Fullola Pericot" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893694v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368458v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857168v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832061v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passard-Urlacher" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613940v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886375v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louis" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881101v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886315v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Mcintosh" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886140v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hossein Azizi Kharananghi" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zalaghi" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885233v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378412v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lassauni&#232;re" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886272v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729830v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885197v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118236v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keall" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885057v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hormes" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Klysubun" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885890v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886670v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994967v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885401v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886441v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Putter" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881499v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888166v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886571v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyiet Phyo Kyaw" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Win" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02889305v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandes" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885519v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02870257v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887877v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoppe" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888002v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150708v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378420v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886708v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02889141v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555700v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parisot-Sillon" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886752v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881364v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Briand" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881519v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02882446v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898395v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villaverde" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881320v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fourvel" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylen Kappes" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022914v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02882376v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Brill" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557174v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062120v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02882426v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Phelps" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02882265v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhan M. Ertura&#231;" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885228v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885242v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C; Pion" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mitton" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maury" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Poorter" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885258v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piccardi" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milletti" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618761v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pion" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scuiller" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612795v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531468v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612817v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618806v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Disser" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618476v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villaverde" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618837v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618550v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sode" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618435v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astruc" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617088v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550938v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Vivier" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28520" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612839v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781088v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Koenig" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plouin" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617156v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617149v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617369v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617443v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wypyski" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617398v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617244v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Iba&#241;ez" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Ess" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617433v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885159v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612729v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112388v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557149v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122055v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122062v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556658v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885178v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556757v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553510v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550980v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161963v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdeleine" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122077v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122078v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359352v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariet" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122070v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122068v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122080v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122072v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531576v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Papot" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680270v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Martinet" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680309v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680556v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680227v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Bernier" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398776v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348007v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Broschat" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336765v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923078v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890717v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02891943v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Landolt" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02891972v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890748v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890660v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890557v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02889397v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navasardyan" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manucharyan" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617499v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617466v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773399v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773400v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773402v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925707v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blet" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925703v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarthre" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giovagnoli" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barrandon" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194268v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909787v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cadalen" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03791127v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112836v2" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319307v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbeau Denis" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barge" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118090v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456541v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brochot" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corfmat" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129708v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885031v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02875569v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02884991v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02893393v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02892172v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02892014v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02893452v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02892142v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617049v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617060v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617072v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617046v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617074v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617044v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617053v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617067v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617061v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613884v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613923v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612861v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617031v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617028v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613932v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02614107v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613887v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612885v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613890v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613897v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613955v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613894v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613877v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617037v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613939v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617026v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613926v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02614111v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935605v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868787v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039422v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617422v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Moretti" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279463v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182460v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-gratuze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6136-8085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033805776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/228048631" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=jme1YbYAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000362714669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Castillo-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hewitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz7697" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gvantsa Vachadze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105066" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Langbroek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia van Ham-Meert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep Hendriks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h42" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Hermansen Bj&#248;rnland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degryse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Eremin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebastian Walton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/faae.26631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044055v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Kobalia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genequand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Serge Bonaventure Loukou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Huysecom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0318588" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04634989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobasher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trompier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Sim&#233;on Kouassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Boya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109065" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Pulido Valente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Coutinho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Medici" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7090239" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Starnini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Biagi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55023/issn.1786-271X.2024-007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483729v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clodor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2023.0089" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jim&#233;nez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21999" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jim&#233;nez Ruiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Duarte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Blasco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01810-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Varberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming Kaul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pulido Valente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coutinho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Medici" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104228" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sacchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/OAJAA.2023.04.000586" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294610v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio da Cruz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-8657_62_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210697v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Sode" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Dengs&#248; Jessen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/dja.v12i1.131493" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Yuan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2023.07.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordes Samuel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendricks Joep" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.236" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R&#233;gent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dar&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blondeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105675" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/meridies.vi13.14280" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751062v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Lankton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2022.125903" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Ruivo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dinis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Lima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020193" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boschetti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2022.25" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nadeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874548v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bel&#233;n Gonz&#225;lez Olivares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24916/iansa.2022.2.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823588v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Lababidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidemi Babatunde Babalola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-022-09494-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lankton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cemal Pulak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103354" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923215v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P&#233;an" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755835v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2022.100397" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821995v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103596" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.34" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100308" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949854v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de La Torre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Utrilla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Montes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Domingo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12612" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281980v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier&#8208;doyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frugier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12656" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157333v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Feng" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102953" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903649v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12200" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863767v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21808" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Clemmensen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978613v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vallcorba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.041" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427241v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donati" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.31529" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873792v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01107-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039782v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934394v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bettineschi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Angelini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Malaman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ware Adlington" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102603" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394803v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Beltr&#225;n" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.038" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423439v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Roustaei" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101969" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484429v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren Kalantaryan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890650v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03218056v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30251" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293313v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. Potts" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Radner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Squitieri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ameen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rohde" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/ubm/epub.68917" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.02.032" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3BR65MW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155935v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.05.022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308575v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nels A Iverson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S Lane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105995" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ollivier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.02.001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829738v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0581-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266839v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilarigues" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2018-0019" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508119v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24762" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829413v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0583-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862209v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Bidegaray" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cosyns" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Terryn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Godet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0680-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916602v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0635-5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296776v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2019.101105" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420092v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin Pruvot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862231v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14893" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829726v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Strydonck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Mulder" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.12.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829723v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.10.005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061356v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper von Richthofen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829417v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Smirniou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Asderaki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Nikolaou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.008" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829390v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Conte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Matarese" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Vezzalini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pacciarelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Scarano" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0634-6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733596v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Massussi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Palumbi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balossi Restelli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.11.041" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7XJHC57-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936017v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Wersch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829425v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smirniou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rehren" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12324" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953491v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Reynolds" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Farr" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Hill" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hunt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Jones" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2018.10.007" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829420v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Swan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brill" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.08.020" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877113v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ode-Roussel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877176v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Cholakova" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829730v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Garc&#237;a-Sim&#243;n" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.037" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375872v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2160" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829434v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.003" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829729v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Nisbet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.39" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877280v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wiley" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cerqueira Alves" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832100v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Fullola" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2017.1370842" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02875609v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine-Hodiamont" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02875597v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s C. Alves" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Fernandes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110728v2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829440v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12283" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02504488v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829430v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.050" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829744v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mermati" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2016/0028-2516" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02884098v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480667v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Robin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouralis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.048" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVTL14V2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829457v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Pion" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2016.02.005" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390228v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Phelps" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Freestone" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Gorin-Rosen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.08.006" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877370v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877309v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390232v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Stein" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Mcmahon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Al-Quntar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.026" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390229v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haslund Hansen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Rotea" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.04.010" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829445v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meek" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendeguz Tobias" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Entwistle" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168289" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338148v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.02.017" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CW1KTV0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829453v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.019" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829460v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui J.C. Silva" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Catarino" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.02.010" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02771354v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390279v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L. Burke" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapdelaine" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.011" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02562353v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890604v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand-Coffineau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02889003v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483535v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kyria Robin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11055" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V5NQXWZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529087v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Calo" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagyo Prasetyo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bellwood" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Lankton" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2014.4" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L8WR0KQL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829405v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.11.036" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830256v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Quartieri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Jung" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2450" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672110v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Syvilay" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Texier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.10.013" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJB3N3FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383548v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829476v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chataigner" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I&#351;ikli" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#199;il" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12002" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG6RDCXK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007071v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantikumar A. Pawar" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Yongjun" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829762v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro V. Kiosak" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Tubolzev" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya H. Popandopulo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1501/andl_0000000411" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888957v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039087v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genechesie Julia" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192824v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ha&#239;dar-Boustani" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=With The Contributions Of" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02504305v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fily" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295166v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Harutyunyan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.017" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829764v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Terradas" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Bosch" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Enrich" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Esteve" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.07.023" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829470v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12007" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LCF7ZWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829473v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12006" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69FWR8DK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829769v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. &#352;mit" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milavec" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fajfar" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Lankton" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.06.012" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829766v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleda D&#252;ring" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2013.5526" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829505v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perl&#232;s" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turan Takao&#287;lu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/009346910X12707321242313" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02572312v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paris-Poulain" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828866v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Petraglia" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick A Drake" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breeze" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069665" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192822v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828873v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12020" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829532v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Moretti (&#8224;)" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Hreglich" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4033" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02572352v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vanpeene" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brut" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02572274v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bascou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612549v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887669v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132619v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Plouin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02571780v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829778v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Kaknics" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bouchetou" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balland" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.159" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PK5SNGC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829782v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sillon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3819" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192820v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Lewis" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112379v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02571765v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550959v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130578v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.11.025" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ68BVK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385555v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829786v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Dinard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1566" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829488v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Balkan-Atli" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.05.014" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL9D01MS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829776v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeller" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Gaffiero" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2951" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829788v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.025" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ5ZCF7L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815280v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829490v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucetta" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sanabani" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.04.007" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRH96FJC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483804v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oppenheimer" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucetta" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanabani" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829791v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13899" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01108384v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475774v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2009.00459.x" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WH0H19Z8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829794v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussubieux" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kusimba" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gogte" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kusimba" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00350.x" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832129v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Marchetti" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.877" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579616v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704879c" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VJN308C2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829795v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3311" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829798v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.787" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169006v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829809v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2006.6041" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169004v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sand" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829807v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorenzi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13438" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829500v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter R&#243;zsa" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Sz&#246;?r" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Elekes" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Uzonyi" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/AGeol.49.2006.1.5" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829812v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1043" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829817v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010623703423" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA571C8769787A51FAD9DEBE611126C6D8A51509/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089765v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guineau" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dulin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.00015" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SLDWD4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829821v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2001.1944" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090851v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cauvin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7727" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829826v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381; &#352;mit" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pelicon" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vidmar" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zorko" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Budnar" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-583x(99)00947-7" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT3PRJ3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829824v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Uzonyi" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R&#243;zsa" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;.Z Kiss" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-583x(99)00846-0" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWL3R8WL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829830v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2000.995" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829831v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2000.7659" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829836v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0459" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2B1C220833EE6BF48FA3E4A10088E86B626364A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829838v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.1997.4647" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829839v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1997.953" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829843v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulier" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.939" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829844v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1994.917" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829847v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.1994.959" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829850v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrandon" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Isa" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cauvin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.1993.tb01020.x" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B50FA3B1396B4BA8957E00C58B2128AF492BF47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829851v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giovagnoli" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Imbert" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1993.908" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829852v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583x(92)95342-o" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0SJHKZD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829854v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roy" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1992.895" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829855v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.1990.tb00462.x" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D38L9HB5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829857v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Boyer" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binant" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3167" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04741870v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-27-occupations-protohistoriques-a-changis-sur-marne-les-petreaux/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04473514v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Beausoleil" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gros" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio d'Agostino" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/editions/mam" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802239v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390230v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Golitko" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739456v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bourgeois" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Darmon" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Enna&#239;fer" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135862v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leahy" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2017-0011" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363775v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barbet" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519303v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/content/oa_chapter_edited/jj.30116067.8?seq=1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.30116067.8" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108068v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974671v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974681v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760784v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patin Mathilde" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759686v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/350-mare-vitreum-melanges-offerts-a-daniele-foy-9782355181474.html" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759679v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan Ares" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759669v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678352v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759696v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548647v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04849461v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130683v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vrielynck" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.promotion.awap.be" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212394v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alfonsi" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001703v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226297v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717160v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833494v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891671v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602997v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Badalyan" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921776v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/1105" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019670v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bergbaumuseum.de/news-detailseite/anschnitt-beiheft-nr-46-erschienen" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905995v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912275v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verhoeven" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887456v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482935v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548765v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03436474v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/9782728314065" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482503v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanov Mario" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiaholakova Cholakova" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301895v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426128v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339473v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_18" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611199v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19797" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03161119v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19767" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934380v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue O'Connor" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcwilliam" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Brockwell" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulbeck" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Jr Amano" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA53.2020" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469693v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551226v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insegnadelgiglio.it" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978588v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Krause" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952915v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rin" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calligaro Thomas" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019766v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339544v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Erbati" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insap.ac.ma/?p=22134" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02930119v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jansen" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/momeditions/12737" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12737" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611143v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hilberg" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611603v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/19732" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484437v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374466v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266492v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Artioli" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minersoc.org/emu-notes-20-3.html" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639401v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068890v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307950v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266840v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02140708v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613767v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611661v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclpress.co.uk/products/95127" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862719v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557313v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique da Mota" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Leusch" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940223v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857174v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02884128v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lagabrielle" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02884153v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02549080v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Valence" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857162v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600057363" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857197v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857193v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882365v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877327v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moradi" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eghbal" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghassimi" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832116v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Lankton" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tantrakarn" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. H. Li" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639445v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773282v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01381291v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49894-1_14" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882373v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882385v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02735709v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02736149v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Md Alam" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503552408-1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021771v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Querre" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368926v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363733v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerrot" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bayley" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612519v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zambello" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02735316v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474406v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lefebvre" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612501v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612492v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612504v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192823v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Haidar-Boustani" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teira" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612532v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773395v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612437v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887659v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773317v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611236v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611694v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02571803v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrymi Sismani Vassiliki" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612473v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02498350v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556772v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubin" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579628v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222949v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Francesco" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocci" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561029v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joron" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169042v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857164v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888924v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018001v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec-Cornu" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168759v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925525v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Wouters" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Van Wersch" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peters" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernardy de Sigoyer" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925584v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186750v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186737v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910628v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921980v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921143v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radic Rossi" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921104v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980693v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302574v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757879v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347967v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Philippe Hocquet" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defeyt" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347996v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Vilarigues" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347993v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stathi" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011267v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011284v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62526/UYC58R" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347988v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347981v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347978v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bandiera" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Verit&#224;" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sagu&#236;" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547078v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640402v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02633237v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556251v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalidi" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;nard" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chesnaux" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543666v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398906v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376433v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02633084v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532710v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Liard" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sanders" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982713v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Kondyli" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326194v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvoit" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Amara" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frugier" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02632060v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02632053v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397968v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733030v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886343v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886260v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Massussi" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Balossi" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhan Ertura&#231;" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572181v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649475v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ivanov" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534730v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649279v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riols" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferras" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012514v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961850v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Kalantaryan" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649489v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012520v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961872v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02631974v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634522v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Hansen" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Menabde" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649405v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Voyakin" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Penn" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wordsworth" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035610v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649236v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salivas" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02633781v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649444v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Freestone" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet White" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Ye&#287;ingil" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881101v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889697v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado Llach" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Fullola Pericot" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887254v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368458v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857168v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893694v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832061v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passard-Urlacher" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613940v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886375v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louis" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885057v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hormes" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Klysubun" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885890v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886315v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Mcintosh" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886140v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hossein Azizi Kharananghi" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zalaghi" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886272v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885233v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378412v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lassauni&#232;re" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729830v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885197v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118236v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keall" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555700v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parisot-Sillon" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886752v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886670v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994967v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888166v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886441v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Putter" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881499v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885401v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886571v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyiet Phyo Kyaw" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Win" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02889305v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandes" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885519v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02870257v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887877v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoppe" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888002v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150708v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886708v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02889141v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881257v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378420v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881364v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Briand" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02882376v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Brill" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881320v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fourvel" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylen Kappes" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022914v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02881519v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02882446v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898395v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villaverde" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557174v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062120v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02882426v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Phelps" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02882265v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhan M. Ertura&#231;" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550938v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Vivier" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28520" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612839v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885258v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piccardi" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milletti" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885242v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C; Pion" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mitton" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maury" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Poorter" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885228v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531468v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612817v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612795v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618761v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pion" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scuiller" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618837v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618806v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Disser" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618476v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villaverde" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618550v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sode" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618435v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astruc" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617088v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617156v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617149v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781088v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Koenig" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plouin" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617398v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617443v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wypyski" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617369v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617244v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Iba&#241;ez" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Ess" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617433v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885159v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612729v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112388v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02557149v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122055v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122062v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556757v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02556658v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885178v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02553510v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550980v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122070v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122068v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122078v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122077v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359352v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariet" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161963v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdeleine" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122080v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122072v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531576v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Papot" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680556v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680309v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680270v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Martinet" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680227v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Bernier" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398776v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348007v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Broschat" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336765v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923078v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890717v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02891943v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Landolt" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02891972v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890748v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890660v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890557v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02889397v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navasardyan" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manucharyan" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617499v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617466v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773399v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773400v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773402v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925707v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blet" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925703v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarthre" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giovagnoli" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barrandon" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194268v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03791127v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909787v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cadalen" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118090v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112836v2" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319307v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbeau Denis" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barge" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456541v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brochot" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corfmat" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129708v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02884991v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885031v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02875569v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02893393v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02892172v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02892014v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02893452v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02892142v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617061v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617049v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617074v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617044v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617060v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617046v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617072v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617067v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617053v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617026v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613926v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02614111v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617031v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612861v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613923v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613884v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612885v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02614107v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613887v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617028v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613932v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613897v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613890v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613955v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613894v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613877v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617037v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02613939v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935605v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868787v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039422v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617422v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Moretti" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279463v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182460v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>