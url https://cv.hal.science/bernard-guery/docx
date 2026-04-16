--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -394,265 +394,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage de la simulation dans les séminaires d’entreprise : entre manipulation et apprentissage de la délibération</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le principe de subsidiarité en entreprise : un leurre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.035.0088⟩</w:t>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpec.202.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508891v1</w:t>
+                <w:t xml:space="preserve">hal-02544027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe de subsidiarité en entreprise : un leurre ?</w:t>
+                <w:t xml:space="preserve">Les sciences sociales peuvent-elles saisir le bien commun ? L'exemple de la méthode en sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de l'IPC, Faculté libre de philosophie comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544027v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences sociales peuvent-elles saisir le bien commun ? L'exemple de la méthode en sciences de gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’usage de la simulation dans les séminaires d’entreprise : entre manipulation et apprentissage de la délibération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pouchol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'IPC, Faculté libre de philosophie comparée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°35 (2), pp.88-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.035.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552113v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What concept of finality to justify managerial behavior?</w:t>
               </w:r>
@@ -2239,51 +2239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.065.0025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouchol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.035.0088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.202.0069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493541v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.055.0113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.172.0083" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyanc&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pichot-Bravard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Golfin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9791093043265" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02510211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.065.0025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.202.0069" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouchol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.035.0088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493541v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.055.0113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.172.0083" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyanc&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pichot-Bravard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Golfin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9791093043265" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02510211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>