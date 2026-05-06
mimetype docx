--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -236,342 +236,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and political reforms: in the footsteps of Paul Pierre Lemercier de la Rivière (1719-1801)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Herencia</w:t>
+                <w:t xml:space="preserve">When Russia, Prussia and Austria partitioned Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflexscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04240205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic and political reforms: in the footsteps of Paul Pierre Lemercier de la Rivière (1719-1801)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflexscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04240198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la Russie, la Prusse et l’Autriche se partageaient la Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemercier de la Rivière, sur la Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue Rousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, I-2023, pp.177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454170v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04240205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sociétés royales d’agriculture (1757-1793). Histoire et contributions de leurs membres et correspondants au Journal de l’agriculture (1765-1783)</w:t>
               </w:r>
@@ -990,246 +990,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Europe des physiocrates : Paul Lemercier de La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Barroux, La médecine de l’Encyclopédie, Paris, CNRS Editions, 2017, 280 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel-Auguste Tissot, De la santé des gens de lettres, éd. Anne Vila et Ronan Chalmin, Paris : Classiques Garnier, collection « Bibliothèque du XVIIIe siècle, 2018, 214 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859424v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03859418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire de la Banque de Saint-Charles à travers la correspondance de Valentín de Foronda et Paul Pierre Lemercier de la Rivière</w:t>
               </w:r>
@@ -1520,169 +1520,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les propositions physiocratiques de Lemercier de la Rivière (1719-1801) pour une instruction au service du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.141-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Schnakenbourg (dir.), Neutres et neutralité dans l’espace atlantique durant le long XVIIIe siècle (1700-1820). Une approche globale / Neutrals and Neutrality in the Atlantic World during the long eighteenth century (1700-1820). A global approach ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859370v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01546524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Joëlle Zask, La Démocratie aux champs. Du jardin d’Eden aux jardins partagés, comment l’agriculture cultive les valeurs démocratiques</w:t>
               </w:r>
@@ -1800,588 +1800,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recherches pour une constitution physiocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 378, pp.3-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension : Jonas Siliadin, Togo, démocratie impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (2), pp.114-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1026669ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1026669ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01404888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Heureuse Nation de Lemercier de la Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.303-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Heureuse Nation de Lemercier de la Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recherches pour une constitution physiocratique</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Optimum gouvernemental des physiocrates : despotisme légal ou despotisme légitime ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.119-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur l’entrée de Lemercier de la Rivière dans le cercle de Quesnay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.25-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Le Cercle de Vincent de Gournay – Savoirs économiques et pratiques administratives en France au milieu du XVIIIe siècle. Sous la direction de Loïc Charles, Frédéric Lefebvre, Christine Théré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 378, pp.3-28</w:t>
+              <w:t xml:space="preserve">, 2013, 373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Physiocratie : gouvernementalité et rationalisation de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30, pp.75-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404786v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01404809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Séjour du Physiocrate Lemercier de la Rivière en Russie (1767-1768)</w:t>
               </w:r>
@@ -2744,1377 +2744,1377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rousseau, Gabriel Bonnot de Mably, Paul Pierre Lemercier de la Rivière, Michel Wielhorski, Les Lumières au chevet de la Pologne. Les projets de Rousseau, Mably et Lemercier de la Rivière à la veille du premier partage (1772), avec les observations de Wielhorski et d’autres contributeurs de la Confédération de Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slatkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 538 p., 2024, Collection Naissance de l'économie politique, Bernard Herencia, 9782051029377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Physiocratie helvétique : œuvres économiques. Textes de Raemy d’Agy, Bertrand, Muret et De Felice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Robadey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slatkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Naissance de l'économie politique, Bernard Herencia, 9782051029483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Rousseau, Gabriel Bonnot de Mably, Paul Pierre Lemercier de la Rivière, Michel Wielhorski, Les Lumières au chevet de la Pologne. Les projets de Rousseau, Mably et Lemercier de la Rivière à la veille du premier partage (1772), avec les observations de Wielhorski et d’autres contributeurs de la Confédération de Bar</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Encyclopédie de Diderot et d’Alembert, Les traites négrières et l’esclavage colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slatkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Naissance de l'économie politique, Bernard Herencia, 9782051029322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Journal de l’agriculture, du commerce, des arts et des finances (1765-1783). Histoire et analyse d'une revue économique d'Ancien Régime : tables complètes et documents (Tome I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Slatkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.622, 2023, Naissance de l'économie politique, 978-2-05-102875-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04112468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Riqueti de Mirabeau, François Quesnay avec le concours de Butré, Le Grand et Morin, Théorie de l’impôt, suivi de Victor Riqueti de Mirabeau, Supplément à la théorie de l’impôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Masne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Le Masne. Slatkine, 14, 2020, Naissance de l'économie politique, Bernard Herencia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Riqueti de Mirabeau, François Quesnay avec le concours de Butré, Le Grand et Morin, Théorie de l’impôt, suivi de Victor Riqueti de Mirabeau, Supplément à la théorie de l’impôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Masne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slatkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Naissance de l'économie politique, Bernard Herencia, 9782051028493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume-François Le Trosne, Les lois naturelles de l’ordre social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slatkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 538 p., 2024, Collection Naissance de l'économie politique, Bernard Herencia, 9782051029377</w:t>
+              <w:t xml:space="preserve">, 2019, Naissance de l'économie politique, Bernard Herencia, 9782051028424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Encyclopédie de Diderot et d’Alembert, Les traites négrières et l’esclavage colonial</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume-François Le Trosne : Les lois naturelles de l’ordre social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Mesnard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérence Carvalho. Slatkine, 13, 2019, naissance de l'économie politique, Bernard Herencia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph André Roubaud, De la Réglementation du commerce. Réponses à Galiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Goutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slatkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Naissance de l'économie politique, Bernard Herencia, 9782051029322</w:t>
+              <w:t xml:space="preserve">, 2018, Bernard Herencia, 9782051028226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Goutte</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herencia Bernard. Edition scientifique des oeuvres de Paul Pierre Lemercier de la Rivière - Volume 5. Bernard Herencia. Slatkine, 2017, Paul Pierre Lemercier de la Rivière, L’ordre naturel et essentiel des sociétés politiques. Œuvre doctrinale (1767). Édition du 250e anniversaire, avec notes et variantes, accompagnée de documents relatifs aux éditions antérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Herencia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slatkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, pp.538, 2017, Collection "Naissance de l'économie politique", Bernard Herencia, 9782051028004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition scientifique des oeuvres de Paul Pierre Lemercier de la Rivière - Volume 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Herencia. Slatkine, 2016, Paul Pierre Lemercier de la Rivière, Pour la Pologne, la Suède, l’Espagne et autres textes. Œuvres d’expertise (1772-1790), Bernard Herencia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Véron Duverger de Forbonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Slatkine, 620 p., 2016, François Véron Duverger de Forbonnais, Elémens du commerce. Principes et observations économiques, Bernard Herencia, 9782051027571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01405069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Nicolas Canard, Œuvres économiques (1801-1826)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.622, 2023, Naissance de l'économie politique, 978-2-05-102875-2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Martin. Slatkine, 2015, Bernard Herencia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bernard Herencia</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01405059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scipion de Gramont. Le Denier royal, traité curieux de l’or et de l’argent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sipos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Chantrel; Jean-Pierre Sipos. Slatkine, 2014, Scipion de Gramont. Le Denier royal, traité curieux de l’or et de l’argent. Bernard Herencia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01405051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Riqueti de Mirabeau et François Quesnay avec la contribution de Charles Richard de Butré, Philosophie rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Masne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pierre Le Masne. Slatkine, 14, 2020, Naissance de l'économie politique, Bernard Herencia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romual Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Le Masne; Romual Dupuy. Slatkine, 2014, Victor Riqueti de Mirabeau et François Quesnay avec la contribution de Charles Richard de Butré, Philosophie rurale, Bernard Herencia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Naissance de l'économie politique, Bernard Herencia, 9782051028493</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01405055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition scientifique des oeuvres de Paul Pierre Lemercier de la Rivière - Volume 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Herencia. Slatkine, 2014, Lemercier de la Rivière, Paul Pierre, Pennsylvaniens et Feliciens. Œuvres utopiques (1771 et 1792), Bernard Herencia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Thérence Carvalho. Slatkine, 13, 2019, naissance de l'économie politique, Bernard Herencia</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ephémérides du citoyen et les Nouvelles Ephémérides économiques (1765-1788). Documents et table complète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre international d’étude du XVIIIe siècle, XXXII-416 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...591 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404813v1</w:t>
-              </w:r>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">halshs-01405055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition scientifique des oeuvres de Paul Pierre Lemercier de la Rivière - Volume 2</w:t>
               </w:r>
@@ -5510,51 +5510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5417B1CF"/>
+    <w:nsid w:val="B708A80B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5741,51 +5741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-herencia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0853-2058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035659041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-4063-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herencia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;rence Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.27602" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026669ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Goutte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Klotz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com/fr/slatkine-reprints-erudition/75739-book-07102930-9782051029308.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reichart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slatkine.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Helmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mesnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com/fr/slatkine-reprints-erudition/75252-book-07102875-9782051028752.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chantrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sipos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Dupuy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083582v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labussi&#232;re Jean-Louis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-herencia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0853-2058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035659041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-4063-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herencia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;rence Carvalho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859418v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.27602" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026669ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Goutte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Klotz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com/fr/slatkine-reprints-erudition/75739-book-07102930-9782051029308.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reichart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slatkine.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Helmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555102v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mesnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com/fr/slatkine-reprints-erudition/75252-book-07102875-9782051028752.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chantrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sipos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Dupuy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404880v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083582v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labussi&#232;re Jean-Louis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>