--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Idelson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l’information et de la communication en terrains indianocéaniques : entre déterminisme digital et approche distanciée des concepts », Communication, Vol. 40/1, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. « L’information en ligne à La Réunion et à Maurice : retour sur quelques travaux (2003-2022) », Les Enjeux de l’Information et de la Communication, n°23/1, 2022, p.93 à 111.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gamaleya : construction médiatique, médiations culturelles et patrimonialisation d'une figure réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturel Francophonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.321-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l’information et de la communication en terrains indianocéaniques : entre déterminisme digital et approche distanciée des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des stratégies transnationales d’influence médiatique des États</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses. Propagandes internationales : de nouvelles formes ?, 41, pp.105-114. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis l’océan Indien : 30 ans d’explorations de nouvelles frontières de recherche aux interfaces des sciences et du social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.73-96. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en ligne à La Réunion et à Maurice : retour sur quelques travaux (2003-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.032.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel et Alexandra Saemmer (dirs), Éducation critique aux médias et à l’information en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.519-522. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méfiance et défiance vis-à-vis de l’autorité de santé : la Covid-19 dans l’espace médiatique réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (88), pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et mobilisations sociales : la libéralisation n’a pas attendu Internet. Le cas du mouvement FreeDom (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médias et mobilisations sociales : la libéralisation n’a pas attendu Internet. Le cas du mouvement FreeDom (La Réunion) », REFSICOM, Dossier : Communication et changement, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics de radio-télévision dans les DOM à l'ère du numérique : continuité des discours enchanteurs à propos de la &amp;quot;proximité&amp;quot;, du &amp;quot;local&amp;quot; et de &amp;quot;l'ouverture sur le monde&amp;quot;. Le cas de Réunion 1ère (France Télévisions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14/2, pp.135--148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du chikungunya à La Réunion : amplification médiatique et discordance de communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medecine Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, pp.25--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfrontaliers clandestins et récits médiatiques. Le cas des kwassa-kwassa de Mayotte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.231--248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La presse réunionnaise et mauricienne au moment des décolonisations. Le Journal de l’Ile et L’express, si proches, si lointains », La Réunion dans l'océan Indien. De la décolonisation au XXIe siècle, Revue Historique de l'Océan Indien, n°3, Saint-Denis de La Réunion, AHIOI, 2007, p. 131-143.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse réunionnaise et mauricienne au moment des décolonisations. Le Journal de l'Ile et L'Express, si proches, si lointains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le fait colonial dans l'océan Indien XVIIIe-XXIe siècles, 03, pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse réunionnaise et mauricienne au moment des décolonisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Réunion dans l'océan Indien. De la décolonisation au XXIe siècle, 3, pp.131-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la censure à l’ouverture : Les médias de La Réunion, Maurice et Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les mondes créoles dans la parole publique, 15, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les médias malgaches, mauriciens et réunionnais comme espaces publics émergents : bref historique, situation actuelle et perspectives en ligne », Revue Historique de l’océan Indien, n° 1, Saint-Denis de La Réunion, AHIOI, 2005, p. 390-404.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias malgaches, mauriciens et réunionnais comme espaces publics émergents : bref historique, situation actuelle et perspectives en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dynamiques dans et entre les îles du Sud-Ouest de l'océan Indien : XVIIe-XXe siècle, 01, pp.390-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le créole dans les médias réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Francophonie et Mondialisation, 3 (40), pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émigration en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akoz - Espace public. Les cahiers réunionnais du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quotidien de la Réunion : une création au “bon moment”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akoz - Espace public. Les cahiers réunionnais du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace médiatique réunionnais, hier et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (32-33), pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des médias à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies de l’information et de la communication dans l’Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la télévision réunionnaise, Service Public et voix de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akoz - Espace public. Les cahiers réunionnais du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et biographie : Jean Vincent-Dolor, 40 ans de journalisme à la Réunion (1948-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Médias et communication dans un espace régional, 17, pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation de la démocratie : Mouvement sociaux, institutionnalisations citoyennes et mobilisations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rafidinarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques, pp.470, 2023, 9782384440122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rafidinarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires indianocéaniques, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, propagande et militantisme océan Indien XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Carpanin Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sylvos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques, 2020, 978-2-490596-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en lettres et en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indiaocéaniques. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vergès en récit[s]. Analyses croisées d’une vie politique, Paris, L’Harmattan, Espaces discursifs, 2018, 230 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Croisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Géraud-Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies de journalistes: sociobiographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, 978-2-343-04068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'un sociolinguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces Discursifs, Thierry Bulot, 2336001012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya : La médiatisation d'une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2012, Proximités Sciences du langage, 2806602238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'un sociolinguiste. Banlieue Nord de Paris/La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.322, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya : la médiatisation d'une crise presse, humour, communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.M.E. &amp; InterCommunications, pp.220, 2011, 9782806602237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles d'outre-mer: identités linguistiques, expressions littéraires, espaces médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmattan, pp.230, 2009, 9782296081598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalismes dans l'océan Indien: espaces publics en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.244, 2008, 9782296063976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des médias à la Réunion de 1946 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Publieur, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’audiovisuel réunionnais depuis la décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edmond Maestri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation: histoire, bilans, évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan; Université de La Réunion, pp.257-272, 2023, 2-7475-5676-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énigme biographique. Le cas de &amp;quot; l’assassinat &amp;quot; d’Alexis de Villeneuve (1946) dans la presse réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.131-148, 2021, Questions de communication, Série actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Témoignage Chrétien de La Réunion (1970-1981) : au fil du corpus. Une presse de gauche, chrétienne, autonomiste et anticolonialiste », in, Idelson B ; Marimoutou C., Sylvos F (s/d.), Culture, Propagande et militantisme : océan Indien XIXe et XXe siècles, Saint-Denis de La Réunion, Presses Universitaires Indianocéaniques (PUI), 2020, p 95-120.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Témoignage Chrétien de La Réunion (1970-1981) : au fil du corpus. Une presse de gauche, chrétienne, autonomiste et anticolonialiste », in, Idelson B ; Marimoutou C., Sylvos F (s/d.), Culture, Propagande et militantisme : océan Indien XIXe et XXe siècles, Saint-Denis de La Réunion, Presses Universitaires Indianocéaniques (PUI), 2020, p 95-120.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace médiatique réunionnais : entre transformations numériques et habitus éditoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Liénard; Sami Zlitni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la communication et la trace numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Rouen-Le Havre, pp.135-170, 2020, Communication et traces numériques, 9791024014340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir la parole d’autrui : questions interdisciplinaires de légitimité, d’altérité, de don et de contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d’enfants, d’adolescents et d’adultes sur l’espace familial et scolaire dans l’océan Indien : vers une démarche intégrative des différents points de vue exprimés ?, Presses Universitaires Indianocéaniques (PUI), 2019. in, M. Lebon- Eyquem (s/d.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’engager dans un essai clinique, du récit au don de soi ? La place de la corporalité dans la dialectique entre institution et sujet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Indiaocéaniques, pp.143-158, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l'information et de la communication comme ressource de compréhension d'une société post-coloniale domienne : bref état des lieux à La Réunion et dans le sud-ouest de l'océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Solbiac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée, pratiques et poétiques postcoloniales contemporaines : Politique, communication, écritures et performance dans le Monde Atlantique et l’Océan Indien, Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p.185-204., 2018, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et chercheurs en journalisme : écart de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Domenget; Nicolas Pélissier; Bernard Miège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et temporalités en information-communication. Des concepts aux méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.85-103, 2017, 978-2-343-12383-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté interprétative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Debré et les médias réunionnais : une libéralisation malgré lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combeau, Yvan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Debré: dans l'Histoire de l'île de La Réunion (1963-1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epica éd., 2015, 979-10-94138-09-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'installation de la télévision dans les DOM : ouverture ou fermeture d'un espace public médiatique ? Le contre-exemple de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La télévision, le temps des constructeurs. Jean d'Arcy : pensée et stratégies d'un père fondateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA ; L'Harmattan, pp.93--108, 2012, Les médias en actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Départementalisation et situation socio-linguistique mahoraise. Analyse comparative de discours de presse : Réunion - métropole - Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Laroussi, F. Liénard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, politique linguistique et éducation. Quels éclairages pour Mayotte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des universités de Rouen et du Havre, pp.259--276, 2012, 978-2877755306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de journalismes indo-océaniques. Analyse comparée du traitement médiatique de la crise du chikungunya à La Réunion, à Maurice et aux Seychelles (2005-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idelson Bernard; Ledegen Gudrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatisation de la pandémie du chikungunya à La Réunion et dans l’Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Modulaires Européennes ed, pp.43-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo ! Radio FreeDom, les auditeurs vous informent &amp;quot;. Dispositif et discours : des normes informationnelles en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idelson B. et Ledegen G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacky Simonin. Parcours d'un sociolinguiste. Banlieue Nord de Paris / La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.267--274, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement médiatique et crise sanitaire. L'épidémie du chikungunya à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Gavillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et risque en dispositifs : expertise et médiatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Nancy, pp.157--172, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher, enseigner et professionnaliser 'outremer' : Le cas des Sciences de l'information et de la communication à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nöel-Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Idelson et Magdelaine V.-Andrianjafitrimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d'outremer : Identités linguistiques, expressions littéraires, espaces médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.203--214, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation, identité culturelle et médias : le cas de l'île de La Réunion (Océan Indien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kiyindou, J.-C. Ekambo, L.-R. Miyouna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et dynamiques de globalisation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.235--249, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madagascar, Maurice, Réunion, Du journalisme en océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Augey, F. Demers, J.-F. Tétu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures du journalisme, Brésil, Bretagne, France, La Réunion, Mexique, Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de Laval, pp.73--99, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias en ligne en contexte réunionnais : stratégies de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meimaris M. et Gouscos D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et usages des Tic, Médias et diffusion de l'information : vers une société ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gutenberg, pp.249--260, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la IVe République, Une presse engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Combeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'île de la Réunion sous la Quatrième République: 1946-1958 : entre colonie et département</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, pp.297-310, 2006, 978-2-916533-00-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias à la Réunion et à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonin, Jacky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés périphériques et espaces publics émergents : les médias dans les îles de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.21-43, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias de masse et journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Watin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et espace public. Univers créole 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antropos, pp.103-127, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Jehel et Alexandra Saemmer (dirs), Éducation critique aux médias et à l’information en contexte numérique », Questions de communication, 39 | 2021, 519-522,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse En Mouvement vers l’Emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du parcours biographique et scientifique en vue de l’obtention de l’Habilitation à Diriger des Recherches (HDR) en Sciences de l’information et de la communication (Volume 1) & Histoires de vie et études sur le journalisme - Approche sociobiographique (Volume 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lorraine, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01405453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques notions d’études sur le journalisme. Météo et climat : temporalités, nomination, déontologie et politisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Arêas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Médias et climat, nouvelles approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion la 1ère; Université de La Réunion, Mar 2023, Saint Denis (97400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de colonialité des sciences : rupture et continuité dans le paradigme indianocéanique. Exemple de l’expertise sur la place de la coutume à Mayotte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La coutume dans l’Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Société de l'Océan Indien, Société de Législation Comparée, Laboratoire de recherche sur les espaces créoles et francophones &amp; Centre de Recherche Juridique,Université de la Réunion., Nov 2022, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gamaleya : construction médiatique, médiations culturelles et patrimonialisation d’une figure réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Boris Gamaleya, poète indianocéanique de l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion et Université Côte d’Azur., Oct 2022, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias réunionnais au prisme de l'économie numérique et des mouvements citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Agadir (visioconférence), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy of the scientific expertise and its media coverage in an island context: analysis of media corpus on the theme of shark risk in La Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara C. Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology 2019 : Third international conference on ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion; UMR PVBMT, Jul 2019, Saint Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Allo ! Radio Free Dom, les auditeurs vous informent ». Dispositif et discours : des normes informationnelles en action, Chaire de recherche en éthique du journalisme (REJ), Université d'Ottawa, 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositif et discours : des normes informationnelles en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ottawa - Université, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web journalisme local et les promesses du Rich Media. Étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'Information et de la Communication, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radios locales sur le web : nouveaux acteurs, nouveaux territoires. L'exemple de Radio FreeDom (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et Usages des Technologies de l'Information et de la Communication, Dynamiques de développement au carrefour des mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbone, Portugal. pp.587--604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partout, tout le temps ! Presse régionale en ligne : dispositifs et stratégies éditoriales multimédias. Le cas de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.299-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies ont-elles libéré les radios locales ? Le cas de Radio FreeDom (Ile de La Réunion - Océan Indien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux médias : nouvelles technologies pour un monde nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bahreïn, Bahreïn. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher, enseigner et professionnaliser « outremer » : Le cas des sciences de l’information et de la communication à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nöel-Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d’Outremer, identités linguistiques et espaces médiatiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2007, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en SIC à l'Ile de la Réunion : importation et adaptation des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Colloque bilatéral franco-roumain, CIFSIC Université de Bucarest, 28 juin – 3 juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse quotidienne régionale, P.Q.R., acteur social local : analyse d'un discours de presse : le cas du &amp;quot;Quotidien de La Réunion&amp;quot;, 1976-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de la Réunion, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00468911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Idelson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l’information et de la communication en terrains indianocéaniques : entre déterminisme digital et approche distanciée des concepts », Communication, Vol. 40/1, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. « L’information en ligne à La Réunion et à Maurice : retour sur quelques travaux (2003-2022) », Les Enjeux de l’Information et de la Communication, n°23/1, 2022, p.93 à 111.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gamaleya : construction médiatique, médiations culturelles et patrimonialisation d'une figure réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturel Francophonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.321-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l’information et de la communication en terrains indianocéaniques : entre déterminisme digital et approche distanciée des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en ligne à La Réunion et à Maurice : retour sur quelques travaux (2003-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.032.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des stratégies transnationales d’influence médiatique des États</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses. Propagandes internationales : de nouvelles formes ?, 41, pp.105-114. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis l’océan Indien : 30 ans d’explorations de nouvelles frontières de recherche aux interfaces des sciences et du social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.73-96. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel et Alexandra Saemmer (dirs), Éducation critique aux médias et à l’information en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.519-522. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méfiance et défiance vis-à-vis de l’autorité de santé : la Covid-19 dans l’espace médiatique réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (88), pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et mobilisations sociales : la libéralisation n’a pas attendu Internet. Le cas du mouvement FreeDom (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médias et mobilisations sociales : la libéralisation n’a pas attendu Internet. Le cas du mouvement FreeDom (La Réunion) », REFSICOM, Dossier : Communication et changement, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics de radio-télévision dans les DOM à l'ère du numérique : continuité des discours enchanteurs à propos de la &amp;quot;proximité&amp;quot;, du &amp;quot;local&amp;quot; et de &amp;quot;l'ouverture sur le monde&amp;quot;. Le cas de Réunion 1ère (France Télévisions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14/2, pp.135--148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du chikungunya à La Réunion : amplification médiatique et discordance de communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medecine Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, pp.25--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfrontaliers clandestins et récits médiatiques. Le cas des kwassa-kwassa de Mayotte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.231--248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse réunionnaise et mauricienne au moment des décolonisations. Le Journal de l'Ile et L'Express, si proches, si lointains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le fait colonial dans l'océan Indien XVIIIe-XXIe siècles, 03, pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La presse réunionnaise et mauricienne au moment des décolonisations. Le Journal de l’Ile et L’express, si proches, si lointains », La Réunion dans l'océan Indien. De la décolonisation au XXIe siècle, Revue Historique de l'Océan Indien, n°3, Saint-Denis de La Réunion, AHIOI, 2007, p. 131-143.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse réunionnaise et mauricienne au moment des décolonisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Réunion dans l'océan Indien. De la décolonisation au XXIe siècle, 3, pp.131-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la censure à l’ouverture : Les médias de La Réunion, Maurice et Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les mondes créoles dans la parole publique, 15, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les médias malgaches, mauriciens et réunionnais comme espaces publics émergents : bref historique, situation actuelle et perspectives en ligne », Revue Historique de l’océan Indien, n° 1, Saint-Denis de La Réunion, AHIOI, 2005, p. 390-404.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias malgaches, mauriciens et réunionnais comme espaces publics émergents : bref historique, situation actuelle et perspectives en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dynamiques dans et entre les îles du Sud-Ouest de l'océan Indien : XVIIe-XXe siècle, 01, pp.390-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le créole dans les médias réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Francophonie et Mondialisation, 3 (40), pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émigration en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akoz - Espace public. Les cahiers réunionnais du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quotidien de la Réunion : une création au “bon moment”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akoz - Espace public. Les cahiers réunionnais du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace médiatique réunionnais, hier et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (32-33), pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des médias à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies de l’information et de la communication dans l’Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la télévision réunionnaise, Service Public et voix de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akoz - Espace public. Les cahiers réunionnais du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et biographie : Jean Vincent-Dolor, 40 ans de journalisme à la Réunion (1948-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Médias et communication dans un espace régional, 17, pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation de la démocratie : Mouvement sociaux, institutionnalisations citoyennes et mobilisations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rafidinarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques, pp.470, 2023, 9782384440122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rafidinarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires indianocéaniques, 2023, 9782384440122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, propagande et militantisme océan Indien XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Carpanin Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sylvos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques, 2020, 978-2-490596-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en lettres et en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indiaocéaniques. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vergès en récit[s]. Analyses croisées d’une vie politique, Paris, L’Harmattan, Espaces discursifs, 2018, 230 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Croisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Géraud-Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies de journalistes: sociobiographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, 978-2-343-04068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'un sociolinguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces Discursifs, Thierry Bulot, 2336001012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya : La médiatisation d'une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2012, Proximités Sciences du langage, 2806602238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'un sociolinguiste. Banlieue Nord de Paris/La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.322, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya : la médiatisation d'une crise presse, humour, communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.M.E. &amp; InterCommunications, pp.220, 2011, 9782806602237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles d'outre-mer: identités linguistiques, expressions littéraires, espaces médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmattan, pp.230, 2009, 9782296081598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalismes dans l'océan Indien: espaces publics en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.244, 2008, 9782296063976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des médias à la Réunion de 1946 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Publieur, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’audiovisuel réunionnais depuis la décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edmond Maestri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation: histoire, bilans, évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan; Université de La Réunion, pp.257-272, 2023, 2-7475-5676-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énigme biographique. Le cas de &amp;quot; l’assassinat &amp;quot; d’Alexis de Villeneuve (1946) dans la presse réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.131-148, 2021, Questions de communication, Série actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Témoignage Chrétien de La Réunion (1970-1981) : au fil du corpus. Une presse de gauche, chrétienne, autonomiste et anticolonialiste », in, Idelson B ; Marimoutou C., Sylvos F (s/d.), Culture, Propagande et militantisme : océan Indien XIXe et XXe siècles, Saint-Denis de La Réunion, Presses Universitaires Indianocéaniques (PUI), 2020, p 95-120.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Témoignage Chrétien de La Réunion (1970-1981) : au fil du corpus. Une presse de gauche, chrétienne, autonomiste et anticolonialiste », in, Idelson B ; Marimoutou C., Sylvos F (s/d.), Culture, Propagande et militantisme : océan Indien XIXe et XXe siècles, Saint-Denis de La Réunion, Presses Universitaires Indianocéaniques (PUI), 2020, p 95-120.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace médiatique réunionnais : entre transformations numériques et habitus éditoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Liénard; Sami Zlitni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la communication et la trace numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Rouen-Le Havre, pp.135-170, 2020, Communication et traces numériques, 9791024014340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir la parole d’autrui : questions interdisciplinaires de légitimité, d’altérité, de don et de contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d’enfants, d’adolescents et d’adultes sur l’espace familial et scolaire dans l’océan Indien : vers une démarche intégrative des différents points de vue exprimés ?, Presses Universitaires Indianocéaniques (PUI), 2019. in, M. Lebon- Eyquem (s/d.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l'information et de la communication comme ressource de compréhension d'une société post-coloniale domienne : bref état des lieux à La Réunion et dans le sud-ouest de l'océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Solbiac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée, pratiques et poétiques postcoloniales contemporaines : Politique, communication, écritures et performance dans le Monde Atlantique et l’Océan Indien, Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p.185-204., 2018, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’engager dans un essai clinique, du récit au don de soi ? La place de la corporalité dans la dialectique entre institution et sujet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Indiaocéaniques, pp.143-158, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et chercheurs en journalisme : écart de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Domenget; Nicolas Pélissier; Bernard Miège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et temporalités en information-communication. Des concepts aux méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.85-103, 2017, 978-2-343-12383-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté interprétative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Debré et les médias réunionnais : une libéralisation malgré lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combeau, Yvan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Debré: dans l'Histoire de l'île de La Réunion (1963-1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epica éd., 2015, 979-10-94138-09-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'installation de la télévision dans les DOM : ouverture ou fermeture d'un espace public médiatique ? Le contre-exemple de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La télévision, le temps des constructeurs. Jean d'Arcy : pensée et stratégies d'un père fondateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA ; L'Harmattan, pp.93--108, 2012, Les médias en actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Départementalisation et situation socio-linguistique mahoraise. Analyse comparative de discours de presse : Réunion - métropole - Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Laroussi, F. Liénard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, politique linguistique et éducation. Quels éclairages pour Mayotte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des universités de Rouen et du Havre, pp.259--276, 2012, 978-2877755306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de journalismes indo-océaniques. Analyse comparée du traitement médiatique de la crise du chikungunya à La Réunion, à Maurice et aux Seychelles (2005-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idelson Bernard; Ledegen Gudrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatisation de la pandémie du chikungunya à La Réunion et dans l’Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Modulaires Européennes ed, pp.43-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo ! Radio FreeDom, les auditeurs vous informent &amp;quot;. Dispositif et discours : des normes informationnelles en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idelson B. et Ledegen G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacky Simonin. Parcours d'un sociolinguiste. Banlieue Nord de Paris / La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.267--274, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement médiatique et crise sanitaire. L'épidémie du chikungunya à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Gavillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et risque en dispositifs : expertise et médiatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Nancy, pp.157--172, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher, enseigner et professionnaliser 'outremer' : Le cas des Sciences de l'information et de la communication à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nöel-Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Idelson et Magdelaine V.-Andrianjafitrimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d'outremer : Identités linguistiques, expressions littéraires, espaces médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.203--214, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation, identité culturelle et médias : le cas de l'île de La Réunion (Océan Indien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kiyindou, J.-C. Ekambo, L.-R. Miyouna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et dynamiques de globalisation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.235--249, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madagascar, Maurice, Réunion, Du journalisme en océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Augey, F. Demers, J.-F. Tétu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures du journalisme, Brésil, Bretagne, France, La Réunion, Mexique, Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de Laval, pp.73--99, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias en ligne en contexte réunionnais : stratégies de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meimaris M. et Gouscos D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et usages des Tic, Médias et diffusion de l'information : vers une société ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gutenberg, pp.249--260, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la IVe République, Une presse engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Combeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'île de la Réunion sous la Quatrième République: 1946-1958 : entre colonie et département</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, pp.297-310, 2006, 978-2-916533-00-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias à la Réunion et à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonin, Jacky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés périphériques et espaces publics émergents : les médias dans les îles de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.21-43, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias de masse et journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Watin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et espace public. Univers créole 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antropos, pp.103-127, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Jehel et Alexandra Saemmer (dirs), Éducation critique aux médias et à l’information en contexte numérique », Questions de communication, 39 | 2021, 519-522,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse En Mouvement vers l’Emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du parcours biographique et scientifique en vue de l’obtention de l’Habilitation à Diriger des Recherches (HDR) en Sciences de l’information et de la communication (Volume 1) & Histoires de vie et études sur le journalisme - Approche sociobiographique (Volume 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lorraine, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01405453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques notions d’études sur le journalisme. Météo et climat : temporalités, nomination, déontologie et politisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Arêas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Médias et climat, nouvelles approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion la 1ère; Université de La Réunion, Mar 2023, Saint Denis (97400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de colonialité des sciences : rupture et continuité dans le paradigme indianocéanique. Exemple de l’expertise sur la place de la coutume à Mayotte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La coutume dans l’Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Société de l'Océan Indien, Société de Législation Comparée, Laboratoire de recherche sur les espaces créoles et francophones &amp; Centre de Recherche Juridique,Université de la Réunion., Nov 2022, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gamaleya : construction médiatique, médiations culturelles et patrimonialisation d’une figure réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Boris Gamaleya, poète indianocéanique de l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion et Université Côte d’Azur., Oct 2022, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias réunionnais au prisme de l'économie numérique et des mouvements citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Agadir (visioconférence), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy of the scientific expertise and its media coverage in an island context: analysis of media corpus on the theme of shark risk in La Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara C. Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology 2019 : Third international conference on ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion; UMR PVBMT, Jul 2019, Saint Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Allo ! Radio Free Dom, les auditeurs vous informent ». Dispositif et discours : des normes informationnelles en action, Chaire de recherche en éthique du journalisme (REJ), Université d'Ottawa, 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositif et discours : des normes informationnelles en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ottawa - Université, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web journalisme local et les promesses du Rich Media. Étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'Information et de la Communication, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radios locales sur le web : nouveaux acteurs, nouveaux territoires. L'exemple de Radio FreeDom (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et Usages des Technologies de l'Information et de la Communication, Dynamiques de développement au carrefour des mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbone, Portugal. pp.587--604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partout, tout le temps ! Presse régionale en ligne : dispositifs et stratégies éditoriales multimédias. Le cas de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.299-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies ont-elles libéré les radios locales ? Le cas de Radio FreeDom (Ile de La Réunion - Océan Indien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux médias : nouvelles technologies pour un monde nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bahreïn, Bahreïn. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher, enseigner et professionnaliser « outremer » : Le cas des sciences de l’information et de la communication à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nöel-Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d’Outremer, identités linguistiques et espaces médiatiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2007, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en SIC à l'Ile de la Réunion : importation et adaptation des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Colloque bilatéral franco-roumain, CIFSIC Université de Bucarest, 28 juin – 3 juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse quotidienne régionale, P.Q.R., acteur social local : analyse d'un discours de presse : le cas du &amp;quot;Quotidien de La Réunion&amp;quot;, 1976-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de la Réunion, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00468911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464066v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03971824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mattelart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28590" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04445582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01593245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01593244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451934v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Simonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rafidinarivo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04446251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Babou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Croisier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G&#233;raud-Legros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38553" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/fr/proximit%C3%A9s-sciences-du-langage/47318-chikungunya-la-mediatisation-d-un-crise-9782806602237.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633586v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04459484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03634106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lauret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905474v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04440182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01405453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04451903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04446705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03634181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02290026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara C. Losen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01772503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464066v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03971824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mattelart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04445582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30764" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01593245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01593244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451934v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Simonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rafidinarivo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04446251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Babou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Croisier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G&#233;raud-Legros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38553" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/fr/proximit%C3%A9s-sciences-du-langage/47318-chikungunya-la-mediatisation-d-un-crise-9782806602237.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633586v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04459484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03634106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lauret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905474v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04440182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01405453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04451903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04446705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03634181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02290026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara C. Losen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01772503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>