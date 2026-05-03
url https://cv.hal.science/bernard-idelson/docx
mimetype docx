--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Idelson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l’information et de la communication en terrains indianocéaniques : entre déterminisme digital et approche distanciée des concepts », Communication, Vol. 40/1, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. « L’information en ligne à La Réunion et à Maurice : retour sur quelques travaux (2003-2022) », Les Enjeux de l’Information et de la Communication, n°23/1, 2022, p.93 à 111.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gamaleya : construction médiatique, médiations culturelles et patrimonialisation d'une figure réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturel Francophonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.321-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l’information et de la communication en terrains indianocéaniques : entre déterminisme digital et approche distanciée des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en ligne à La Réunion et à Maurice : retour sur quelques travaux (2003-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.032.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des stratégies transnationales d’influence médiatique des États</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses. Propagandes internationales : de nouvelles formes ?, 41, pp.105-114. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis l’océan Indien : 30 ans d’explorations de nouvelles frontières de recherche aux interfaces des sciences et du social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.73-96. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel et Alexandra Saemmer (dirs), Éducation critique aux médias et à l’information en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.519-522. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méfiance et défiance vis-à-vis de l’autorité de santé : la Covid-19 dans l’espace médiatique réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (88), pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et mobilisations sociales : la libéralisation n’a pas attendu Internet. Le cas du mouvement FreeDom (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médias et mobilisations sociales : la libéralisation n’a pas attendu Internet. Le cas du mouvement FreeDom (La Réunion) », REFSICOM, Dossier : Communication et changement, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics de radio-télévision dans les DOM à l'ère du numérique : continuité des discours enchanteurs à propos de la &amp;quot;proximité&amp;quot;, du &amp;quot;local&amp;quot; et de &amp;quot;l'ouverture sur le monde&amp;quot;. Le cas de Réunion 1ère (France Télévisions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14/2, pp.135--148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du chikungunya à La Réunion : amplification médiatique et discordance de communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medecine Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, pp.25--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfrontaliers clandestins et récits médiatiques. Le cas des kwassa-kwassa de Mayotte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.231--248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse réunionnaise et mauricienne au moment des décolonisations. Le Journal de l'Ile et L'Express, si proches, si lointains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le fait colonial dans l'océan Indien XVIIIe-XXIe siècles, 03, pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La presse réunionnaise et mauricienne au moment des décolonisations. Le Journal de l’Ile et L’express, si proches, si lointains », La Réunion dans l'océan Indien. De la décolonisation au XXIe siècle, Revue Historique de l'Océan Indien, n°3, Saint-Denis de La Réunion, AHIOI, 2007, p. 131-143.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse réunionnaise et mauricienne au moment des décolonisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Réunion dans l'océan Indien. De la décolonisation au XXIe siècle, 3, pp.131-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la censure à l’ouverture : Les médias de La Réunion, Maurice et Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les mondes créoles dans la parole publique, 15, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les médias malgaches, mauriciens et réunionnais comme espaces publics émergents : bref historique, situation actuelle et perspectives en ligne », Revue Historique de l’océan Indien, n° 1, Saint-Denis de La Réunion, AHIOI, 2005, p. 390-404.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias malgaches, mauriciens et réunionnais comme espaces publics émergents : bref historique, situation actuelle et perspectives en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dynamiques dans et entre les îles du Sud-Ouest de l'océan Indien : XVIIe-XXe siècle, 01, pp.390-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le créole dans les médias réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Francophonie et Mondialisation, 3 (40), pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émigration en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akoz - Espace public. Les cahiers réunionnais du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quotidien de la Réunion : une création au “bon moment”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akoz - Espace public. Les cahiers réunionnais du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace médiatique réunionnais, hier et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (32-33), pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des médias à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies de l’information et de la communication dans l’Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la télévision réunionnaise, Service Public et voix de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akoz - Espace public. Les cahiers réunionnais du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et biographie : Jean Vincent-Dolor, 40 ans de journalisme à la Réunion (1948-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Médias et communication dans un espace régional, 17, pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation de la démocratie : Mouvement sociaux, institutionnalisations citoyennes et mobilisations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rafidinarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques, pp.470, 2023, 9782384440122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rafidinarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires indianocéaniques, 2023, 9782384440122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, propagande et militantisme océan Indien XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Carpanin Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sylvos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques, 2020, 978-2-490596-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en lettres et en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indiaocéaniques. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vergès en récit[s]. Analyses croisées d’une vie politique, Paris, L’Harmattan, Espaces discursifs, 2018, 230 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Croisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Géraud-Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies de journalistes: sociobiographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, 978-2-343-04068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'un sociolinguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces Discursifs, Thierry Bulot, 2336001012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya : La médiatisation d'une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2012, Proximités Sciences du langage, 2806602238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'un sociolinguiste. Banlieue Nord de Paris/La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.322, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya : la médiatisation d'une crise presse, humour, communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.M.E. &amp; InterCommunications, pp.220, 2011, 9782806602237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles d'outre-mer: identités linguistiques, expressions littéraires, espaces médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmattan, pp.230, 2009, 9782296081598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalismes dans l'océan Indien: espaces publics en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.244, 2008, 9782296063976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des médias à la Réunion de 1946 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Publieur, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’audiovisuel réunionnais depuis la décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edmond Maestri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation: histoire, bilans, évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan; Université de La Réunion, pp.257-272, 2023, 2-7475-5676-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énigme biographique. Le cas de &amp;quot; l’assassinat &amp;quot; d’Alexis de Villeneuve (1946) dans la presse réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.131-148, 2021, Questions de communication, Série actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Témoignage Chrétien de La Réunion (1970-1981) : au fil du corpus. Une presse de gauche, chrétienne, autonomiste et anticolonialiste », in, Idelson B ; Marimoutou C., Sylvos F (s/d.), Culture, Propagande et militantisme : océan Indien XIXe et XXe siècles, Saint-Denis de La Réunion, Presses Universitaires Indianocéaniques (PUI), 2020, p 95-120.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Témoignage Chrétien de La Réunion (1970-1981) : au fil du corpus. Une presse de gauche, chrétienne, autonomiste et anticolonialiste », in, Idelson B ; Marimoutou C., Sylvos F (s/d.), Culture, Propagande et militantisme : océan Indien XIXe et XXe siècles, Saint-Denis de La Réunion, Presses Universitaires Indianocéaniques (PUI), 2020, p 95-120.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace médiatique réunionnais : entre transformations numériques et habitus éditoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Liénard; Sami Zlitni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la communication et la trace numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Rouen-Le Havre, pp.135-170, 2020, Communication et traces numériques, 9791024014340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir la parole d’autrui : questions interdisciplinaires de légitimité, d’altérité, de don et de contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d’enfants, d’adolescents et d’adultes sur l’espace familial et scolaire dans l’océan Indien : vers une démarche intégrative des différents points de vue exprimés ?, Presses Universitaires Indianocéaniques (PUI), 2019. in, M. Lebon- Eyquem (s/d.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l'information et de la communication comme ressource de compréhension d'une société post-coloniale domienne : bref état des lieux à La Réunion et dans le sud-ouest de l'océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Solbiac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée, pratiques et poétiques postcoloniales contemporaines : Politique, communication, écritures et performance dans le Monde Atlantique et l’Océan Indien, Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p.185-204., 2018, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’engager dans un essai clinique, du récit au don de soi ? La place de la corporalité dans la dialectique entre institution et sujet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Indiaocéaniques, pp.143-158, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et chercheurs en journalisme : écart de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Domenget; Nicolas Pélissier; Bernard Miège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et temporalités en information-communication. Des concepts aux méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.85-103, 2017, 978-2-343-12383-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté interprétative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Debré et les médias réunionnais : une libéralisation malgré lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combeau, Yvan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Debré: dans l'Histoire de l'île de La Réunion (1963-1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epica éd., 2015, 979-10-94138-09-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'installation de la télévision dans les DOM : ouverture ou fermeture d'un espace public médiatique ? Le contre-exemple de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La télévision, le temps des constructeurs. Jean d'Arcy : pensée et stratégies d'un père fondateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA ; L'Harmattan, pp.93--108, 2012, Les médias en actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Départementalisation et situation socio-linguistique mahoraise. Analyse comparative de discours de presse : Réunion - métropole - Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Laroussi, F. Liénard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, politique linguistique et éducation. Quels éclairages pour Mayotte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des universités de Rouen et du Havre, pp.259--276, 2012, 978-2877755306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de journalismes indo-océaniques. Analyse comparée du traitement médiatique de la crise du chikungunya à La Réunion, à Maurice et aux Seychelles (2005-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idelson Bernard; Ledegen Gudrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatisation de la pandémie du chikungunya à La Réunion et dans l’Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Modulaires Européennes ed, pp.43-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo ! Radio FreeDom, les auditeurs vous informent &amp;quot;. Dispositif et discours : des normes informationnelles en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idelson B. et Ledegen G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacky Simonin. Parcours d'un sociolinguiste. Banlieue Nord de Paris / La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.267--274, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement médiatique et crise sanitaire. L'épidémie du chikungunya à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Gavillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et risque en dispositifs : expertise et médiatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Nancy, pp.157--172, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher, enseigner et professionnaliser 'outremer' : Le cas des Sciences de l'information et de la communication à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nöel-Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Idelson et Magdelaine V.-Andrianjafitrimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d'outremer : Identités linguistiques, expressions littéraires, espaces médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.203--214, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation, identité culturelle et médias : le cas de l'île de La Réunion (Océan Indien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kiyindou, J.-C. Ekambo, L.-R. Miyouna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et dynamiques de globalisation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.235--249, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madagascar, Maurice, Réunion, Du journalisme en océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Augey, F. Demers, J.-F. Tétu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures du journalisme, Brésil, Bretagne, France, La Réunion, Mexique, Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de Laval, pp.73--99, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias en ligne en contexte réunionnais : stratégies de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meimaris M. et Gouscos D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et usages des Tic, Médias et diffusion de l'information : vers une société ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gutenberg, pp.249--260, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la IVe République, Une presse engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Combeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'île de la Réunion sous la Quatrième République: 1946-1958 : entre colonie et département</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, pp.297-310, 2006, 978-2-916533-00-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias à la Réunion et à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonin, Jacky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés périphériques et espaces publics émergents : les médias dans les îles de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.21-43, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias de masse et journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Watin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et espace public. Univers créole 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antropos, pp.103-127, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Jehel et Alexandra Saemmer (dirs), Éducation critique aux médias et à l’information en contexte numérique », Questions de communication, 39 | 2021, 519-522,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse En Mouvement vers l’Emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du parcours biographique et scientifique en vue de l’obtention de l’Habilitation à Diriger des Recherches (HDR) en Sciences de l’information et de la communication (Volume 1) & Histoires de vie et études sur le journalisme - Approche sociobiographique (Volume 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lorraine, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01405453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques notions d’études sur le journalisme. Météo et climat : temporalités, nomination, déontologie et politisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Arêas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Médias et climat, nouvelles approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion la 1ère; Université de La Réunion, Mar 2023, Saint Denis (97400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de colonialité des sciences : rupture et continuité dans le paradigme indianocéanique. Exemple de l’expertise sur la place de la coutume à Mayotte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La coutume dans l’Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Société de l'Océan Indien, Société de Législation Comparée, Laboratoire de recherche sur les espaces créoles et francophones &amp; Centre de Recherche Juridique,Université de la Réunion., Nov 2022, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gamaleya : construction médiatique, médiations culturelles et patrimonialisation d’une figure réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Boris Gamaleya, poète indianocéanique de l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion et Université Côte d’Azur., Oct 2022, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias réunionnais au prisme de l'économie numérique et des mouvements citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Agadir (visioconférence), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy of the scientific expertise and its media coverage in an island context: analysis of media corpus on the theme of shark risk in La Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara C. Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology 2019 : Third international conference on ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion; UMR PVBMT, Jul 2019, Saint Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Allo ! Radio Free Dom, les auditeurs vous informent ». Dispositif et discours : des normes informationnelles en action, Chaire de recherche en éthique du journalisme (REJ), Université d'Ottawa, 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositif et discours : des normes informationnelles en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ottawa - Université, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web journalisme local et les promesses du Rich Media. Étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'Information et de la Communication, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radios locales sur le web : nouveaux acteurs, nouveaux territoires. L'exemple de Radio FreeDom (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et Usages des Technologies de l'Information et de la Communication, Dynamiques de développement au carrefour des mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbone, Portugal. pp.587--604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partout, tout le temps ! Presse régionale en ligne : dispositifs et stratégies éditoriales multimédias. Le cas de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.299-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies ont-elles libéré les radios locales ? Le cas de Radio FreeDom (Ile de La Réunion - Océan Indien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux médias : nouvelles technologies pour un monde nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bahreïn, Bahreïn. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher, enseigner et professionnaliser « outremer » : Le cas des sciences de l’information et de la communication à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nöel-Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d’Outremer, identités linguistiques et espaces médiatiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2007, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en SIC à l'Ile de la Réunion : importation et adaptation des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Colloque bilatéral franco-roumain, CIFSIC Université de Bucarest, 28 juin – 3 juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse quotidienne régionale, P.Q.R., acteur social local : analyse d'un discours de presse : le cas du &amp;quot;Quotidien de La Réunion&amp;quot;, 1976-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de la Réunion, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00468911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Idelson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l’information et de la communication en terrains indianocéaniques : entre déterminisme digital et approche distanciée des concepts », Communication, Vol. 40/1, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. « L’information en ligne à La Réunion et à Maurice : retour sur quelques travaux (2003-2022) », Les Enjeux de l’Information et de la Communication, n°23/1, 2022, p.93 à 111.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gamaleya : construction médiatique, médiations culturelles et patrimonialisation d'une figure réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturel Francophonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.321-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l’information et de la communication en terrains indianocéaniques : entre déterminisme digital et approche distanciée des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.17088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des stratégies transnationales d’influence médiatique des États</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses. Propagandes internationales : de nouvelles formes ?, 41, pp.105-114. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis l’océan Indien : 30 ans d’explorations de nouvelles frontières de recherche aux interfaces des sciences et du social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.73-96. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en ligne à La Réunion et à Maurice : retour sur quelques travaux (2003-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.032.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel et Alexandra Saemmer (dirs), Éducation critique aux médias et à l’information en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.519-522. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méfiance et défiance vis-à-vis de l’autorité de santé : la Covid-19 dans l’espace médiatique réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (88), pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et mobilisations sociales : la libéralisation n’a pas attendu Internet. Le cas du mouvement FreeDom (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médias et mobilisations sociales : la libéralisation n’a pas attendu Internet. Le cas du mouvement FreeDom (La Réunion) », REFSICOM, Dossier : Communication et changement, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics de radio-télévision dans les DOM à l'ère du numérique : continuité des discours enchanteurs à propos de la &amp;quot;proximité&amp;quot;, du &amp;quot;local&amp;quot; et de &amp;quot;l'ouverture sur le monde&amp;quot;. Le cas de Réunion 1ère (France Télévisions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14/2, pp.135--148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du chikungunya à La Réunion : amplification médiatique et discordance de communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medecine Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, pp.25--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfrontaliers clandestins et récits médiatiques. Le cas des kwassa-kwassa de Mayotte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.231--248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La presse réunionnaise et mauricienne au moment des décolonisations. Le Journal de l’Ile et L’express, si proches, si lointains », La Réunion dans l'océan Indien. De la décolonisation au XXIe siècle, Revue Historique de l'Océan Indien, n°3, Saint-Denis de La Réunion, AHIOI, 2007, p. 131-143.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse réunionnaise et mauricienne au moment des décolonisations. Le Journal de l'Ile et L'Express, si proches, si lointains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le fait colonial dans l'océan Indien XVIIIe-XXIe siècles, 03, pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse réunionnaise et mauricienne au moment des décolonisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Réunion dans l'océan Indien. De la décolonisation au XXIe siècle, 3, pp.131-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la censure à l’ouverture : Les médias de La Réunion, Maurice et Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les mondes créoles dans la parole publique, 15, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les médias malgaches, mauriciens et réunionnais comme espaces publics émergents : bref historique, situation actuelle et perspectives en ligne », Revue Historique de l’océan Indien, n° 1, Saint-Denis de La Réunion, AHIOI, 2005, p. 390-404.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias malgaches, mauriciens et réunionnais comme espaces publics émergents : bref historique, situation actuelle et perspectives en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dynamiques dans et entre les îles du Sud-Ouest de l'océan Indien : XVIIe-XXe siècle, 01, pp.390-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le créole dans les médias réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Francophonie et Mondialisation, 3 (40), pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace médiatique réunionnais, hier et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (32-33), pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quotidien de la Réunion : une création au “bon moment”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akoz - Espace public. Les cahiers réunionnais du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émigration en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akoz - Espace public. Les cahiers réunionnais du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des médias à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies de l’information et de la communication dans l’Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la télévision réunionnaise, Service Public et voix de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akoz - Espace public. Les cahiers réunionnais du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et biographie : Jean Vincent-Dolor, 40 ans de journalisme à la Réunion (1948-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Médias et communication dans un espace régional, 17, pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rafidinarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires indianocéaniques, 2023, 9782384440122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation de la démocratie : Mouvement sociaux, institutionnalisations citoyennes et mobilisations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rafidinarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques, pp.470, 2023, 9782384440122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, propagande et militantisme océan Indien XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Carpanin Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sylvos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques, 2020, 978-2-490596-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vergès en récit[s]. Analyses croisées d’une vie politique, Paris, L’Harmattan, Espaces discursifs, 2018, 230 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Croisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Géraud-Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en lettres et en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indiaocéaniques. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies de journalistes: sociobiographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, 978-2-343-04068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'un sociolinguiste. Banlieue Nord de Paris/La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.322, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'un sociolinguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces Discursifs, Thierry Bulot, 2336001012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya : La médiatisation d'une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2012, Proximités Sciences du langage, 2806602238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya : la médiatisation d'une crise presse, humour, communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.M.E. &amp; InterCommunications, pp.220, 2011, 9782806602237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles d'outre-mer: identités linguistiques, expressions littéraires, espaces médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmattan, pp.230, 2009, 9782296081598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalismes dans l'océan Indien: espaces publics en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.244, 2008, 9782296063976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des médias à la Réunion de 1946 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Publieur, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’audiovisuel réunionnais depuis la décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edmond Maestri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation: histoire, bilans, évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan; Université de La Réunion, pp.257-272, 2023, 2-7475-5676-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énigme biographique. Le cas de &amp;quot; l’assassinat &amp;quot; d’Alexis de Villeneuve (1946) dans la presse réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.131-148, 2021, Questions de communication, Série actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Témoignage Chrétien de La Réunion (1970-1981) : au fil du corpus. Une presse de gauche, chrétienne, autonomiste et anticolonialiste », in, Idelson B ; Marimoutou C., Sylvos F (s/d.), Culture, Propagande et militantisme : océan Indien XIXe et XXe siècles, Saint-Denis de La Réunion, Presses Universitaires Indianocéaniques (PUI), 2020, p 95-120.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Témoignage Chrétien de La Réunion (1970-1981) : au fil du corpus. Une presse de gauche, chrétienne, autonomiste et anticolonialiste », in, Idelson B ; Marimoutou C., Sylvos F (s/d.), Culture, Propagande et militantisme : océan Indien XIXe et XXe siècles, Saint-Denis de La Réunion, Presses Universitaires Indianocéaniques (PUI), 2020, p 95-120.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace médiatique réunionnais : entre transformations numériques et habitus éditoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Liénard; Sami Zlitni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la communication et la trace numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Rouen-Le Havre, pp.135-170, 2020, Communication et traces numériques, 9791024014340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir la parole d’autrui : questions interdisciplinaires de légitimité, d’altérité, de don et de contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d’enfants, d’adolescents et d’adultes sur l’espace familial et scolaire dans l’océan Indien : vers une démarche intégrative des différents points de vue exprimés ?, Presses Universitaires Indianocéaniques (PUI), 2019. in, M. Lebon- Eyquem (s/d.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’engager dans un essai clinique, du récit au don de soi ? La place de la corporalité dans la dialectique entre institution et sujet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Indiaocéaniques, pp.143-158, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l'information et de la communication comme ressource de compréhension d'une société post-coloniale domienne : bref état des lieux à La Réunion et dans le sud-ouest de l'océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Solbiac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée, pratiques et poétiques postcoloniales contemporaines : Politique, communication, écritures et performance dans le Monde Atlantique et l’Océan Indien, Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p.185-204., 2018, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et chercheurs en journalisme : écart de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Domenget; Nicolas Pélissier; Bernard Miège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et temporalités en information-communication. Des concepts aux méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.85-103, 2017, 978-2-343-12383-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté interprétative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Debré et les médias réunionnais : une libéralisation malgré lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combeau, Yvan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Debré: dans l'Histoire de l'île de La Réunion (1963-1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epica éd., 2015, 979-10-94138-09-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'installation de la télévision dans les DOM : ouverture ou fermeture d'un espace public médiatique ? Le contre-exemple de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La télévision, le temps des constructeurs. Jean d'Arcy : pensée et stratégies d'un père fondateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA ; L'Harmattan, pp.93--108, 2012, Les médias en actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Départementalisation et situation socio-linguistique mahoraise. Analyse comparative de discours de presse : Réunion - métropole - Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Ledegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Laroussi, F. Liénard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, politique linguistique et éducation. Quels éclairages pour Mayotte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des universités de Rouen et du Havre, pp.259--276, 2012, 978-2877755306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de journalismes indo-océaniques. Analyse comparée du traitement médiatique de la crise du chikungunya à La Réunion, à Maurice et aux Seychelles (2005-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idelson Bernard; Ledegen Gudrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatisation de la pandémie du chikungunya à La Réunion et dans l’Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Modulaires Européennes ed, pp.43-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo ! Radio FreeDom, les auditeurs vous informent &amp;quot;. Dispositif et discours : des normes informationnelles en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idelson B. et Ledegen G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacky Simonin. Parcours d'un sociolinguiste. Banlieue Nord de Paris / La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.267--274, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement médiatique et crise sanitaire. L'épidémie du chikungunya à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Gavillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et risque en dispositifs : expertise et médiatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Nancy, pp.157--172, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher, enseigner et professionnaliser 'outremer' : Le cas des Sciences de l'information et de la communication à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nöel-Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Idelson et Magdelaine V.-Andrianjafitrimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d'outremer : Identités linguistiques, expressions littéraires, espaces médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.203--214, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation, identité culturelle et médias : le cas de l'île de La Réunion (Océan Indien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kiyindou, J.-C. Ekambo, L.-R. Miyouna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et dynamiques de globalisation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.235--249, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madagascar, Maurice, Réunion, Du journalisme en océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Augey, F. Demers, J.-F. Tétu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures du journalisme, Brésil, Bretagne, France, La Réunion, Mexique, Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de Laval, pp.73--99, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias en ligne en contexte réunionnais : stratégies de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meimaris M. et Gouscos D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et usages des Tic, Médias et diffusion de l'information : vers une société ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gutenberg, pp.249--260, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la IVe République, Une presse engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Combeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'île de la Réunion sous la Quatrième République: 1946-1958 : entre colonie et département</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, pp.297-310, 2006, 978-2-916533-00-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias à la Réunion et à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonin, Jacky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés périphériques et espaces publics émergents : les médias dans les îles de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.21-43, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias de masse et journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Watin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et espace public. Univers créole 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antropos, pp.103-127, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Jehel et Alexandra Saemmer (dirs), Éducation critique aux médias et à l’information en contexte numérique », Questions de communication, 39 | 2021, 519-522,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse En Mouvement vers l’Emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du parcours biographique et scientifique en vue de l’obtention de l’Habilitation à Diriger des Recherches (HDR) en Sciences de l’information et de la communication (Volume 1) & Histoires de vie et études sur le journalisme - Approche sociobiographique (Volume 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lorraine, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01405453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques notions d’études sur le journalisme. Météo et climat : temporalités, nomination, déontologie et politisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Arêas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Médias et climat, nouvelles approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion la 1ère; Université de La Réunion, Mar 2023, Saint Denis (97400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de colonialité des sciences : rupture et continuité dans le paradigme indianocéanique. Exemple de l’expertise sur la place de la coutume à Mayotte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La coutume dans l’Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Société de l'Océan Indien, Société de Législation Comparée, Laboratoire de recherche sur les espaces créoles et francophones &amp; Centre de Recherche Juridique,Université de la Réunion., Nov 2022, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gamaleya : construction médiatique, médiations culturelles et patrimonialisation d’une figure réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Boris Gamaleya, poète indianocéanique de l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion et Université Côte d’Azur., Oct 2022, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias réunionnais au prisme de l'économie numérique et des mouvements citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Agadir (visioconférence), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy of the scientific expertise and its media coverage in an island context: analysis of media corpus on the theme of shark risk in La Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara C. Losen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology 2019 : Third international conference on ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion; UMR PVBMT, Jul 2019, Saint Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web journalisme local et les promesses du Rich Media. Étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de la Société des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'Information et de la Communication, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Allo ! Radio Free Dom, les auditeurs vous informent ». Dispositif et discours : des normes informationnelles en action, Chaire de recherche en éthique du journalisme (REJ), Université d'Ottawa, 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositif et discours : des normes informationnelles en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ottawa - Université, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies ont-elles libéré les radios locales ? Le cas de Radio FreeDom (Ile de La Réunion - Océan Indien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux médias : nouvelles technologies pour un monde nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bahreïn, Bahreïn. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radios locales sur le web : nouveaux acteurs, nouveaux territoires. L'exemple de Radio FreeDom (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et Usages des Technologies de l'Information et de la Communication, Dynamiques de développement au carrefour des mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbone, Portugal. pp.587--604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partout, tout le temps ! Presse régionale en ligne : dispositifs et stratégies éditoriales multimédias. Le cas de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.299-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher, enseigner et professionnaliser « outremer » : Le cas des sciences de l’information et de la communication à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nöel-Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d’Outremer, identités linguistiques et espaces médiatiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2007, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en SIC à l'Ile de la Réunion : importation et adaptation des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Colloque bilatéral franco-roumain, CIFSIC Université de Bucarest, 28 juin – 3 juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse quotidienne régionale, P.Q.R., acteur social local : analyse d'un discours de presse : le cas du &amp;quot;Quotidien de La Réunion&amp;quot;, 1976-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Idelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de la Réunion, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00468911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464066v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03971824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mattelart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04445582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30764" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01593245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01593244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451934v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Simonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rafidinarivo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04446251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Babou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Croisier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G&#233;raud-Legros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38553" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/fr/proximit%C3%A9s-sciences-du-langage/47318-chikungunya-la-mediatisation-d-un-crise-9782806602237.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633586v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04459484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03634106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lauret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905474v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04440182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01405453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04451903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04446705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03634181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02290026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara C. Losen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01772503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464066v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03971824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mattelart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28590" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04445582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01593245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01593244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451934v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Simonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04446251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rafidinarivo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Croisier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G&#233;raud-Legros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Babou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38553" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/fr/proximit%C3%A9s-sciences-du-langage/47318-chikungunya-la-mediatisation-d-un-crise-9782806602237.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633586v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04459484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03634106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lauret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905474v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04440182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01405453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04451903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04446705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03634181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02290026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara C. Losen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01614801v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01772503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>