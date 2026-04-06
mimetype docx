--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -280,248 +280,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation de HAL. Finalités, outils et process</w:t>
+                <w:t xml:space="preserve">Les métiers de l'information de demain : cinq défis à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Prost</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Thiault</w:t>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jdmdh.13051⟩</w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.107-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.241.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450898v3</w:t>
+                <w:t xml:space="preserve">hal-04959136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métiers de l'information de demain : cinq défis à relever</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La valorisation de HAL. Finalités, outils et process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (1), pp.107-110. </w:t>
+              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/i2d.241.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.13051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959136v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450898v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les dispositifs de réalisation des films documentaires</w:t>
               </w:r>
@@ -533,51 +533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -637,51 +637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Atbane-El Houadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -728,103 +728,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transformation of the Green Road to Open Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), pp.29. </w:t>
@@ -862,103 +862,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de HAL par les laboratoires de recherche : une étude quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balisages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -992,51 +992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie, un système documentaire pour préserver la musique électroacoustique basé sur l’ontologie Dorémus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bardiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1120,286 +1120,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhD training on Open Science in French universities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Dossier « Libre accès et données de la recherche. Quelle résonance dans les SIC ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos BAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (1), pp.115-129</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Libre accès et données de la recherche. Quelle résonance dans le SIC ?, 52, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296176v1</w:t>
+                <w:t xml:space="preserve">hal-02405733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Dossier « Libre accès et données de la recherche. Quelle résonance dans les SIC ? »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhD training on Open Science in French universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Libre accès et données de la recherche. Quelle résonance dans le SIC ?, 52, pp.7-10</w:t>
+              <w:t xml:space="preserve">Cadernos BAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.115-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405733v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libre accès et données de recherche. De l’utopie à l’idéal réaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Libre accès et données de la recherche. Quelle résonance dans le SIC ?, 52, pp.11-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1427,278 +1427,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Master’s theses and open scholarship: a case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving (Re-)Usability of Musical Datasets: An Overview of the DOREMUS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Vanacker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pasquale Lisena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Achichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Choffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cecconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Library Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/DLP-07-2018-0021⟩</w:t>
+              <w:t xml:space="preserve">BIBLIOTHEK Forschung und Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.194-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bfp-2018-0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911939v2</w:t>
+                <w:t xml:space="preserve">hal-01812752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving (Re-)Usability of Musical Datasets: An Overview of the DOREMUS Project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cecconi</w:t>
+                <w:t xml:space="preserve">Master’s theses and open scholarship: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Todorov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIBLIOTHEK Forschung und Praxis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (2), pp.194-205. </w:t>
+              <w:t xml:space="preserve">Digital Library Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.276-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/bfp-2018-0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/DLP-07-2018-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812752v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911939v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour identifier les terrains d'étude dans des corpus scientifiques</w:t>
               </w:r>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Amin Farvardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1831,64 +1831,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuing Professional Education in Open Access. A French-German Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIBER Quarterly. The journal of the Association of European Research Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2), pp.43-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1948,51 +1948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Matuszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2056,90 +2056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open access to research data in electronic theses and dissertations: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorégulation de rapports sociaux et dispositif dans Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (3), pp.57-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2307,51 +2307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 154 (2), pp.15-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2385,51 +2385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du corpus au dictionnaire. Réalisation automatique d'un outil de gestion de l'information multilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ploux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2480,51 +2480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de dictionnaires électroniques pour la désambiguïsation sémantique lexicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Segond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2607,51 +2607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Archives to Networks: Data Modeling for Mapping Performance History at the Festival d'Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bardiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Lagarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2728,51 +2728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Stage to Data : Ontologies for Performing Arts and Linked Open Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bardiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,90 +2849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Open Repositories to CRIS - A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Azeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2977,727 +2977,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes d’organisation des connaissances comme dispositifs de médiation : le cas de la mémoire minière dans le Nord et le Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Prost</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e conférence Document numérique et Société « Communication scientifique et science ouverte : opportunités, tensions et paradoxes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Jun 2022, Liège, Belgique. pp.231-244</w:t>
+              <w:t xml:space="preserve">ITinHeritage 2023 : Digital for Heritage &amp; Heritage of Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GRESEC, Jun 2023, Grenole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240300v1</w:t>
+                <w:t xml:space="preserve">hal-04137697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulalie: a documentary system for the collaborative preservation of electroacoustic music based on the Doremus ontology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conserver et transmettre le patrimoine minier des Hauts-de-France : l’apport des systèmes d’organisation des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Graz, Austria. </w:t>
+              <w:t xml:space="preserve">Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire IRHIS, May 2023, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7961822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/133x6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223423v1</w:t>
+                <w:t xml:space="preserve">hal-04132613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Conférence Document numérique et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Liège, Belgique. pp.231-244</w:t>
+              <w:t xml:space="preserve">8e conférence Document numérique et Société « Communication scientifique et science ouverte : opportunités, tensions et paradoxes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Jun 2022, Liège, Belgique. pp.231-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748627v1</w:t>
+                <w:t xml:space="preserve">hal-04240300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : retour d’expérience du terrain des laboratoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Eulalie: a documentary system for the collaborative preservation of electroacoustic music based on the Doremus ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bardiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Westeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudom Southammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Politiques d’ouverture de la science en France : le terrain des laboratoires de recherche"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7961822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416308v1</w:t>
+                <w:t xml:space="preserve">hal-04223423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d’organisation des connaissances comme dispositifs de médiation : le cas de la mémoire minière dans le Nord et le Pas-de-Calais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITinHeritage 2023 : Digital for Heritage &amp; Heritage of Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GRESEC, Jun 2023, Grenole, France</w:t>
+              <w:t xml:space="preserve">8e Conférence Document numérique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Liège, Belgique. pp.231-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137697v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver et transmettre le patrimoine minier des Hauts-de-France : l’apport des systèmes d’organisation des connaissances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Table ronde : retour d’expérience du terrain des laboratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire "Politiques d’ouverture de la science en France : le terrain des laboratoires de recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URFIST; GERiiCO; Université de Lille, Dec 2023, Villeneuve d'Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132613v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving electroacoustic music: implementing a knowledge graph based on the Dorémus ontology</w:t>
               </w:r>
@@ -3709,51 +3709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Michaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bardiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Westeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,64 +3834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2021, La conservation et la transmission des patrimoines culturels, artistiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Rennes, France. pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3916,77 +3916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4024,51 +4024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation du document musical : exploiter les métadonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médiation des savoirs en perspective : mémoire et construction sociale des pratiques et dispositifs infocommunicationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ibict/UFRJ, Nov 2021, Rio de Janeiro, Brésil. pp.297-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4106,51 +4106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter l’ontologie Doremus aux besoins spécifiques de la musique électroacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bardiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Michaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4195,1275 +4195,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimoine, ontologie et savoirs pluriels : quelle place pour les mémoires minières des Hauts de France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Le Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETD2019, Porto, 6-8 Novembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">MUSSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau franco-brésilien de chercheurs MUSSI (médiations et usages sociaux des savoirs et de l'information), Jun 2019, Universidade Federal de Minas Gerais, Brésil. pp.278-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300022v1</w:t>
+                <w:t xml:space="preserve">hal-03747125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Qualitative and Quantitative Methods to the Safeguarding of the Intangible Heritage: the Case of Textiles and Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining &amp; Opinion Dynamics. Methods and Challenges. H2020 Odycceus Workshop. CIST, Université Paris Diderot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ETD2019, Porto, 6-8 Novembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081655v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CIDOC CRM, un modèle ontologique pour représenter les connaissances du bassin minier des Hauts de France. Premiers résultats</w:t>
+                <w:t xml:space="preserve">The Combination of Qualitative and Quantitative Methods to the Safeguarding of the Intangible Heritage: the Case of Textiles and Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Hyperheritage International Symposium (HIS6) "La fabrique du patrimoine à l'ère numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Data Mining &amp; Opinion Dynamics. Methods and Challenges. H2020 Odycceus Workshop. CIST, Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959278v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine, ontologie et savoirs pluriels : quelle place pour les mémoires minières des Hauts de France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le CIDOC CRM, un modèle ontologique pour représenter les connaissances du bassin minier des Hauts de France. Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUSSI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau franco-brésilien de chercheurs MUSSI (médiations et usages sociaux des savoirs et de l'information), Jun 2019, Universidade Federal de Minas Gerais, Brésil. pp.278-297</w:t>
+              <w:t xml:space="preserve">6th Hyperheritage International Symposium (HIS6) "La fabrique du patrimoine à l'ère numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747125v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éthique des données de la recherche en sciences humaines et sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information-Communication : le recours à l'éthique en contexte numérique. 6e conférence "Document numérique &amp; Société"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médiations des savoirs. La mémoire dans la construction documentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERiiCO - Université de Lille, Jun 2018, Villeneuve d'Ascq, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958472v1</w:t>
+                <w:t xml:space="preserve">hal-03783208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bibliothèque créative : espace territorial d'innovation ouvert et partagé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'éthique des données de la recherche en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Thiault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès de la SFSIC: "Création, créativité et médiations"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information-Communication : le recours à l'éthique en contexte numérique. 6e conférence "Document numérique &amp; Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESEC, Sep 2018, Échirolles, France. pp.71-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.balic.2018.01.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820736v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research data management training for PhD students</w:t>
+                <w:t xml:space="preserve">La description numérique de la musique à l'épreuve des usagers. Le projet Dorémus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Malleret</w:t>
+                <w:t xml:space="preserve">Mathias Heizmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETD 2018. Beyond Boundaries of Rims and Oceans: Globalizing Knowledge with ETDs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NDLTD, Sep 2018, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">5th Hyperheritage International Seminar (HIS.5): "Heritage and experience design in the digital age"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Constantine, Algérie. s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885483v1</w:t>
+                <w:t xml:space="preserve">hal-01795273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La description numérique de la musique à l'épreuve des usagers. Le projet Dorémus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Research data management training for PhD students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Heizmann</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cotte</w:t>
+                <w:t xml:space="preserve">Cécile Malleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Hyperheritage International Seminar (HIS.5): "Heritage and experience design in the digital age"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Constantine, Algérie. s.p</w:t>
+              <w:t xml:space="preserve">ETD 2018. Beyond Boundaries of Rims and Oceans: Globalizing Knowledge with ETDs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NDLTD, Sep 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795273v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Identification of Research Fields in Scientific Papers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La bibliothèque créative : espace territorial d'innovation ouvert et partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.1902-1907</w:t>
+              <w:t xml:space="preserve">21e congrès de la SFSIC: "Création, créativité et médiations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.428-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794145v1</w:t>
+                <w:t xml:space="preserve">hal-01820736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport du web sémantique à la sauvegarde du patrimoine immatériel. Les cas du textile, de la musique et de la mine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Identification of Research Fields in Scientific Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mohammad Farvardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HumaNum. Information, communication et humanités numériques. Enjeux et défis pour un enrichissement épistémologique. Actes du 23e colloque bilatéral franco-roumain en Sciences de l’information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Babeș-Bolyai, Oct 2018, Cluj-Napoca, Roumanie. pp.311-328</w:t>
+              <w:t xml:space="preserve">LREC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.1902-1907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356933v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’apport du web sémantique à la sauvegarde du patrimoine immatériel. Les cas du textile, de la musique et de la mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations des savoirs. La mémoire dans la construction documentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERiiCO - Université de Lille, Jun 2018, Villeneuve d'Ascq, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">HumaNum. Information, communication et humanités numériques. Enjeux et défis pour un enrichissement épistémologique. Actes du 23e colloque bilatéral franco-roumain en Sciences de l’information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Babeș-Bolyai, Oct 2018, Cluj-Napoca, Roumanie. pp.311-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783208v1</w:t>
+                <w:t xml:space="preserve">hal-02356933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissertations as Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Electronic Theses and Dissertations (ETD 2016): "Data and Dissertations" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille Sciences humaines et sociales, Jul 2016, Villeneuve d'Ascq, France. s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5501,51 +5501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encodage structurel et ré-éditorialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5635,51 +5635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5728,718 +5728,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angebote der beruflichen Fortbildung zu Open Access. Eine deutsch-französische Studie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vers l'interopérabilité des données hétérogènes liées au patrimoine industriel textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Access Tage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hauptbibliothek der Universität Zürich, Sep 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Documents et dispositifs à l'ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484833v1</w:t>
+                <w:t xml:space="preserve">hal-01281716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectoniq: les TEchnologies de l'information et de la communication au Coeur du TerritOire NumérIQue pour la valorisation du patrimoine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Angebote der beruflichen Fortbildung zu Open Access. Eine deutsch-französische Studie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2015 : Humanités numériques : recherches et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Open Access Tage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hauptbibliothek der Universität Zürich, Sep 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351667v1</w:t>
+                <w:t xml:space="preserve">hal-01484833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre appréciation et description, les goûts musicaux à l'épreuve de la « data »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cotte</w:t>
+                <w:t xml:space="preserve">Données numériques et méthode : proposition pour une approche quali/quanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Despres-Lonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+                <w:t xml:space="preserve">Ismaïl Timimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents et dispositifs à l’ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.159-170</w:t>
+              <w:t xml:space="preserve">Journées Doctorales SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281249v1</w:t>
+                <w:t xml:space="preserve">hal-01651269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données numériques et méthode : proposition pour une approche quali/quanti</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Entre appréciation et description, les goûts musicaux à l'épreuve de la « data »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Despres-Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vandiedonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Heizmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ismaïl Timimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Documents et dispositifs à l’ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.159-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651269v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet TECTONIQ pour la valorisation du patrimoine numérique de l’industrie textile dans le Nord de la France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tectoniq: les TEchnologies de l'information et de la communication au Coeur du TerritOire NumérIQue pour la valorisation du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine industriel au XXIe siècle, nouveaux défis. Actes du congrès TICCIH Lille Région 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Committee for the Conservation of the Industrial Heritage (TICCIH), Sep 2015, Lille, France. 15 p</w:t>
+              <w:t xml:space="preserve">DHNord 2015 : Humanités numériques : recherches et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004879v1</w:t>
+                <w:t xml:space="preserve">hal-03351667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'interopérabilité des données hétérogènes liées au patrimoine industriel textile</w:t>
+                <w:t xml:space="preserve">Le projet TECTONIQ pour la valorisation du patrimoine numérique de l’industrie textile dans le Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents et dispositifs à l'ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.145-158</w:t>
+              <w:t xml:space="preserve">Le patrimoine industriel au XXIe siècle, nouveaux défis. Actes du congrès TICCIH Lille Région 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Committee for the Conservation of the Industrial Heritage (TICCIH), Sep 2015, Lille, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281716v2</w:t>
+                <w:t xml:space="preserve">hal-02004879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir les données de la recherche pour la veille scientifique. Le cas des thèses électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 7e colloque de Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nancy, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6464,51 +6464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorégulation des rapports sociaux entre contributeurs de Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Metz, France. pp.335-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6533,51 +6533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Derivational Rephrasing Experiment for Question Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seventh conference on International Language Resources and Evaluation (LREC'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.2380‑2387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6628,51 +6628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Naulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 6e Conférence en Recherche d’Information et Applications (CORIA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Prequ'île de Giens, France. pp.351-362, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6700,57 +6700,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing conflicts between users in Wikipedia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La fiabilité des informations sur le web. Le cas de Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6775,103 +6775,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Information Systems BIS 2008 Workshops Proceedings: Social Aspects of the Web SAW 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la 5e Conférence en Recherche d’Information et Applications (CORIA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Trégastel, France. pp.449-456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2008.449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283608v1</w:t>
+                <w:t xml:space="preserve">hal-00283569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiabilité des informations sur le web. Le cas de Wikipédia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Managing conflicts between users in Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6896,112 +6905,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 5e Conférence en Recherche d’Information et Applications (CORIA 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business Information Systems BIS 2008 Workshops Proceedings: Social Aspects of the Web SAW 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Poznań University of Economics, May 2008, Innsbruck, Austria. pp.81-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24348/coria.2008.449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00283569v1</w:t>
+                <w:t xml:space="preserve">hal-00283608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger un corpus par le sens. Une approche linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots, termes et contextes. Actes des septièmes Journées scientifiques du réseau de chercheurs Lexicologie, Terminologie, Traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bruxelles, Belgique. pp.347-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7026,51 +7026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionaries merger for text expansion in question answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Conference on Computational Linguistics. Proceeding of the Workshop on Enhancing and Using Electronic Dictionaries (COLING 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Genève, Switzerland. pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7095,51 +7095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et expansion des textes en question-réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le poids des mots. Actes des septièmes Journées internationales d’Analyse statistique des Données Textuelles (JADT04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, Belgique. pp.633-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7164,51 +7164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching a Text by Semantic Disambiguation for Information Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7343,51 +7343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -7461,51 +7461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -7611,51 +7611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guèvremont, Véronique; Brin, Colette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence artificielle, culture et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Laval, pp.213-241, 2024, 978-2-7637-5877-0</w:t>
@@ -7697,77 +7697,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver, valoriser et transmettre le patrimoine minier des Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7835,51 +7835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif de collaboration. L'exemple de Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appel, Violaine; Boulanger, Hélène; Massou, Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dispositifs d'information et de communication. Concept, usages et objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boek Université, pp.117-136, 2010, Culture &amp; communication. [Série Medias], ISSN 0779-4614, 978-2-8041-6242-9. </w:t>
@@ -7917,51 +7917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus spécialisé et ressource de spécialité. L'information forme le sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ploux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8048,51 +8048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems and methods for indexing each level of the inner structure of a string over a language having a vocabulary and a grammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 7194450 B2. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8123,51 +8123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and system for searching indexed string containing a search string</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 6915300 B1. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8217,77 +8217,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Mémomines (ANR-16-CE38-0001) pour la description du patrimoine des mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Modélisation des données patrimoniales et retours d’expériences », projet #OpenDataEtPatrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8370,51 +8370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8462,64 +8462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 4.5. Synthèse des enquêtes de réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8567,77 +8567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L4.1.S -Synthèse des résultats de l'enquête sur les usages et les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8689,90 +8689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 4.1. − Usages des données de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8811,64 +8811,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’open access dans la formation continue des bibliothécaires et documentalistes. Une enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lille Sciences Humaines et Sociales. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8922,51 +8922,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et interrogation de la structure informationnelle d'une base documentaire en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003PA030097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9083,51 +9083,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F912D87F"/>
+    <w:nsid w:val="3C20D5A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9314,51 +9314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-jacquemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9274-7424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076693902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/jacquemin_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208885364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139543481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9532-2016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959136v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.241.0107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Givois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6522" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04197847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Houadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04162159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michaan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Westeel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Southammavong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3535" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8468" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01911939v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vanacker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLP-07-2018-0021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01812752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Choff&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cecconi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bfp-2018-0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856066v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Farvardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01367898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Osswald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2235" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.3.57-79" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355962v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Segond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961822" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04132613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133x6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01958472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01.0071" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malleret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Heizmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mohammad Farvardin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01400071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01407433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pell&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tarantino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01484833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despres-Lonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02004879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281716v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Naulleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.351" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2008.449" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134911v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00946755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0117" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202570v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616629v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Givois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Haoudi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963184v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01233838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00003957v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA030097" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-jacquemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9274-7424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076693902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/jacquemin_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208885364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139543481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9532-2016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.241.0107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Givois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6522" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04197847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Houadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04162159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michaan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Westeel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Southammavong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3535" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8468" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01812752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Choff&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cecconi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bfp-2018-0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01911939v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vanacker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLP-07-2018-0021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856066v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Farvardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01367898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Osswald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2235" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.3.57-79" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355962v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Segond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04132613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133x6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961822" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748627v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01958472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01.0071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Heizmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malleret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mohammad Farvardin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01400071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01407433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pell&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tarantino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281716v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01484833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despres-Lonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02004879v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Naulleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.351" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2008.449" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134911v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00946755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0117" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202570v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616629v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Givois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Haoudi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963184v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01233838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00003957v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA030097" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>