--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -501,382 +501,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450898v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les dispositifs de réalisation des films documentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Transformation of the Green Road to Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Gantier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise au Point</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/map.6522⟩</w:t>
+              <w:t xml:space="preserve">Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/publications11020029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190694v1</w:t>
+                <w:t xml:space="preserve">hal-04097185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception d’une recommandation algorithmique basée sur les dispositifs de réalisation des films documentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Cartographier les dispositifs de réalisation des films documentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Atbane-El Houadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26, </w:t>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.14204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/map.6522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197847v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transformation of the Green Road to Open Access</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+                <w:t xml:space="preserve">Réception d’une recommandation algorithmique basée sur les dispositifs de réalisation des films documentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bouchra Atbane-El Houadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (2), pp.29. </w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/publications11020029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.14204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097185v1</w:t>
+                <w:t xml:space="preserve">hal-04197847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de HAL par les laboratoires de recherche : une étude quantitative</w:t>
               </w:r>
@@ -1260,51 +1260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos BAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (1), pp.115-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1427,308 +1427,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving (Re-)Usability of Musical Datasets: An Overview of the DOREMUS Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Master’s theses and open scholarship: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Lisena</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIBLIOTHEK Forschung und Praxis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bfp-2018-0023⟩</w:t>
+              <w:t xml:space="preserve">Digital Library Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.276-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/DLP-07-2018-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812752v1</w:t>
+                <w:t xml:space="preserve">hal-01911939v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Master’s theses and open scholarship: a case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+                <w:t xml:space="preserve">Improving (Re-)Usability of Musical Datasets: An Overview of the DOREMUS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lisena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Achichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Choffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Vanacker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Library Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (4), pp.276-287. </w:t>
+              <w:t xml:space="preserve">BIBLIOTHEK Forschung und Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.194-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/DLP-07-2018-0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/bfp-2018-0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911939v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour identifier les terrains d'étude dans des corpus scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, s.p. </w:t>
@@ -2901,51 +2901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Current Research Information Systems (CRIS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pablo De-Castro; Joachim Schöpfel; Jan Dvořák, May 2024, Vienna, Austria. pp.173-178, </w:t>
@@ -2977,727 +2977,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d’organisation des connaissances comme dispositifs de médiation : le cas de la mémoire minière dans le Nord et le Pas-de-Calais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+                <w:t xml:space="preserve">Eulalie: a documentary system for the collaborative preservation of electroacoustic music based on the Doremus ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bardiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Westeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudom Southammavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITinHeritage 2023 : Digital for Heritage &amp; Heritage of Digital</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7961822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137697v1</w:t>
+                <w:t xml:space="preserve">hal-04223423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver et transmettre le patrimoine minier des Hauts-de-France : l’apport des systèmes d’organisation des connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8e conférence Document numérique et Société « Communication scientifique et science ouverte : opportunités, tensions et paradoxes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Jun 2022, Liège, Belgique. pp.231-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/133x6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04132613v1</w:t>
+                <w:t xml:space="preserve">hal-04240300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Kergosien</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e conférence Document numérique et Société « Communication scientifique et science ouverte : opportunités, tensions et paradoxes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Jun 2022, Liège, Belgique. pp.231-244</w:t>
+              <w:t xml:space="preserve">8e Conférence Document numérique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Liège, Belgique. pp.231-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240300v1</w:t>
+                <w:t xml:space="preserve">hal-03748627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulalie: a documentary system for the collaborative preservation of electroacoustic music based on the Doremus ontology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde : retour d’expérience du terrain des laboratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oudom Southammavong</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire "Politiques d’ouverture de la science en France : le terrain des laboratoires de recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URFIST; GERiiCO; Université de Lille, Dec 2023, Villeneuve d'Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223423v1</w:t>
+                <w:t xml:space="preserve">hal-04416308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Les systèmes d’organisation des connaissances comme dispositifs de médiation : le cas de la mémoire minière dans le Nord et le Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Conférence Document numérique et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Liège, Belgique. pp.231-244</w:t>
+              <w:t xml:space="preserve">ITinHeritage 2023 : Digital for Heritage &amp; Heritage of Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GRESEC, Jun 2023, Grenole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748627v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : retour d’expérience du terrain des laboratoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserver et transmettre le patrimoine minier des Hauts-de-France : l’apport des systèmes d’organisation des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Politiques d’ouverture de la science en France : le terrain des laboratoires de recherche"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire IRHIS, May 2023, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133x6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416308v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving electroacoustic music: implementing a knowledge graph based on the Dorémus ontology</w:t>
               </w:r>
@@ -3802,243 +3802,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les humanités numériques pour valoriser le patrimoine minier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2021, La conservation et la transmission des patrimoines culturels, artistiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Rennes, France. pp.53-55</w:t>
+              <w:t xml:space="preserve">Open Science Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Planck Digital Library, Oct 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466521v1</w:t>
+                <w:t xml:space="preserve">hal-03400269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Prost</w:t>
+                <w:t xml:space="preserve">Les humanités numériques pour valoriser le patrimoine minier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Science Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Max Planck Digital Library, Oct 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Humanistica 2021, La conservation et la transmission des patrimoines culturels, artistiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Rennes, France. pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400269v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation du document musical : exploiter les métadonnées</w:t>
               </w:r>
@@ -4195,168 +4195,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine, ontologie et savoirs pluriels : quelle place pour les mémoires minières des Hauts de France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">The Combination of Qualitative and Quantitative Methods to the Safeguarding of the Intangible Heritage: the Case of Textiles and Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUSSI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau franco-brésilien de chercheurs MUSSI (médiations et usages sociaux des savoirs et de l'information), Jun 2019, Universidade Federal de Minas Gerais, Brésil. pp.278-297</w:t>
+              <w:t xml:space="preserve">Data Mining &amp; Opinion Dynamics. Methods and Challenges. H2020 Odycceus Workshop. CIST, Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747125v1</w:t>
+                <w:t xml:space="preserve">hal-03081655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4365,1921 +4348,1938 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETD2019, Porto, 6-8 Novembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Qualitative and Quantitative Methods to the Safeguarding of the Intangible Heritage: the Case of Textiles and Mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Le CIDOC CRM, un modèle ontologique pour représenter les connaissances du bassin minier des Hauts de France. Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining &amp; Opinion Dynamics. Methods and Challenges. H2020 Odycceus Workshop. CIST, Université Paris Diderot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">6th Hyperheritage International Symposium (HIS6) "La fabrique du patrimoine à l'ère numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081655v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CIDOC CRM, un modèle ontologique pour représenter les connaissances du bassin minier des Hauts de France. Premiers résultats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Patrimoine, ontologie et savoirs pluriels : quelle place pour les mémoires minières des Hauts de France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Le Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Hyperheritage International Symposium (HIS6) "La fabrique du patrimoine à l'ère numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">MUSSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau franco-brésilien de chercheurs MUSSI (médiations et usages sociaux des savoirs et de l'information), Jun 2019, Universidade Federal de Minas Gerais, Brésil. pp.278-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959278v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La description numérique de la musique à l'épreuve des usagers. Le projet Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Heizmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations des savoirs. La mémoire dans la construction documentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERiiCO - Université de Lille, Jun 2018, Villeneuve d'Ascq, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">5th Hyperheritage International Seminar (HIS.5): "Heritage and experience design in the digital age"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Constantine, Algérie. s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783208v1</w:t>
+                <w:t xml:space="preserve">hal-01795273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éthique des données de la recherche en sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research data management training for PhD students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Malleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information-Communication : le recours à l'éthique en contexte numérique. 6e conférence "Document numérique &amp; Société"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETD 2018. Beyond Boundaries of Rims and Oceans: Globalizing Knowledge with ETDs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NDLTD, Sep 2018, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958472v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La description numérique de la musique à l'épreuve des usagers. Le projet Dorémus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La bibliothèque créative : espace territorial d'innovation ouvert et partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cotte</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Hyperheritage International Seminar (HIS.5): "Heritage and experience design in the digital age"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Constantine, Algérie. s.p</w:t>
+              <w:t xml:space="preserve">21e congrès de la SFSIC: "Création, créativité et médiations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.428-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795273v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research data management training for PhD students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'éthique des données de la recherche en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Malleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETD 2018. Beyond Boundaries of Rims and Oceans: Globalizing Knowledge with ETDs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information-Communication : le recours à l'éthique en contexte numérique. 6e conférence "Document numérique &amp; Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESEC, Sep 2018, Échirolles, France. pp.71-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.balic.2018.01.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885483v1</w:t>
+                <w:t xml:space="preserve">hal-01958472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bibliothèque créative : espace territorial d'innovation ouvert et partagé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Automatic Identification of Research Fields in Scientific Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mohammad Farvardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès de la SFSIC: "Création, créativité et médiations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.428-441</w:t>
+              <w:t xml:space="preserve">LREC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.1902-1907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820736v1</w:t>
+                <w:t xml:space="preserve">hal-01794145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Identification of Research Fields in Scientific Papers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">L’apport du web sémantique à la sauvegarde du patrimoine immatériel. Les cas du textile, de la musique et de la mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.1902-1907</w:t>
+              <w:t xml:space="preserve">HumaNum. Information, communication et humanités numériques. Enjeux et défis pour un enrichissement épistémologique. Actes du 23e colloque bilatéral franco-roumain en Sciences de l’information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Babeș-Bolyai, Oct 2018, Cluj-Napoca, Roumanie. pp.311-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794145v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport du web sémantique à la sauvegarde du patrimoine immatériel. Les cas du textile, de la musique et de la mine</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HumaNum. Information, communication et humanités numériques. Enjeux et défis pour un enrichissement épistémologique. Actes du 23e colloque bilatéral franco-roumain en Sciences de l’information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Babeș-Bolyai, Oct 2018, Cluj-Napoca, Roumanie. pp.311-328</w:t>
+              <w:t xml:space="preserve">Médiations des savoirs. La mémoire dans la construction documentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERiiCO - Université de Lille, Jun 2018, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356933v1</w:t>
+                <w:t xml:space="preserve">hal-03783208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissertations as Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Encodage structurel et ré-éditorialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tarantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Electronic Theses and Dissertations (ETD 2016): "Data and Dissertations" </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille Sciences humaines et sociales, Jul 2016, Villeneuve d'Ascq, France. s.p</w:t>
+              <w:t xml:space="preserve">Vers une épistémè numérique. Actes du 19e Colloque international sur le Document Électronique (CiDE.19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Athènes, Grèce. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400071v1</w:t>
+                <w:t xml:space="preserve">hal-01407433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encodage structurel et ré-éditorialisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pellé</w:t>
+                <w:t xml:space="preserve">Qualifier l'urgence dans les pratiques professionnelles des Assistants de régulation médicale : enjeux et apports méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une épistémè numérique. Actes du 19e Colloque international sur le Document Électronique (CiDE.19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Athènes, Grèce. pp.121-132</w:t>
+              <w:t xml:space="preserve">Temps, temporalités et information-communication. Actes du XXe Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREM, Université de Lorraine, Jun 2016, Metz, France. s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407433v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifier l'urgence dans les pratiques professionnelles des Assistants de régulation médicale : enjeux et apports méthodologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
+                <w:t xml:space="preserve">Dissertations as Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps, temporalités et information-communication. Actes du XXe Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREM, Université de Lorraine, Jun 2016, Metz, France. s.p</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Electronic Theses and Dissertations (ETD 2016): "Data and Dissertations" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille Sciences humaines et sociales, Jul 2016, Villeneuve d'Ascq, France. s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358579v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'interopérabilité des données hétérogènes liées au patrimoine industriel textile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+                <w:t xml:space="preserve">Entre appréciation et description, les goûts musicaux à l'épreuve de la « data »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Despres-Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vandiedonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents et dispositifs à l'ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.145-158</w:t>
+              <w:t xml:space="preserve">Documents et dispositifs à l’ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.159-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281716v2</w:t>
+                <w:t xml:space="preserve">hal-01281249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angebote der beruflichen Fortbildung zu Open Access. Eine deutsch-französische Studie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données numériques et méthode : proposition pour une approche quali/quanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Timimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Access Tage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hauptbibliothek der Universität Zürich, Sep 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Doctorales SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484833v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données numériques et méthode : proposition pour une approche quali/quanti</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tectoniq: les TEchnologies de l'information et de la communication au Coeur du TerritOire NumérIQue pour la valorisation du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ismaïl Timimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">DHNord 2015 : Humanités numériques : recherches et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651269v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre appréciation et description, les goûts musicaux à l'épreuve de la « data »</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angebote der beruflichen Fortbildung zu Open Access. Eine deutsch-französische Studie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents et dispositifs à l’ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.159-170</w:t>
+              <w:t xml:space="preserve">Open Access Tage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hauptbibliothek der Universität Zürich, Sep 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281249v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectoniq: les TEchnologies de l'information et de la communication au Coeur du TerritOire NumérIQue pour la valorisation du patrimoine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet TECTONIQ pour la valorisation du patrimoine numérique de l’industrie textile dans le Nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2015 : Humanités numériques : recherches et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Le patrimoine industriel au XXIe siècle, nouveaux défis. Actes du congrès TICCIH Lille Région 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Committee for the Conservation of the Industrial Heritage (TICCIH), Sep 2015, Lille, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351667v1</w:t>
+                <w:t xml:space="preserve">hal-02004879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet TECTONIQ pour la valorisation du patrimoine numérique de l’industrie textile dans le Nord de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Vers l'interopérabilité des données hétérogènes liées au patrimoine industriel textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,73 +6291,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine industriel au XXIe siècle, nouveaux défis. Actes du congrès TICCIH Lille Région 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Committee for the Conservation of the Industrial Heritage (TICCIH), Sep 2015, Lille, France. 15 p</w:t>
+              <w:t xml:space="preserve">Documents et dispositifs à l'ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004879v1</w:t>
+                <w:t xml:space="preserve">hal-01281716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir les données de la recherche pour la veille scientifique. Le cas des thèses électroniques</w:t>
               </w:r>
@@ -6700,51 +6700,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiabilité des informations sur le web. Le cas de Wikipédia</w:t>
+                <w:t xml:space="preserve">Managing conflicts between users in Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lauf</w:t>
@@ -6775,106 +6775,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 5e Conférence en Recherche d’Information et Applications (CORIA 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Business Information Systems BIS 2008 Workshops Proceedings: Social Aspects of the Web SAW 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Poznań University of Economics, May 2008, Innsbruck, Austria. pp.81-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283569v1</w:t>
+                <w:t xml:space="preserve">hal-00283608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing conflicts between users in Wikipedia</w:t>
+                <w:t xml:space="preserve">La fiabilité des informations sur le web. Le cas de Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lauf</w:t>
@@ -6905,73 +6896,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Information Systems BIS 2008 Workshops Proceedings: Social Aspects of the Web SAW 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la 5e Conférence en Recherche d’Information et Applications (CORIA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Trégastel, France. pp.449-456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2008.449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283608v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger un corpus par le sens. Une approche linguistique</w:t>
               </w:r>
@@ -7304,51 +7304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 28e Conférence sur le Traitement Automatique des Langues Naturelles. Volume 1 : conférence principale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7422,51 +7422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 28e Conférence sur le Traitement Automatique des Langues Naturelles. Volume 3 : Démonstrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7559,90 +7559,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la visibilité du patrimoine cinématographique par les algorithmes. Une expérimentation de recommandation de contenu à contenu appliquée au catalogue de la plateforme Tënk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7710,77 +7710,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrard, Louise; Farge, Odile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus audiovisuels. Quelles approches ? Quels usages ?</w:t>
@@ -8230,51 +8230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Mémomines (ANR-16-CE38-0001) pour la description du patrimoine des mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8344,64 +8344,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique du programme AlgoDoc#2 (Algorithme de recommandation multi-facette de films documentaires)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8475,51 +8475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 4.5. Synthèse des enquêtes de réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8567,77 +8567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L4.1.S -Synthèse des résultats de l'enquête sur les usages et les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8689,77 +8689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 4.1. − Usages des données de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9083,51 +9083,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C20D5A2"/>
+    <w:nsid w:val="A69CB17B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9314,51 +9314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-jacquemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9274-7424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076693902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/jacquemin_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208885364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139543481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9532-2016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.241.0107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Givois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6522" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04197847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Houadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04162159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michaan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Westeel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Southammavong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3535" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8468" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01812752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Choff&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cecconi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bfp-2018-0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01911939v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vanacker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLP-07-2018-0021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856066v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Farvardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01367898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Osswald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2235" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.3.57-79" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355962v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Segond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04132613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133x6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961822" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748627v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01958472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01.0071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Heizmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malleret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mohammad Farvardin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01400071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01407433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pell&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tarantino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281716v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01484833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despres-Lonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02004879v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Naulleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.351" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2008.449" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134911v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00946755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0117" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202570v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616629v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Givois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Haoudi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963184v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01233838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00003957v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA030097" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-jacquemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9274-7424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076693902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/jacquemin_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208885364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139543481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9532-2016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.241.0107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Givois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6522" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04197847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Houadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14204" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04162159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michaan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Westeel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Southammavong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3535" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8468" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01911939v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vanacker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLP-07-2018-0021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01812752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Choff&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cecconi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bfp-2018-0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856066v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Farvardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01367898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Osswald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2235" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.3.57-79" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355962v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Segond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961822" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04132613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133x6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Heizmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malleret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01958472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01.0071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mohammad Farvardin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01407433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pell&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tarantino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01400071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281249v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despres-Lonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01484833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02004879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281716v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Naulleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.351" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2008.449" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134911v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00946755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0117" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202570v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616629v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Givois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Haoudi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963184v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01233838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00003957v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA030097" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>