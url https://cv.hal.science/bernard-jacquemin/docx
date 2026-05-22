--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -1,9028 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8976 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Jacquemin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin - Maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard-jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9274-7424</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076693902</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacquemin_b_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208885364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=VguoG9UAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139543481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-9532-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'information de demain : cinq défis à relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.107-110. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.241.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation de HAL. Finalités, outils et process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.13051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450898v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transformation of the Green Road to Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications11020029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les dispositifs de réalisation des films documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Givois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.6522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception d’une recommandation algorithmique basée sur les dispositifs de réalisation des films documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Givois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Atbane-El Houadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie, un système documentaire pour préserver la musique électroacoustique basé sur l’ontologie Dorémus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, https://journals.openedition.org/revuehn/3535. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.3535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de HAL par les laboratoires de recherche : une étude quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD training on Open Science in French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos BAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.115-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Dossier « Libre accès et données de la recherche. Quelle résonance dans les SIC ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Libre accès et données de la recherche. Quelle résonance dans le SIC ?, 52, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès et données de recherche. De l’utopie à l’idéal réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Libre accès et données de la recherche. Quelle résonance dans le SIC ?, 52, pp.11-26. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.8468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving (Re-)Usability of Musical Datasets: An Overview of the DOREMUS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lisena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Achichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Choffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOTHEK Forschung und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.194-205. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/bfp-2018-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master’s theses and open scholarship: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Library Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (4), pp.276-287. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DLP-07-2018-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour identifier les terrains d'étude dans des corpus scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Amin Farvardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2-3), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.2017.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856066v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuing Professional Education in Open Access. A French-German Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Osswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIBER Quarterly. The journal of the Association of European Research Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/lq.10158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’organisation sur la définition d’une profession au sein du SAMU : le cas des assistants de régulation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Matuszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, s.p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access to research data in electronic theses and dissertations: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Hi Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.612-627. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/LHT-06-2014-0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorégulation de rapports sociaux et dispositif dans Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (3), pp.57-79. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.14.3.57-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation des points de vue. Une cartographie sociale des conflits et des querelles dans le Wikipédia francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hurault-Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 154 (2), pp.15-50. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.154.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corpus au dictionnaire. Réalisation automatique d'un outil de gestion de l'information multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.63-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de dictionnaires électroniques pour la désambiguïsation sémantique lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Segond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Lexiques sémantiques, 42 (3), pp.667-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Archives to Networks: Data Modeling for Mapping Performance History at the Festival d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Lagarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFTR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Stage to Data : Ontologies for Performing Arts and Linked Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15588120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Open Repositories to CRIS - A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Current Research Information Systems (CRIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pablo De-Castro; Joachim Schöpfel; Jan Dvořák, May 2024, Vienna, Austria. pp.173-178, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’organisation des connaissances comme dispositifs de médiation : le cas de la mémoire minière dans le Nord et le Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITinHeritage 2023 : Digital for Heritage &amp; Heritage of Digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GRESEC, Jun 2023, Grenole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et transmettre le patrimoine minier des Hauts-de-France : l’apport des systèmes d’organisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire IRHIS, May 2023, Lille, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133x6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie: a documentary system for the collaborative preservation of electroacoustic music based on the Doremus ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 (DH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7961822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e conférence Document numérique et Société « Communication scientifique et science ouverte : opportunités, tensions et paradoxes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Jun 2022, Liège, Belgique. pp.231-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Document numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgique. pp.231-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : retour d’expérience du terrain des laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Politiques d’ouverture de la science en France : le terrain des laboratoires de recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URFIST; GERiiCO; Université de Lille, Dec 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving electroacoustic music: implementing a knowledge graph based on the Dorémus ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudom Southammavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference 2022, Music Heritage Knowledge Graphs Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Digital Library, Oct 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques pour valoriser le patrimoine minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021, La conservation et la transmission des patrimoines culturels, artistiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France. pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation du document musical : exploiter les métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation des savoirs en perspective : mémoire et construction sociale des pratiques et dispositifs infocommunicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibict/UFRJ, Nov 2021, Rio de Janeiro, Brésil. pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter l’ontologie Doremus aux besoins spécifiques de la musique électroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation collaborative pour la musique avec électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine, ontologie et savoirs pluriels : quelle place pour les mémoires minières des Hauts de France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau franco-brésilien de chercheurs MUSSI (médiations et usages sociaux des savoirs et de l'information), Jun 2019, Universidade Federal de Minas Gerais, Brésil. pp.278-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Combination of Qualitative and Quantitative Methods to the Safeguarding of the Intangible Heritage: the Case of Textiles and Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining &amp; Opinion Dynamics. Methods and Challenges. H2020 Odycceus Workshop. CIST, Université Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD2019, Porto, 6-8 Novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CIDOC CRM, un modèle ontologique pour représenter les connaissances du bassin minier des Hauts de France. Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Hyperheritage International Symposium (HIS6) "La fabrique du patrimoine à l'ère numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations des savoirs. La mémoire dans la construction documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO - Université de Lille, Jun 2018, Villeneuve d'Ascq, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description numérique de la musique à l'épreuve des usagers. Le projet Dorémus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Heizmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Hyperheritage International Seminar (HIS.5): "Heritage and experience design in the digital age"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Constantine, Algérie. s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque créative : espace territorial d'innovation ouvert et partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès de la SFSIC: "Création, créativité et médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.428-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des données de la recherche en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information-Communication : le recours à l'éthique en contexte numérique. 6e conférence "Document numérique &amp; Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, Sep 2018, Échirolles, France. pp.71-86, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.balic.2018.01.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research data management training for PhD students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Malleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD 2018. Beyond Boundaries of Rims and Oceans: Globalizing Knowledge with ETDs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NDLTD, Sep 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Identification of Research Fields in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Mohammad Farvardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.1902-1907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du web sémantique à la sauvegarde du patrimoine immatériel. Les cas du textile, de la musique et de la mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HumaNum. Information, communication et humanités numériques. Enjeux et défis pour un enrichissement épistémologique. Actes du 23e colloque bilatéral franco-roumain en Sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Babeș-Bolyai, Oct 2018, Cluj-Napoca, Roumanie. pp.311-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertations as Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Electronic Theses and Dissertations (ETD 2016): "Data and Dissertations" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille Sciences humaines et sociales, Jul 2016, Villeneuve d'Ascq, France. s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encodage structurel et ré-éditorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tarantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une épistémè numérique. Actes du 19e Colloque international sur le Document Électronique (CiDE.19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Athènes, Grèce. pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier l'urgence dans les pratiques professionnelles des Assistants de régulation médicale : enjeux et apports méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information-communication. Actes du XXe Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM, Université de Lorraine, Jun 2016, Metz, France. s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'interopérabilité des données hétérogènes liées au patrimoine industriel textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et dispositifs à l'ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre appréciation et description, les goûts musicaux à l'épreuve de la « data »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Despres-Lonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vandiedonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Heizmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et dispositifs à l’ère post-numérique. Actes du 18e Colloque international sur le Document Électronique (CiDE.18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3 - LERASS, Nov 2015, Montpellier, France. pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données numériques et méthode : proposition pour une approche quali/quanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angebote der beruflichen Fortbildung zu Open Access. Eine deutsch-französische Studie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Osswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hauptbibliothek der Universität Zürich, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectoniq: les TEchnologies de l'information et de la communication au Coeur du TerritOire NumérIQue pour la valorisation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2015 : Humanités numériques : recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet TECTONIQ pour la valorisation du patrimoine numérique de l’industrie textile dans le Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel au XXIe siècle, nouveaux défis. Actes du congrès TICCIH Lille Région 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Committee for the Conservation of the Industrial Heritage (TICCIH), Sep 2015, Lille, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les données de la recherche pour la veille scientifique. Le cas des thèses électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7e colloque de Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01070495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorégulation des rapports sociaux entre contributeurs de Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.335-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Derivational Rephrasing Experiment for Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh conference on International Language Resources and Evaluation (LREC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.2380‑2387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphDuplex: visualisation simultanée de N réseaux couplés 2 par 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hurault-Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 6e Conférence en Recherche d’Information et Applications (CORIA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Prequ'île de Giens, France. pp.351-362, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2009.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiabilité des informations sur le web. Le cas de Wikipédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hurault-Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 5e Conférence en Recherche d’Information et Applications (CORIA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Trégastel, France. pp.449-456, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2008.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing conflicts between users in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hurault-Plantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Information Systems BIS 2008 Workshops Proceedings: Social Aspects of the Web SAW 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznań University of Economics, May 2008, Innsbruck, Austria. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger un corpus par le sens. Une approche linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots, termes et contextes. Actes des septièmes Journées scientifiques du réseau de chercheurs Lexicologie, Terminologie, Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bruxelles, Belgique. pp.347-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionaries merger for text expansion in question answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Computational Linguistics. Proceeding of the Workshop on Enhancing and Using Electronic Dictionaries (COLING 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Genève, Switzerland. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et expansion des textes en question-réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poids des mots. Actes des septièmes Journées internationales d’Analyse statistique des Données Textuelles (JADT04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, Belgique. pp.633-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching a Text by Semantic Disambiguation for Information Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the Workshop on Using Semantics for Information Retrieval and Filtering: State of the Art and Future Research (LREC 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palmas, Canary Islands, Spain. pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 28e Conférence sur le Traitement Automatique des Langues Naturelles. Volume 1 : conférence principale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 28e Conférence sur le Traitement Automatique des Langues Naturelles. Volume 3 : Démonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la visibilité du patrimoine cinématographique par les algorithmes. Une expérimentation de recommandation de contenu à contenu appliquée au catalogue de la plateforme Tënk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Givois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guèvremont, Véronique; Brin, Colette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle, culture et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, pp.213-241, 2024, 978-2-7637-5877-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver, valoriser et transmettre le patrimoine minier des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrard, Louise; Farge, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus audiovisuels. Quelles approches ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition des Archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2022, Plidam, 978-2-8130-0379-9. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de collaboration. L'exemple de Wikipédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Appel, Violaine; Boulanger, Hélène; Massou, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'information et de communication. Concept, usages et objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boek Université, pp.117-136, 2010, Culture &amp; communication. [Série Medias], ISSN 0779-4614, 978-2-8041-6242-9. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.masso.2010.01.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus spécialisé et ressource de spécialité. L'information forme le sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maniez, François; Dury, Pascaline; Arlin, Nathalie; Rougemont, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et dictionnaires de langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.197-212, 2008, Travaux du CRTT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems and methods for indexing each level of the inner structure of a string over a language having a vocabulary and a grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 7194450 B2. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and system for searching indexed string containing a search string</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 6915300 B1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Mémomines (ANR-16-CE38-0001) pour la description du patrimoine des mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Modélisation des données patrimoniales et retours d’expériences », projet #OpenDataEtPatrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique du programme AlgoDoc#2 (Algorithme de recommandation multi-facette de films documentaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Givois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Atbane-El Haoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] LARSH; GERiiCO, 59650 Villeneuve-d'Ascq. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 4.5. Synthèse des enquêtes de réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Heizmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Després-Lonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Micheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L 4.5., Université de Lille. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L4.1.S -Synthèse des résultats de l'enquête sur les usages et les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Heizmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Després-Lonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable L4.1.S, Université de Lille. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 4.1. − Usages des données de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Després-Lonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Heizmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 4.1., Université de Lille. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’open access dans la formation continue des bibliothécaires et documentalistes. Une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille Sciences Humaines et Sociales. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et interrogation de la structure informationnelle d'une base documentaire en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003PA030097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9083,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A69CB17B"/>
+    <w:nsid w:val="2C90AF71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9314,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-jacquemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9274-7424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076693902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/jacquemin_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208885364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139543481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9532-2016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.241.0107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Givois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6522" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04197847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Houadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14204" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04162159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michaan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Westeel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Southammavong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3535" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8468" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01911939v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vanacker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLP-07-2018-0021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01812752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Choff&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cecconi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bfp-2018-0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856066v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Farvardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01367898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Osswald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2235" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.3.57-79" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355962v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Segond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961822" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04132613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133x6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Heizmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malleret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01958472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01.0071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mohammad Farvardin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01407433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pell&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tarantino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01400071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281249v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despres-Lonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01484833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02004879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281716v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Naulleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.351" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2008.449" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134911v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00946755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0117" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202570v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616629v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Givois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Haoudi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963184v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01233838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00003957v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA030097" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-jacquemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9274-7424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076693902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/jacquemin_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208885364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=VguoG9UAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139543481" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9532-2016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.241.0107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Givois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6522" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04197847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Houadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14204" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04162159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michaan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Westeel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Southammavong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3535" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01812752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Choff&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cecconi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bfp-2018-0023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01911939v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vanacker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLP-07-2018-0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856066v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Farvardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01367898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Osswald" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10158" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2235" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.3.57-79" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355962v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005129v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Segond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04132613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133x6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961822" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Heizmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01958472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01.0071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malleret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mohammad Farvardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356933v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01400071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01407433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pell&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tarantino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358579v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281716v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despres-Lonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01484833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02004879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530178v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Naulleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.351" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2008.449" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283608v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134911v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003968v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00946755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0117" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202570v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282820v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965857v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616629v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Givois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Haoudi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963184v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01233838v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00003957v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA030097" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>