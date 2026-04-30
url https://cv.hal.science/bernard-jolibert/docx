--- v0 (2026-04-01)
+++ v1 (2026-04-30)
@@ -1084,5001 +1084,5001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théorie et pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La formation des enseignants : entre savoirs et pratiques de terrain, 34, pp.11-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le «nombre» chez Husserl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Épistémologie et didactique de l'informatique et des mathématique, 35, pp.07-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Théorie et pratique</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode du commentaire de texte historique. Histoire politique française de 1789 à nos jours, d'Arnauld Cappeau (51 sujets rédigés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, La formation des enseignants : entre savoirs et pratiques de terrain, 34, pp.11-30</w:t>
+              <w:t xml:space="preserve">, 2009, pp.218-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux des îles de l'océan Indien. Sport et géopolitique, d'Yves-Éric Houpert, compte rendu de Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.358-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode du commentaire de texte historique. Histoire politique française de 1789 à nos jours, d'Arnauld Cappeau (51 sujets rédigés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.218-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraternité et solidarité : deux vecteurs du « mieux vivre ensemble » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Éducation à la santé, 32, pp.137-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les philosophies de l'histoire. Problèmes et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Spécial Histoire-Géographie, 33, pp.13-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Jeux des îles de l'océan Indien. Sport et géopolitique, d'Yves-Éric Houpert, compte rendu de Bernard Jolibert</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médecine des enfants au XVIIe siècle. Entre humorisme et mécanisme : découverte de l’importance du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.358-360</w:t>
+              <w:t xml:space="preserve">, 2008, Les enjeux des pratiques artistiques à l'école, 31, pp.87-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que l'intégration ?, de Dominique Schnapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.241-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Méthode du commentaire de texte historique. Histoire politique française de 1789 à nos jours, d'Arnauld Cappeau (51 sujets rédigés)</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire thématique d'histoire et de géographie du professeur des écoles, de Pierre-Éric Fageol et Olivier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe de Versailles à Maastricht. Visions, moments et acteurs des projets européens, sous la direction de Nicolas Beaupré et Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.218-219</w:t>
+              <w:t xml:space="preserve">, 2007, pp.140-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La médecine des enfants au XVIIe siècle. Entre humorisme et mécanisme : découverte de l’importance du milieu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Conceptions éducatives de Giovanni Gentile. Entre élitisme et fascisme, de Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Les enjeux des pratiques artistiques à l'école, 31, pp.87-101</w:t>
+              <w:t xml:space="preserve">, 2007, pp.237-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soins aux enfants au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du portique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Femmes dans les sciences de l'Homme (XIXe– XXe). Inspiratrices, collaboratrices ou créatrices ?, sous la direction de Jacqueline Carroy, Nicole Edelman, Annick Ohayon et Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Conceptions éducatives de Giovanni Gentile. Entre élitisme et fascisme, de Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.237-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution française et le droit des femmes à l'instruction. Résumé d'une désillusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, "Donner le goût de lire" : journée "Lire en fête", lundi 19 novembre 2007, 30, pp.107-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Femmes dans les sciences de l'Homme (XIXe– XXe). Inspiratrices, collaboratrices ou créatrices ?, sous la direction de Jacqueline Carroy, Nicole Edelman, Annick Ohayon et Nathalie Richard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire thématique d'histoire et de géographie du professeur des écoles, de Pierre-Éric Fageol et Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.243</w:t>
+              <w:t xml:space="preserve">, 2007, pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.139</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide du professeur des écoles stagiaire, de Gilbert Py, Nicole Marty et Nadine Courcoux, compte rendu de Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Journées d'étude des 28 février, 1er et 2 mars 2006 : "Les nouvelles conditions de l'enseignement", 27, pp.227-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Europe de Versailles à Maastricht. Visions, moments et acteurs des projets européens, sous la direction de Nicolas Beaupré et Caroline Moine</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation selon Raymond Lulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.140-141</w:t>
+              <w:t xml:space="preserve">, 2006, 28, pp.123-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.81-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science et religion chez Auguste Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.105-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Langage de l'éducation, de Israel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.182-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Révolution française et le droit des femmes à l'instruction. Résumé d'une désillusion</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, "Donner le goût de lire" : journée "Lire en fête", lundi 19 novembre 2007, 30, pp.107-134</w:t>
+              <w:t xml:space="preserve">, 2004, 23, pp.123-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Conceptions éducatives de Giovanni Gentile. Entre élitisme et fascisme, de Jean-Yves Frétigné</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disserter, pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.237-238</w:t>
+              <w:t xml:space="preserve">, 2004, 23, pp.155-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorité et ce qu'elle n'est pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.139-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Arendt : éducation et modernité, de Jean Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.180-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dictionnaire thématique d'histoire et de géographie du professeur des écoles, de Pierre-Éric Fageol et Olivier Roux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disserter, pourquoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence incestueuse précoce et développement de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.139</w:t>
+              <w:t xml:space="preserve">, 2003, 21, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Caisse des écoles, de Claude Chaumet-Riffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu'est-ce que l'intégration ?, de Dominique Schnapper</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir C.P.E. Guide méthodologique pour la préparation au concours de conseiller principal d'éducation, de Rahina Oultache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.241-242</w:t>
+              <w:t xml:space="preserve">, 2003, 21, pp.193-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guide du professeur des écoles stagiaire, de Gilbert Py, Nicole Marty et Nadine Courcoux, compte rendu de Bernard Jolibert</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Territoire de l'enseignant. Esquisse d'une critique de la raison enseignante, de Jean-Bernard Mauduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Journées d'étude des 28 février, 1er et 2 mars 2006 : "Les nouvelles conditions de l'enseignement", 27, pp.227-228</w:t>
+              <w:t xml:space="preserve">, 2003, 22, pp.186-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’éducation selon Raymond Lulle</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sectes et l'Ecole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne m'appelez plus jamais crise. Parler de l'adolescence autrement, de Michel Fize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 28, pp.123-149</w:t>
+              <w:t xml:space="preserve">, 2003, 22, pp.188-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Retraite</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sectes et l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 25, pp.81-86</w:t>
+              <w:t xml:space="preserve">, 2003, 22, pp.159-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Langage de l'éducation, de Israel Schaeffer</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir C.P.E. Guide méthodologique pour la préparation au concours de conseiller principal d'éducation, de Rahina Oultache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 23, pp.182-183</w:t>
+              <w:t xml:space="preserve">, 2003, pp.193-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Science et religion chez Auguste Comte</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politesse et l'éducation à la civilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 23, pp.105-121</w:t>
+              <w:t xml:space="preserve">, 2002, 19, pp.31-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Disserter, pour quoi faire ?</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;blues&amp;lt;/i&amp;gt; et sa musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 23, pp.155-175</w:t>
+              <w:t xml:space="preserve">, 2002, Dossier spécial "Dixième anniversaire" : dix ans d'enseignement, 20, pp.171-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La laïcité</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, religion, philosophie : une confrontation salutaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 23, pp.123-137</w:t>
+              <w:t xml:space="preserve">, 2001, Histoire et philosophie des sciences, 18, pp.13-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'autorité et ce qu'elle n'est pas</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Voyage intérieur de Charles Darwin. Essai sur la genèse psychologique d'une oeuvre scientifique, de Benoît Virole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 23, pp.139-154</w:t>
+              <w:t xml:space="preserve">, 2001, pp.213-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Hannah Arendt : éducation et modernité, de Jean Lombard</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment appréhender le système éducatif ? Les trois tentations du pédagogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 23, pp.180-181</w:t>
+              <w:t xml:space="preserve">, 2001, 17, pp.117-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Disserter, pourquoi faire ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, religion, philosophie, une confrontation salutaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement Philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Devenir C.P.E. Guide méthodologique pour la préparation au concours de conseiller principal d'éducation, de Rahina Oultache</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erasme et Comenius : deux modèles éducatifs à l'échelle de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 21, pp.193-194</w:t>
+              <w:t xml:space="preserve">, 1999, 14, pp.103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Le Territoire de l'enseignant. Esquisse d'une critique de la raison enseignante, de Jean-Bernard Mauduit</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le citoyen selon Leconte de Lisle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 22, pp.186-187</w:t>
+              <w:t xml:space="preserve">, 1998, 11, pp.69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Violence incestueuse précoce et développement de l'enfant</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kant : l'inertie et ce qui n'est pas elle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 21, pp.11-24</w:t>
+              <w:t xml:space="preserve">, 1998, 12, pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Caisse des écoles, de Claude Chaumet-Riffaut</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation à la citoyenneté et les savoirs scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 22, pp.189</w:t>
+              <w:t xml:space="preserve">, 1998, 11, pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Siècle et la bâtardise. L'édit royal de juin 1670</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10, pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ne m'appelez plus jamais crise. Parler de l'adolescence autrement, de Michel Fize</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pensées éducatives confucéenne et taoïste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 22, pp.188-189</w:t>
+              <w:t xml:space="preserve">, 1997, 09, pp.05-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IUFM : index des sigles les plus usités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.193-194</w:t>
+              <w:t xml:space="preserve">, 1996, 08, pp.195-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Les sectes et l'école</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et instruction chez Tolstoï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 22, pp.159-172</w:t>
+              <w:t xml:space="preserve">, 1996, 08, pp.29-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La politesse et l'éducation à la civilité</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle technologique au XVIIe siècle : l'imprimerie à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 19, pp.31-50</w:t>
+              <w:t xml:space="preserve">, 1995, 06, pp.109-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;blues&amp;lt;/i&amp;gt; et sa musique</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idée de laïcité chez Jules Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Dossier spécial "Dixième anniversaire" : dix ans d'enseignement, 20, pp.171-187</w:t>
+              <w:t xml:space="preserve">, 1995, 07, pp.05-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment appréhender le système éducatif ? Les trois tentations du pédagogue</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à dire : « Non ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17, pp.117-146</w:t>
+              <w:t xml:space="preserve">, 1994, 05, pp.87-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocabulaire à l'usage des débutants dans l'IUFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 05, pp.165-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Science, religion, philosophie : une confrontation salutaire</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Trac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu' &amp;quot;informer&amp;quot; veut dire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 05, pp.15--23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie de la rupture chez Gaston Bachelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Histoire et philosophie des sciences, 18, pp.13-40</w:t>
+              <w:t xml:space="preserve">, 1994, 04, pp.153-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Voyage intérieur de Charles Darwin. Essai sur la genèse psychologique d'une oeuvre scientifique, de Benoît Virole</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôles et limites de la psychologie dans la formation des enseignants d'après les &amp;lt;i&amp;gt;Conférences sur l'éducation&amp;lt;/i&amp;gt; de W. James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.213-214</w:t>
+              <w:t xml:space="preserve">, 1993, 02, pp.169-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Erasme et Comenius : deux modèles éducatifs à l'échelle de l'Europe</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigmund Freud (1856 — 1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives : revue trimestrielle de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique et langage. Initiation interdisciplinaire à la réflexion logique pour ceux qui se sentent perdus, ou s'en croient incapables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 14, pp.103-115</w:t>
+              <w:t xml:space="preserve">, 1993, 03, pp.121-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le citoyen selon Leconte de Lisle</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la philosophie dans la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profil d’éducateurs, « Condorcet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives : revue trimestrielle de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la philosophie de l'éducation dans la formation des maîtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 11, pp.69-86</w:t>
+              <w:t xml:space="preserve">, 1992, 01, pp.141-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 12, pp.89-102</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sonates de chambre baroques et leur interprétation musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flûte à bec &amp; instruments anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11, pp.123-138</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un philosophe de l’éducation : Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'enseignement philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 10, pp.103-120</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Suites instrumentales (ouvertures) des 17e et 18e siècles pour flûte à bec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flûte à bec &amp; instruments anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 09, pp.05-19</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Suites instrumentales (ouvertures) des 17e et 18e siècles pour flûte à bec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flûte à bec &amp; instruments anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 08, pp.29-48</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordinateur et l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'enseignement philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 08, pp.195-203</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de l’école maternelle, quelques dates et un problème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paille en Plume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 06, pp.109-121</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « Danceries » du XVIe siècle et leur interprétation musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flûte à bec &amp; instruments anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 10-11-12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 07, pp.05-26</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une philosophie de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1994</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture et identités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'enseignement philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...1241 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482911v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02482909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogues et pédagogies</w:t>
               </w:r>
@@ -6591,1619 +6591,1619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Humanisme en procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Descartes en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2020, Éducation et philosophie, 978-2-343-21424-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2020</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, religion, philosophie: trois manières d'appréhender le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-16721-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-16721-3</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'unité politique et la diversité: autour du &amp;quot;vivre ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2016, 978-2-343-08519-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2016, 978-2-343-08519-7</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'usage des mots en &amp;quot;-isme&amp;quot; en philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2014, 978-2-343-02574-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2014, 978-2-343-02574-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée occidentale: réflexion historique et critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2012, 978-2-7298-7599-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2012, 978-2-7298-7599-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation de la femme chrétienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2010, 978-2-296-12843-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'éducation de la femme chrétienne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les devoirs du mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2010, 978-2-296-12843-9</w:t>
+              <w:t xml:space="preserve">L'Harmattan, 2010, 978-2-296-12844-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Juan Luis Vives</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne: l'éducation humaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2009, 978-2-296-08614-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions d'éducation: finalités politiques des institutions éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2009, 978-2-296-10144-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussir son inspection: école, collège, lycée : questions générales et conseils pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Arslan, 2008, 978-2-84276-145-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dissertation aux examens et concours: méthode et sujets rédigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seli Arslan, 2007, 978-2-84276-133-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet d'une loi portant défense d'apprendre à lire aux femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2010, 978-2-296-12844-6</w:t>
+              <w:t xml:space="preserve">L'Harmattan, 2007, 978-2-296-03327-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2009, 978-2-296-10144-9</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussir le mémoire professionnel en IUFM: conception, rédaction, direction et soutenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Arslan, 2006, 978-2-84276-127-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2009, 978-2-296-08614-2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité: actualité et histoire d'une idée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E.M.E., 2005, 978-2-930342-54-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">S. Arslan, 2008, 978-2-84276-145-5</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots clés pour réussir l'épreuve orale d'entretien du concours de professeur des écoles: lexique critique du professeur des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seli Arslan, 2005, 978-2-84276-119-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Seli Arslan, 2007, 978-2-84276-133-2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livre de l'enseignement des enfants: Doctrina pueril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Lulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klincksieck, 2005, 978-2-252-03538-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maréchal</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Comte: l'éducation positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2004, 978-2-7475-5861-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'enseignement (De magistro)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2007, 978-2-296-03327-6</w:t>
+              <w:t xml:space="preserve">Klincksieck, 2003, 978-2-252-03420-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">S. Arslan, 2006, 978-2-84276-127-1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commedia dell'arte et son influence en France du XVIe au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 1999, 978-2-7384-8707-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Seli Arslan, 2005, 978-2-84276-119-6</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité du choix et de la méthode des études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 1998, 978-2-7384-7309-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Raymond Lulle</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation d'une émotion: trac, timidité, intimidation dans la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 1997, 978-2-7384-5605-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférences sur l'éducation: psychologie et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Klincksieck, 2005, 978-2-252-03538-2</w:t>
+              <w:t xml:space="preserve">L'Harmattan, 1996, 978-2-7384-3681-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">E.M.E., 2005, 978-2-930342-54-2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai d'éducation nationale ou Plan d'études pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-René de Caradeuc de La Chalotais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 1996, 978-2-7384-4492-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...410 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484027v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02484035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon: l'ascèse éducative et l'intérêt de l'âme</w:t>
               </w:r>
@@ -8926,3256 +8926,3256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Épistre de Giuseppe Bertili à Maistre Gillio Ferréol : Homme de grandes lettres et vastes connaissances es entractions sociétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Causer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interculturalité et Réaffiliations en hommage au professeur Gilles Ferréol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME Editions, pp.354-366, 2022, Proximités Sociologie, 978-2-8066-3775-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hommage à Gilles Ferréol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Causer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interculturalités et réaffiliations. Hommage au professeur Gilles Ferréol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EME, 2022, 978-2-8066-3775-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, EME Editions, pp.354-366, 2022, Proximités Sociologie, 978-2-8066-3775-8</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Humanisme est-il dépassé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Humanisme en procès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Humanisme : Les Humanités et les hommes, l’Humanité et la personne humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Humanisme en procès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2020</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condorcet : l’instruction du citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Labarre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citoyenneté et éducation par la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole France dans &amp;lt;i&amp;gt;Les Dieux ont soif&amp;lt;/i&amp;gt; : récit romanesque, histoire et objectivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Ferréol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récit et objectivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freud et la question religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science, religion, philosophie: trois manières d'appréhender le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16721-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguïté du décrochage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferréol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décrochage et persévérance scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EME éditions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, 2019</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incertitudes du témoignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Témoignage et son statut. Actes du colloque de Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anatole France dans &amp;lt;i&amp;gt;Les Dieux ont soif&amp;lt;/i&amp;gt; : récit romanesque, histoire et objectivation</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au bonheur de l'apprenant (Bien-être et Éducation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferréol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récit et objectivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME éditions, 2019</w:t>
+              <w:t xml:space="preserve">Éducation et bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Au bonheur de l'apprenant (Bien-être et Éducation)</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on se fier à ses souvenirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferréol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et bien-être</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME éditions, 2018</w:t>
+              <w:t xml:space="preserve">Traces et Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E., pp.31-43, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté, 2018</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schopenhauer et la morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morale et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1-10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Peut-on se fier à ses souvenirs ?</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nietzsche et la « moraline »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morale et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1-9, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les morales de l’intérêt : l’utilitarisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morale et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1-9, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qui fait de moi une « personne » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferréol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traces et Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E.M.E., pp.31-43, 2018</w:t>
+              <w:t xml:space="preserve">Environnements et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce qui fait de moi une « personne » ?</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage des passions selon Descartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferréol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements et identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME éditions, 2017</w:t>
+              <w:t xml:space="preserve">Sentiments et émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, pp.1-15, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.1-9, 2017</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux fondements anthropologiques de l’idée de médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Ferréol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et régulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.1-9, 2017</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esclavage: un crime contre l’humanité (a propos de quelques confusions courantes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'unité politique et la diversité: autour du "vivre ensemble"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1-9, 2016, 978-2-343-08519-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.1-10, 2017</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Ferréol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égalité ; mixité, intégration par le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aux fondements anthropologiques de l’idée de médiation</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les barbares ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'unité politique et la diversité: autour du "vivre ensemble"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1-9, 2016, 978-2-343-08519-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sartre, l’exigence d’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audrey Tuaillon-Demesy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’engagement et ses différentes figues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, pp.1-12, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport : épanouissement ou égarement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Monin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, santé et cohésion sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risque et vulnérabilité. Convient-il de prendre des risques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferréol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations et régulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME éditions, 2016</w:t>
+              <w:t xml:space="preserve">Risque et vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, pp.1-10, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.1-9, 2016, 978-2-343-08519-7</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subjectivité et vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Ferréol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place et statut de la subjectivité dans les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, pp.1-16, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sport et éducation</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José-Louis Wolfs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences, religions et identités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’esprit des Lumières ». Raison universelle, progrès des savoirs et liberté de conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée occidentale: réflexion historique et critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.1-11, 2012, 978-2-7298-7599-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Serment du Jeu de Paume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferréol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égalité ; mixité, intégration par le sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME éditions, 2016</w:t>
+              <w:t xml:space="preserve">Le regard esthétique, perspectives croisées philosophie/sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME &amp; InterCommunications, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.1-9, 2016, 978-2-343-08519-7</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souffrance incestueuse et développement de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Ferréol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Souffrance et maltraitance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME &amp; InterCommunications, pp.1-11, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du bon usage des passions selon Descartes</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité et fraternité, deux vecteurs du mieux vivre ensemble ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Ferréol; Angelina Peralva. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altérités, dynamiques sociales et démocratie, actes du colloque de Montpellier (sept 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDG, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idée de Laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Decharneux; Angelina Peralva, J.-L. Wolfs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neutre et Engagé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E. &amp; InterCommunications, pp.1-16, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quelles conditions un échange interculturel est-il possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferréol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sentiments et émotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME éditions, pp.1-15, 2016</w:t>
+              <w:t xml:space="preserve">Autour d’Alain Caillé et des travaux du Mauss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, EME éditions, pp.1-12, 2015</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;lt;i&amp;gt;Dialogues sur la religion naturelle&amp;lt;/i&amp;gt; de David Hume (Du personnage à l’Idée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Bosquet; Jean-Michel Racault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dialogue d’idées et ses formes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, 2014</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et formation des enseignants (EN et IUFM) : une disparition programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Lombard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Ecole et la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Risque et vulnérabilité. Convient-il de prendre des risques ?</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation selon Raymond Lulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Jolibert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livre de l'enseignement des enfants: Doctrina pueril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Klincksieck, 2005, 978-2-252-03538-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souffrance incestueuse et développement de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violenta, Aspecte psichosociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polirom, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferréol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risque et vulnérabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME éditions, pp.1-10, 2014</w:t>
+              <w:t xml:space="preserve">Rapport à autrui et personne citoyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Subjectivité et vérité</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité et ce qu’elle n’est pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Lombard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Ecole et l’Autorité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1-11, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politesse et l’éducation à la civilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferréol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Place et statut de la subjectivité dans les sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME éditions, pp.1-16, 2014</w:t>
+              <w:t xml:space="preserve">Rapport à autrui et personne citoyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, pp.279-297, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, 2013</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment appréhender le système éducatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Lombard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Ecole et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1-34, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Souffrance incestueuse et développement de la personne</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation à la politesse et lien social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Houpert-Merly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une éducation interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1-15, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à la citoyenneté et les savoirs scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Lombard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'École et la cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.53-81, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idée de laïcité chez Jules Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferréol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Souffrance et maltraitance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME &amp; InterCommunications, pp.1-11, 2012</w:t>
+              <w:t xml:space="preserve">Intégration, lien social et citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.1-11, 2012, 978-2-7298-7599-2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double tentation du philosophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangram, mélanges en l'honneur de Claude Wanquet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM de La Réunion, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, EME &amp; InterCommunications, 2012</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encyclopédie : Cent penseurs de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, E.M.E. &amp; InterCommunications, pp.1-16, 2010</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigmund Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encyclopédie : Cent penseurs de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...1082 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486450v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02486449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12328,151 +12328,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une épreuve ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Animalités et humanité selon Descartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921611v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02921603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12627,51 +12627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jolibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101197v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eph.742.0021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101133v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02408377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rollin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02174238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02921708v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04237204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04237188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Vives" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mar&#233;chal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Lulle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas d'Aquin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fleury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483062v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484027v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ren&#233; de Caradeuc de La Chalotais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William James" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483063v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De F&#233;nelon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Amos Comenius" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bosquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484031v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Hippeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Condorcet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04237173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101292v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486490v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486489v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486483v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486480v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486479v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486474v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486477v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486476v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486478v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486472v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486470v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486468v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486467v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486464v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486465v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486456v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486455v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486451v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486450v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lombard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227754v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02921611v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02921603v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jolibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101197v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eph.742.0021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101133v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02408377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406647v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02452367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rollin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02174238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02482896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02921708v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04237204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04237188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Vives" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mar&#233;chal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483059v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484037v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Lulle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas d'Aquin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fleury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483062v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484035v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William James" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ren&#233; de Caradeuc de La Chalotais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483063v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De F&#233;nelon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Amos Comenius" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bosquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484031v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Hippeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02484029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Condorcet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02483050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04237173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486491v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486490v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486487v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486479v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486475v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486477v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486472v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486470v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486466v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486464v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486465v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486456v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486455v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486451v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02486450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05101152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lombard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227754v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02921603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02921611v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>