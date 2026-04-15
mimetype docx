--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -100,1754 +100,1754 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massif karstique des Corbières maritimes</w:t>
+                <w:t xml:space="preserve">Hysteresis of submarine karst springs reveals tipping points in flow reversal and saline intrusion phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Fleury</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Assens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terre &amp; sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02522-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387010v1</w:t>
+                <w:t xml:space="preserve">hal-05235937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis of submarine karst springs reveals tipping points in flow reversal and saline intrusion phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Massif karstique des Corbières maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Assens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terre &amp; sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors-série (1), pp.110-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235937v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'organisation des écoulements karstiques du plateau de Sault par une approche multi-traceurs géochimiques et isotopiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le système hydrothermal actif de Balaruc-les-Bains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Monod</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83 1-2024, pp.21-32</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926022v1</w:t>
+                <w:t xml:space="preserve">hal-04815011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système hydrothermal actif de Balaruc-les-Bains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveaux résultats sur le phénomène d'intermittence à la source de Fontestorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Séranne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+                <w:t xml:space="preserve">Nicole Ravaiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 221, pp.69-73</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.45 - 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815011v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux résultats sur le phénomène d'intermittence à la source de Fontestorbes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement hydrodynamique et relations entre les principaux systèmes karstiques du plateau de Sault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Ravaiau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boris Noyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.45 - 56</w:t>
+              <w:t xml:space="preserve">, 2024, 83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930127v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement hydrodynamique et relations entre les principaux systèmes karstiques du plateau de Sault</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'organisation des écoulements karstiques du plateau de Sault par une approche multi-traceurs géochimiques et isotopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Levard</w:t>
+                <w:t xml:space="preserve">Bernard Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Noyere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 83</w:t>
+              <w:t xml:space="preserve">, 2024, 83 1-2024, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922717v1</w:t>
+                <w:t xml:space="preserve">hal-04926022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity spatial patterns in Mediterranean coastal areas: The legacy of historical water infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataset on onshore groundwaters and offshore submarine spring of a Mediterranean karst aquifer during flow reversal and saltwater intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Marien</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Perrine Fleury</w:t>
+                <w:t xml:space="preserve">Vincent Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165730⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.109557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296161v1</w:t>
+                <w:t xml:space="preserve">hal-04206800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XLKarst, an Excel tool for time series analysis, spring recession curve analysis and classification of karst aquifers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les Aquifères Karstiques du plateau de Sault : Enjeux et questions scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 2-2023, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309850v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on onshore groundwaters and offshore submarine spring of a Mediterranean karst aquifer during flow reversal and saltwater intrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XLKarst, an Excel tool for time series analysis, spring recession curve analysis and classification of karst aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109557⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (8), pp.2401-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-023-02710-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04206800v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Aquifères Karstiques du plateau de Sault : Enjeux et questions scientifiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+                <w:t xml:space="preserve">Long-term evolution of a carbonate reservoir submitted to fresh, saline and thermal waters interactions – Jurassic carbonates in the coastal area of the Gulf of Lion margin (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Widhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Monod</w:t>
+                <w:t xml:space="preserve">Erwan Le-Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194 (7), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2023005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921087v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evolution of a carbonate reservoir submitted to fresh, saline and thermal waters interactions – Jurassic carbonates in the coastal area of the Gulf of Lion margin (southern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Séranne</w:t>
+                <w:t xml:space="preserve">Interprétation Hydrogéologique d'un modèle géologique 3D : application aux karsts du plateau de Sault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Ballas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le-Ber</w:t>
+                <w:t xml:space="preserve">Arnaud Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 2-2023, pp.31-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102585v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation Hydrogéologique d'un modèle géologique 3D : application aux karsts du plateau de Sault</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Malard</w:t>
+                <w:t xml:space="preserve">Accroissement du risque d’intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 82 2-2023, pp.31-42</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219, pp.87-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921350v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accroissement du risque d’intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau (Hérault)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+                <w:t xml:space="preserve">Caractérisation transdisciplinaire d'un aquifère côtier complexe pour une exploitation maitrisée et durable de sa ressource en eau face au changement global. Le projet DEM'EAUX ROUSSILLON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Hakoun</w:t>
+                <w:t xml:space="preserve">Sébastien Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 219, pp.87-89</w:t>
+              <w:t xml:space="preserve">, 2023, La gestion des eaux souterraines, 219, pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860747v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation transdisciplinaire d'un aquifère côtier complexe pour une exploitation maitrisée et durable de sa ressource en eau face au changement global. Le projet DEM'EAUX ROUSSILLON</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salinity spatial patterns in Mediterranean coastal areas: The legacy of historical water infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chazot</w:t>
+                <w:t xml:space="preserve">Laurène Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Octavian Dobricean</w:t>
+                <w:t xml:space="preserve">Armand Crabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 899, pp.165730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250782v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lumped parameter model to evaluate the relevance of excess air as a tracer of exchanged flows between transmissive and capacitive compartments of karst systems</w:t>
               </w:r>
@@ -1885,51 +1885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.930115. </w:t>
@@ -2153,51 +2153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dewandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30, pp.283-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2404,51 +2404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3169,51 +3169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the heterogeneity, transmissivity and hydraulic conductivity of crystalline aquifers from a detailed water-table map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3299,90 +3299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective roles of the weathering profile and the tectonic fractures in the structure and functioning of crystalline thermo-mineral carbo-gaseous aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3485,51 +3485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 566-567, pp.398 - 415. </w:t>
@@ -3592,64 +3592,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact du changement global sur la ressource en eau souterraine du système karstique du Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 187, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3700,51 +3700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 523, pp.610-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3804,51 +3804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,90 +3912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and hydrogeochemical functioning of a sparkling natural mineral water system from a multidisciplinary approach: a case study from southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4040,965 +4040,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of an innovative inverse model for understanding and predicting landslide movements (Salazie cirque landslides, Reunion Island)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+                <w:t xml:space="preserve">Semi-distributed lumped model of a karst system under active management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bernardie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-013-0393-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 509, pp.215-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981976v1</w:t>
+                <w:t xml:space="preserve">hal-00905925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-distributed lumped model of a karst system under active management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The application of an innovative inverse model for understanding and predicting landslide movements (Salazie cirque landslides, Reunion Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 509, pp.215-230. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (3), pp.343-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-013-0393-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905925v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst flash-flood forecasting in the city of Nîmes (southern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Fleury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945746v1</w:t>
+                <w:t xml:space="preserve">hal-03271602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’impact du changement climatique sur la ressource en eau souterraine du système karstique du Lez</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62, pp.57-64</w:t>
+              <w:t xml:space="preserve">, 2013, 62, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284838v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Malacofaune stygobie et qualité de l’eau : quelles exigences écologiques pour les écosystèmes souterrains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62, pp.23-32</w:t>
+              <w:t xml:space="preserve">, 2013, 62, pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284843v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">A fifty-year chronicle of tritium data for characterising the functioning of the Evian and Thonon (France) glacial aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Blavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 494, pp. 116-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271602v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00827549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malacofaune stygobie et qualité de l’eau : quelles exigences écologiques pour les écosystèmes souterrains ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Karst flash-flood forecasting in the city of Nîmes (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284682v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fifty-year chronicle of tritium data for characterising the functioning of the Evian and Thonon (France) glacial aquifers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l’impact du changement climatique sur la ressource en eau souterraine du système karstique du Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.57-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.04.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00827549v1</w:t>
+                <w:t xml:space="preserve">hal-03284838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling and regionalizing hydraulic conductivity and effective porosity at watershed scale in deeply weathered crystalline aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,303 +5081,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00672808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and hydrogeological functioning of an insular tropical humid andesitic volcanic watershed: A multi-disciplinary experimental approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+                <w:t xml:space="preserve">Application de la courbe diagnostique aux essais de pompage en milieu karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.10.006⟩</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57, pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2011.2692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562561v1</w:t>
+                <w:t xml:space="preserve">hal-00769584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la courbe diagnostique aux essais de pompage en milieu karstique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Structure and hydrogeological functioning of an insular tropical humid andesitic volcanic watershed: A multi-disciplinary experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 398 (3/4), pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/karst.2011.2692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00769584v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological behaviour of the granitic Strengbach catchment (Vosges Massif, eastern France) during a flood event</w:t>
               </w:r>
@@ -5628,726 +5628,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hydrologic functions of a karst aquifer under active water management – The Lez spring</w:t>
+                <w:t xml:space="preserve">ANALYSE HYDROGEOLOGIQUE DE LA CONTRIBUTION DE L'EAU SOUTERRAINE A LA CRUE ECLAIR DES 6 ET 8 SEPTEMBRE 2005 A NIMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Fleury</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.11.037⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2009019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515304v1</w:t>
+                <w:t xml:space="preserve">hal-00458984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and isotopic investigation of rainwater in Southern France (1996–2002): Potential use as input signal for karst functioning investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 367 (1-2), p. 150-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSE HYDROGEOLOGIQUE DE LA CONTRIBUTION DE L'EAU SOUTERRAINE A LA CRUE ECLAIR DES 6 ET 8 SEPTEMBRE 2005 A NIMES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Inverse Modeling Approach to Allogenic Karst System Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2009019⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (3), p. 414-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2008.00517.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458984v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Modeling Approach to Allogenic Karst System Characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Modelling the hydrologic functions of a karst aquifer under active water management – The Lez spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Conroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (3), p. 414-426. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 365 (3-4), p. 235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2008.00517.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514802v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of pumping tests in a mixed flow karst system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Karst flash flood in a Mediterranean karst, the case of Fontaine de Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44, pp.W05401. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (3), pp.138-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007WR006288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2007.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458978v1</w:t>
+                <w:t xml:space="preserve">hal-00458983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst flash flood in a Mediterranean karst, the case of Fontaine de Nîmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interpretation of pumping tests in a mixed flow karst system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 99 (3), pp.138-146. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.W05401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2007.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458983v1</w:t>
+                <w:t xml:space="preserve">hal-00458978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope hydrological study of mean transit time in the granitic Strengbach catchment (Vosges Massif, France). Application of the FlowPC model with modified input function. ; .</w:t>
               </w:r>
@@ -6639,77 +6639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water strorage and transfer in the epikarst of karstic systems during high flow periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 327 (3-4), pp.472-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6749,418 +6749,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Sources of Nitrate in Groundwater Using Coupled Nitrogen and Boron Isotopes: A Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conceptual hydrogeological model of ophiolite hard-rock aquifers in Oman based on a multiscale and a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Widory</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
+                <w:t xml:space="preserve">Françoise Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Al-Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es0493897⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (5-6), pp.708-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-005-0449-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758444v1</w:t>
+                <w:t xml:space="preserve">hal-03763638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recharge processes in karstic systems investigated through the correlation of chemical and isotopic composition of rain and spring-waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (12), pp.2189-2206. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2005.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual hydrogeological model of ophiolite hard-rock aquifers in Oman based on a multiscale and a multidisciplinary approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the Sources of Nitrate in Groundwater Using Coupled Nitrogen and Boron Isotopes: A Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Al-Hattali</w:t>
+                <w:t xml:space="preserve">David Widory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13 (5-6), pp.708-726. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (2), pp.539-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-005-0449-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es0493897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763638v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical assessment of the Rochefort marsh: Role of surface and groundwater in the hydrological functioning of the wetland</w:t>
               </w:r>
@@ -7262,51 +7262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing a coastal karst aquifer using an inverse modeling approach. The saline springs of Thau, Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7378,77 +7378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Water Circulation, Residence Time, and Chemistry in a Karst Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7507,90 +7507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin, evolution and residence time of saline thermal fluids (Balaruc Springs, southern France); implications for fluid transfer across the continental shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7918,596 +7918,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurement of solute transport properties of soil using a tension disc infiltrometer and 18O</w:t>
+                <w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roulier</w:t>
+                <w:t xml:space="preserve">C. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Gaudet</w:t>
+                <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Auzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+                <w:t xml:space="preserve">P. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687189v1</w:t>
+                <w:t xml:space="preserve">hal-02689529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t>
+                <w:t xml:space="preserve">Influence de la déforestation sur le fonctionnement hydrologique de petits bassins versants tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roche</w:t>
+                <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Brunet</w:t>
+                <w:t xml:space="preserve">R. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Berbigier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Richard</w:t>
+                <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C526</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (1), pp.61-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689529v1</w:t>
+                <w:t xml:space="preserve">hal-02689184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la déforestation sur le fonctionnement hydrologique de petits bassins versants tropicaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Grimaldi</w:t>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11 (1), pp.61-84</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689184v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field measurement of solute transport properties of soil using a tension disc infiltrometer and 18O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C525</w:t>
+              <w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686316v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall runoff modelling : from the hillslope to the continental scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8575,1114 +8575,1119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of meteo-marine forcings on groundwater level fluctuations of a coastal multi layer aquifer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Suivi des processus d'intrusions salines dans l'aquifère sédimentaire complexe côtier du Plio-Quaternaire du Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Nadal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+                <w:t xml:space="preserve">Robin Voland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Voland</w:t>
+                <w:t xml:space="preserve">Philippe Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salt Water Intrusion Congress (SWIM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universiat Politècnica de Catalunya, Jun 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier; Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071332v1</w:t>
+                <w:t xml:space="preserve">hal-05337610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des processus d'intrusions salines dans l'aquifère sédimentaire complexe côtier du Plio-Quaternaire du Roussillon</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Budos spring, a mixture of old and recent water. Where does the water come from?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Roubinet</w:t>
+                <w:t xml:space="preserve">Laurie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saltel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Erostate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier; Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Groundwater Quality 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337610v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Budos spring, a mixture of old and recent water. Where does the water come from?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Saltel</w:t>
+                <w:t xml:space="preserve">Influence of meteo-marine forcings on groundwater level fluctuations of a coastal multi layer aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Erostate</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Voland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater Quality 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Salt Water Intrusion Congress (SWIM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universiat Politècnica de Catalunya, Jun 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049699v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the storm Alex on water exchanges between the Roya River and its alluvial aquifer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lanini</w:t>
+                <w:t xml:space="preserve">Hydrogeological and physico-chemical signatures to characterize flood flows in a Mediterranean urban karst aquifer (Fontaine de Nîmes spring, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissande Ibba</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean- Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROKARST 2024, Jun 2024, Roma, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614601v1</w:t>
+                <w:t xml:space="preserve">hal-04557168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological and physico-chemical signatures to characterize flood flows in a Mediterranean urban karst aquifer (Fontaine de Nîmes spring, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Resilience of Karst Submarine Springs: Tipping Points in Flow Reversal and Saline Intrusion Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROKARST 2024, Jun 2024, Roma, Italy</w:t>
+              <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAH, Sep 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557168v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of Karst Submarine Springs: Tipping Points in Flow Reversal and Saline Intrusion Phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and classification of karstic groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAH, Sep 2024, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550422v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and classification of karstic groundwater resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of the storm Alex on water exchanges between the Roya River and its alluvial aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Ibba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. pp.275-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-275-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544153v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des processus de recharge et d'intrusions salines dans un aquifère sédimentaire complexe côtier : les observatoires Dem'Ter et Dem'Mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Caballero</w:t>
+                <w:t xml:space="preserve">Characterization of the isotopic signature of effective rainfall (δ 18 O, δ 2 H) to constrain the groundwater recharge zones in a Mediterranean karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pezard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. pp.57-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16879-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211557v1</w:t>
+                <w:t xml:space="preserve">hal-03779685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire du système karstique de Thau : observation, compréhension et modélisation de l’inversac de la source sous-marine de la Vise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
@@ -9705,312 +9710,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the isotopic signature of effective rainfall (δ 18 O, δ 2 H) to constrain the groundwater recharge zones in a Mediterranean karst aquifer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Accroissement du risque d'intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779685v2</w:t>
+                <w:t xml:space="preserve">hal-03938490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accroissement du risque d'intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Suivi des processus de recharge et d'intrusions salines dans un aquifère sédimentaire complexe côtier : les observatoires Dem'Ter et Dem'Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938490v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation transdisciplinaire d'un aquifère côtier complexe, pour une exploitation maitrisée et durable de sa ressource en eau en contexte méditerranéen. Le projet DEM'EAUX ROUSSILLON. Communication orale (• connaissances scientifiques ; • savoirs faire techniques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10085,2419 +10085,2419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary characterisation of a complex coastal aquifer, for a sustainable exploitation of its groundwater resources in a Mediterranean context. The DEM'EAUX ROUSSILLON project.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Definition of new indicators for the characterization and classification of karst aquifers using discharge time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855523v1</w:t>
+                <w:t xml:space="preserve">hal-03411552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary characterisation of a complex coastal aquifer, for a sustainable exploitation of its groundwater resources in a Mediterranean context. The DEM'EAUX ROUSSILLON project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Octavian Dobricean</w:t>
+                <w:t xml:space="preserve">Groundwater modelling of a complex multilayer coastal aquifer under climate change in the framework of the DEM'EAUX ROUSSILLON project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Schorpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dall'Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530243v1</w:t>
+                <w:t xml:space="preserve">hal-03530184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer: observation, interpretation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653195v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t>
+                <w:t xml:space="preserve">Les eaux souterraines, un vecteur invisible et pourtant essentiel pour comprendre l'exposition humaine et des écosystèmes à la chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Tailame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Civallero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t>
+              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652809v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow reversal and saltwater intrusion at the submarine spring of a Mediterranean karst aquifer: explanation and modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Combining residence time and isotopic tracers for a better understanding of the fresh and marine water recharge and groundwater flux of a karstic thermal aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688592v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater modelling of a complex multilayer coastal aquifer under climate change in the framework of the DEM'EAUX ROUSSILLON project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+                <w:t xml:space="preserve">Transdisciplinary characterisation of a complex coastal aquifer, for a sustainable exploitation of its groundwater resources in a Mediterranean context. The DEM'EAUX ROUSSILLON project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530184v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of new indicators for the characterization and classification of karst aquifers using discharge time series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411552v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les eaux souterraines, un vecteur invisible et pourtant essentiel pour comprendre l'exposition humaine et des écosystèmes à la chlordécone</w:t>
+                <w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe</w:t>
+              <w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810045v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining residence time and isotopic tracers for a better understanding of the fresh and marine water recharge and groundwater flux of a karstic thermal aquifer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
+                <w:t xml:space="preserve">Flow reversal and saltwater intrusion at the submarine spring of a Mediterranean karst aquifer: explanation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05303024v1</w:t>
+                <w:t xml:space="preserve">hal-03688592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer: observation, interpretation and modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Combining residence time and isotopic tracers to better understand groundwater reservoir and flows in a karst thermal aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU 2022, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411571v1</w:t>
+                <w:t xml:space="preserve">hal-05303098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining residence time and isotopic tracers to better understand groundwater reservoir and flows in a karst thermal aquifer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
+                <w:t xml:space="preserve">Impact of the Alex storm on the exchanges between the Roya River and its alluvial aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Ibba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-768⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05303098v1</w:t>
+                <w:t xml:space="preserve">hal-03700329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Alex storm on the exchanges between the Roya River and its alluvial aquifer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Transdisciplinary characterisation of a complex coastal aquifer, for a sustainable exploitation of its groundwater resources in a Mediterranean context. The DEM'EAUX ROUSSILLON project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700329v1</w:t>
+                <w:t xml:space="preserve">hal-03855523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions de fluides (eaux douces, marines, thermales) dans les réservoirs karstiques sous couverture de la marge proximale du Golfe du Lion : le projet DEM'EAUX Thau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions déformation-altération dans un réservoir karstique côtier de la marge proximale du Golfe du Lion : résultats préliminaires du forage carotté du projet DEM'EAUX Thau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Widhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Séranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587987v1</w:t>
+                <w:t xml:space="preserve">hal-03587988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thau hydrosystem under surveillance: an observatory to prevent seawater intrusion in the submarine Vise spring (Balaruc-les-Bains, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+                <w:t xml:space="preserve">Coupling geochemical and isotopic tracers (δ18O, δ2H and 87Sr/86Sr) to quantify groundwater mixing in carbonate environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Séranne</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU2021 - Gather Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (on line), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329184v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions déformation-altération dans un réservoir karstique côtier de la marge proximale du Golfe du Lion : résultats préliminaires du forage carotté du projet DEM'EAUX Thau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Thau hydrosystem under surveillance: an observatory to prevent seawater intrusion in the submarine Vise spring (Balaruc-les-Bains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Séranne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587988v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling geochemical and isotopic tracers (δ18O, δ2H and 87Sr/86Sr) to quantify groundwater mixing in carbonate environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Garin</w:t>
+                <w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer : explanation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2021 - Gather Online</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12990⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03260204v1</w:t>
+                <w:t xml:space="preserve">hal-03291111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer : explanation and modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de l'inversion du fonctionnement de la source sous-marine de la Vise (près de Sète) du 28 novembre 2020 : apports de la Plateforme expérimentale DEM'EAUX Thau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291111v1</w:t>
+                <w:t xml:space="preserve">hal-03588221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'inversion du fonctionnement de la source sous-marine de la Vise (près de Sète) du 28 novembre 2020 : apports de la Plateforme expérimentale DEM'EAUX Thau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple flow dynamics in karst aquifers following recharge events highlighted by dissolved gases – case of the Lez karstic system (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïna Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588221v1</w:t>
+                <w:t xml:space="preserve">insu-03448411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple flow dynamics in karst aquifers following recharge events highlighted by dissolved gases – case of the Lez karstic system (South of France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions de fluides (eaux douces, marines, thermales) dans les réservoirs karstiques sous couverture de la marge proximale du Golfe du Lion : le projet DEM'EAUX Thau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.4840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03448411v1</w:t>
+                <w:t xml:space="preserve">hal-03587987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater circulation and mixing inferred from age dating with dissolved gas tracers in a complex Mediterranean karstic and thermal aquifer (Thau lagoon area, Montpellier, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïna Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12578,64 +12578,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IAH congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
@@ -12658,1520 +12658,1520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un modèle géologique des réservoirs karstiques profonds du Bassin de Thau (sud de la France) : un outil innovant pour la gestion de la ressource en eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Bretaudeau</w:t>
+                <w:t xml:space="preserve">Karstic processes evolution in the Risle river, their impacts on surface water/groundwater interaction, river flow loss dynamics study and impacts on groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yann David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">EUROKARST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984810v1</w:t>
+                <w:t xml:space="preserve">hal-01815489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des changements globaux sur l’alimentation en eau potable de Montpellier Méditerranée Métropole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Hydrochemical characterization of a complex Mediterranean karstic system (Thau lagoon area, Montpellier, France) for the regional management of the groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Vestier</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">97ème Congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">EuroKarst Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176153v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the global change impacts on the Lez karst aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstic processes evolution in the Risle river, their impacts on surface water/groundwater interaction, river flow loss dynamics study and impacts on groundwater</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+                <w:t xml:space="preserve">Impact des changements globaux sur l’alimentation en eau potable de Montpellier Méditerranée Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vestier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROKARST 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">97ème Congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815489v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical characterization of a complex Mediterranean karstic system (Thau lagoon area, Montpellier, France) for the regional management of the groundwater resources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">The Fontestorbes intermittent karst spring : New results deduced from high frequency monitoring in the karst drainage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ravaiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436888v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fontestorbes intermittent karst spring : New results deduced from high frequency monitoring in the karst drainage system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combining dissolved gas, gravity and hydrodynamic measurements in a spatially distributed conceptual model of the Durzon karst system (South of France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïna Pérotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besancon, France</w:t>
+              <w:t xml:space="preserve">EuroKarst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427373v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining dissolved gas, gravity and hydrodynamic measurements in a spatially distributed conceptual model of the Durzon karst system (South of France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique de Montety</w:t>
+                <w:t xml:space="preserve">Multidisciplinary approach for the characterisation of regional aquifers and the sustainable management of groundwater resources: case studies of the Milk River Aquifer (Canada-USA) and the Thau karstic aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Alfonso Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst</w:t>
+              <w:t xml:space="preserve">EuroKarst Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311597v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach for the characterisation of regional aquifers and the sustainable management of groundwater resources: case studies of the Milk River Aquifer (Canada-USA) and the Thau karstic aquifer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
+                <w:t xml:space="preserve">Construction d'un modèle géologique des réservoirs karstiques profonds du Bassin de Thau (sud de la France) : un outil innovant pour la gestion de la ressource en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hemelsdaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Lefebvre</w:t>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Rivera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448689v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water inflows into a deep tunnel through the Reunion volcano: observation and modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+                <w:t xml:space="preserve">Middle Risle critical zone observatory : monitoring karstic processes evolution in the river, their impacts on surface water/groundwater interaction and their consequences on aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pierre-Yann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IAH 2017 congress</w:t>
+              <w:t xml:space="preserve">44th IAH Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562243v1</w:t>
+                <w:t xml:space="preserve">hal-01565794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Risle critical zone observatory : monitoring karstic processes evolution in the river, their impacts on surface water/groundwater interaction and their consequences on aquatic ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water inflows into a deep tunnel through the Reunion volcano: observation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pierre-Yann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perrochet Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lanini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IAH Congress 2017</w:t>
+              <w:t xml:space="preserve">44th IAH 2017 congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565794v1</w:t>
+                <w:t xml:space="preserve">hal-01562243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst groundwater resources assessment by application of the KARSYS approach - Plateau de Sault (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Salinization of coastal groundwaters in multi-layered sedimentary aquifers: multi-isotope constraints illustrated by examples in North East of Brazil and South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnauld Malard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t>
+              <w:t xml:space="preserve">43rd IAH Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310975v1</w:t>
+                <w:t xml:space="preserve">hal-01306075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinization of coastal groundwaters in multi-layered sedimentary aquifers: multi-isotope constraints illustrated by examples in North East of Brazil and South of France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
+                <w:t xml:space="preserve">Karst groundwater resources assessment by application of the KARSYS approach - Plateau de Sault (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Arnauld Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306075v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Can We Learn About Karst Aquifer Heterogeneity From Pumping Tests ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14190,269 +14190,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives the long-term evolution of water quality in the Jura Mountains? A combined analysis of climate and anthropic impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+                <w:t xml:space="preserve">Measurements and characterization of hydraulic conductivity of the peridotites of New Caledonia: the case of Massif du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jeanpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Enora Lucas</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lambert Join</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Neuchâtel, France</w:t>
+              <w:t xml:space="preserve">43e IAH congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310932v1</w:t>
+                <w:t xml:space="preserve">hal-02166631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and characterization of hydraulic conductivity of the peridotites of New Caledonia: the case of Massif du Sud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+                <w:t xml:space="preserve">What drives the long-term evolution of water quality in the Jura Mountains? A combined analysis of climate and anthropic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C Maréchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lambert Join</w:t>
+                <w:t xml:space="preserve">Enora Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e IAH congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Neuchâtel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166631v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogéologie des Péridotites karstifiées de Nouvelle-Calédonie</w:t>
               </w:r>
@@ -14477,51 +14477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bouichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14697,51 +14697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lambert Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14844,51 +14844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.1</w:t>
@@ -14917,51 +14917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact du changement climatique sur la ressource en eau du système karstique du Lez au moyen d’un modèle global semi-distribué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15012,103 +15012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematic modeling of complex aquifer: Evian Natural Mineral Water case study considering lumped and distributed models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2013 Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
@@ -15176,51 +15176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. " Ressources et gestion des aquifères littoraux. Cassis 2012. "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cassis, France. pp.141-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15239,277 +15239,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic assessment of farmers' vulnerability as water users subject to global change stressors in the hard rock of Southern India. The SHIVA ANR project</w:t>
+                <w:t xml:space="preserve">Socio-economic assessement of farmers' vulnerability as water users subject to global change stressors in the hard rock area of southern India. The SHIVA ANR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Borne</w:t>
+                <w:t xml:space="preserve">F. Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Caballero</w:t>
+                <w:t xml:space="preserve">B. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Chaudhuri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Dazin</w:t>
+                <w:t xml:space="preserve">Fabrice Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LandMod 2010: International Conference on Integrative Landscape Modelling</w:t>
+              <w:t xml:space="preserve">2010 International Conference on Integrative Landscape Modelling (LANDMOD 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944373v1</w:t>
+                <w:t xml:space="preserve">hal-01368895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic assessement of farmers' vulnerability as water users subject to global change stressors in the hard rock area of southern India. The SHIVA ANR project</w:t>
+                <w:t xml:space="preserve">Socio-economic assessment of farmers' vulnerability as water users subject to global change stressors in the hard rock of Southern India. The SHIVA ANR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Borne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Caballero</w:t>
+                <w:t xml:space="preserve">Y Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chaudhuri</w:t>
+                <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dazin</w:t>
+                <w:t xml:space="preserve">F. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 International Conference on Integrative Landscape Modelling (LANDMOD 2010)</w:t>
+              <w:t xml:space="preserve">LandMod 2010: International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368895v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological behaviour of the granitic Strengbach catchment (Vosges massif, Eastern France) during a flood event</w:t>
               </w:r>
@@ -15620,103 +15620,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
@@ -15758,90 +15758,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
@@ -15870,90 +15870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field measurement of solute transport properties of soil using a tension disc infiltrometer and 18O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16114,359 +16114,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition géochimique de l'hydrogramme de crue sur un petit bassin versant guyanais (Piste Saint-Elie, dispositif ECEREX, ORSTOM-CTFT, Guyane française)</w:t>
+                <w:t xml:space="preserve">Décomposition géochimique des hydrogrammes de crue (bassins versants de la piste Saint-Elie, Guyane)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Millet</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'hydrologie tropicale : géoscience et outil pour le développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office de la Recherche Scientifique et Technique Outre Mer (ORSTOM). FRA., May 1995, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque PEGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Paris, France. pp.247-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771374v1</w:t>
+                <w:t xml:space="preserve">hal-01032366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition géochimique des hydrogrammes de crue (bassins versants de la piste Saint-Elie, Guyane)</w:t>
+                <w:t xml:space="preserve">Décomposition géochimique de l'hydrogramme de crue sur un petit bassin versant guyanais (Piste Saint-Elie, dispositif ECEREX, ORSTOM-CTFT, Guyane française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Millet</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PEGI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1993, Paris, France. pp.247-289</w:t>
+              <w:t xml:space="preserve">L'hydrologie tropicale : géoscience et outil pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office de la Recherche Scientifique et Technique Outre Mer (ORSTOM). FRA., May 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01032366v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream hydrograph separation on two small Guianese catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of a Boulder Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Boulder, United States</w:t>
@@ -16508,77 +16508,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall runoff modelling : from the hillslope to the continental scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16704,51 +16704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Roma, Italy. 2024</w:t>
@@ -16771,623 +16771,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’inversion du fonctionnement de la source sous-marine de la Vise du 28 novembre 2020 : apports de la plateforme expérimentale DEM’EAUX Thau</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France. , 2020</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780808v1</w:t>
+                <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Suivi de l’inversion du fonctionnement de la source sous-marine de la Vise du 28 novembre 2020 : apports de la plateforme expérimentale DEM’EAUX Thau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">27. Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715027v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La source Intermittente de Fontestorbes: Nouvelles observations au Puits P1 des Mijanes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Ravaiau</w:t>
+                <w:t xml:space="preserve">Recharge processes in karst aquifers inferred from noble gases: impact of the vadose zone – South of France. AGU 2019, 9-13 Dec. 2019, San Francisco, USA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pérotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National Fédération Française de Spéléologie 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Ciotat, France. </w:t>
+              <w:t xml:space="preserve">AGU 2019,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176145v1</w:t>
+                <w:t xml:space="preserve">hal-02782199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge processes in karst aquifers inferred from noble gases: impact of the vadose zone – South of France. AGU 2019, 9-13 Dec. 2019, San Francisco, USA.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+                <w:t xml:space="preserve">Improving pumping tests interpretation in carbonate aquifers with diagnostic plot method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2019,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Karstological School "Classical Karst"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Postjona, Slovenia. , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30539.34081/1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02782199v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving pumping tests interpretation in carbonate aquifers with diagnostic plot method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+                <w:t xml:space="preserve">La source Intermittente de Fontestorbes: Nouvelles observations au Puits P1 des Mijanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ravaiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Karstological School "Classical Karst"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès National Fédération Française de Spéléologie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Ciotat, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30539.34081/1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02412616v1</w:t>
+                <w:t xml:space="preserve">hal-02176145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual hydrogeological model of Alpine Corsica metamorphic formations from a pluridisciplinary, multi-scale approach</w:t>
               </w:r>
@@ -17399,64 +17399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Genevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17498,51 +17498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of climate change impacts on the recharge of two karst systems computing different modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Zerouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17617,277 +17617,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t>
+                <w:t xml:space="preserve">Farmers’ vulnerability assessment to global changes in South India Preliminary results in Gajwel small watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dazin</w:t>
+                <w:t xml:space="preserve">F. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR annual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452970v1</w:t>
+                <w:t xml:space="preserve">hal-02945521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ vulnerability assessment to global changes in South India Preliminary results in Gajwel small watershed</w:t>
+                <w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y Caballero</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Chaudhuri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Dazin</w:t>
+                <w:t xml:space="preserve">Fabrice Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR annual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945521v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17944,51 +17944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18082,51 +18082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18197,282 +18197,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting and mitigation of flooding in a Mediterranean karstic watershed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+                <w:t xml:space="preserve">Diagnostic Plots Applied to Well-Tests in Karst Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology in a changing world : environmental and human dimensions : proceedings of FRIEND-Water 2014, Montpellier, France, October 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">H2Karst Research in Limestone Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.127-137, 2014, 978-3-319-06138-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06139-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050335v1</w:t>
+                <w:t xml:space="preserve">hal-01183864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Plots Applied to Well-Tests in Karst Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Forecasting and mitigation of flooding in a Mediterranean karstic watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2Karst Research in Limestone Hydrogeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrology in a changing world : environmental and human dimensions : proceedings of FRIEND-Water 2014, Montpellier, France, October 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 363, , pp.288--294, 2014, IAHS publication, 978-1-907161-41-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183864v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18490,103 +18490,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinity Spatial Patterns in Mediterranean Coastal Landscape: The Legacy of the Historical Water Management and Land Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Crabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18625,77 +18625,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des changements globaux sur l'alimentation en eau potable de Montpellier Méditerranée Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18771,51 +18771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lambert Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18861,693 +18861,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01934374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvan Caballero</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146479v1</w:t>
+                <w:t xml:space="preserve">hal-03146466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Prié</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146466v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Simulations numériques de différents scénarios de changements globaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez-Simulations numériques de différents scénarios de changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Borell Estupina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perrine Fleury</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] BRGM/RP-61050-FR, BRGM (Bureau de recherches géologiques et minières). 2012, pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143862v1</w:t>
+                <w:t xml:space="preserve">hal-01717560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Modèles numériques de fonctionnement de l'hydrosystème - Rapport final L4.1.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Simulations numériques de différents scénarios de changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Marechal</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03143801v1</w:t>
+                <w:t xml:space="preserve">hal-03143862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez-Simulations numériques de différents scénarios de changements globaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Modèles numériques de fonctionnement de l'hydrosystème - Rapport final L4.1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">M Coustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] BRGM/RP-61050-FR, BRGM (Bureau de recherches géologiques et minières). 2012, pp.235</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01717560v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Synthèse des connaissances récentes et passées - Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19599,103 +19599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des ressources en eau au changement global en zone méditerranéenne - Le projet Vulcain. Compte-rendu de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Citeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANR. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19721,51 +19721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrogéologique du système karstique de la Fontaine de Nîmes en crue. Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19826,90 +19826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle conceptuel de la structure et du fonctionnement du système karstique de la Fontaine de Nimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19948,51 +19948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des connaissances géologiques et hydrogéologiques sur le bassin d'alimentation de la Fontaine de Nîmes - Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20040,64 +20040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures complémentaires (module 2 du projet) sur le bassin d'alimentation de la Fontaine de Nîmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20404,51 +20404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02522-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandemange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ravaiau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Levard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Noyere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165730" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04102585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Widhen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ballas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le-Ber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04860747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.930115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yann David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pennequin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Garin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02426-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321230v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jasechko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihide Wada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024492118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10101491" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDZ8HGD0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01402995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danneville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4704-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1073-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0393-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.06.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4PZT4BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562561v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.10.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJG5J1V3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769584v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2692" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676784v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00538315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Chaouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pujol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.02.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RK42Z05-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Conroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.037" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V13F58FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515377v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PV29FZW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514802v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00517.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2CJZ085-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006288" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458983v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2007.11.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154644v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078008v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5950" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QJ74Z79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117404v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.11.054" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTNXQH8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03758444v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0493897" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B96HXCP0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.07.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7X4Q7TM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Al-Hattali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-005-0449-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS9FT9J2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.03.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP05QL07-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00852408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003WR002553" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBB2WR0Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00852407v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2003.tb02420.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRT7LL3Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00160-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56QCLVDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681096v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Idir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baqu&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676759v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(00)00391-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG2HS3NP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roulier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689529v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689184v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686316v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715462v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05071332v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Voland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05337610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roubinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05049699v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04614601v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Ibba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-275-2024" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04550422v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04211557v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raynaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04224210v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779685v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938490v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03967573v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duvail" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dobricean" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855523v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03530243v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03688592v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03530184v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schorpp" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dall'Alba" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03810045v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Civallero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411571v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700329v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587987v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03329184v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587988v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260204v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12990" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03291111v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588221v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448411v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na Perotin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4840" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984810v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176153v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vestier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684792v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01815489v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02427373v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01562243v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrochet Pierre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565794v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre-Yann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310975v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01380430v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310932v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lucas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166631v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mar&#233;chal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166596v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adler" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouichet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Genthon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166595v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Marechal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00940679v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Marechal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337676v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;on" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680642v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044010v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Idir" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837674v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837824v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837822v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092316v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771374v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032366v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778396v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848178v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845612v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780808v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176145v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412616v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30539.34081/1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frissant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196706v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Zerouali" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Seguin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025645v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783642174346#aboutBook" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_33" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050335v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell-Estupina" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01183864v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_9" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142626v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684740v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934374v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bouichet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01362435v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Citeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141257v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141203v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141332v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141374v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840746v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02522-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ravaiau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Levard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Noyere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandemange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04102585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Widhen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ballas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le-Ber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04860747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.930115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yann David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pennequin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Garin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02426-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321230v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jasechko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihide Wada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024492118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10101491" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDZ8HGD0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01402995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danneville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4704-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1073-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0393-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284682v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.029" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.06.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4PZT4BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2692" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562561v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.10.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJG5J1V3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676784v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00538315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Chaouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pujol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.02.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RK42Z05-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458984v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515377v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PV29FZW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00517.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2CJZ085-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Conroux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.037" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V13F58FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458983v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2007.11.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006288" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154644v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078008v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5950" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QJ74Z79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117404v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.11.054" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTNXQH8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Al-Hattali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-005-0449-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS9FT9J2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085219v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.07.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7X4Q7TM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03758444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0493897" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B96HXCP0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.03.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP05QL07-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00852408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003WR002553" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBB2WR0Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00852407v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2003.tb02420.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRT7LL3Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00160-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56QCLVDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681096v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Idir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baqu&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676759v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(00)00391-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG2HS3NP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689529v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689184v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686316v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687189v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roulier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715462v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05337610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Voland" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roubinet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05049699v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05071332v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04550422v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04614601v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Ibba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-275-2024" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779685v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04224210v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938490v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04211557v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raynaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03967573v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duvail" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dobricean" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03530184v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schorpp" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dall'Alba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411571v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03810045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Civallero" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03530243v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03688592v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700329v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855523v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587988v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260204v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12990" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03329184v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03291111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588221v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448411v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na Perotin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4840" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01815489v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684792v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176153v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vestier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02427373v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984810v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre-Yann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01562243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrochet Pierre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306075v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310975v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01380430v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166631v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mar&#233;chal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310932v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lucas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166596v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adler" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouichet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Genthon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166595v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Marechal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00940679v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Marechal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337676v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;on" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680642v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044010v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Idir" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837674v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837824v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837822v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092316v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032366v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771374v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778396v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848178v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845612v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780808v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412616v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30539.34081/1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176145v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frissant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196706v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Zerouali" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Seguin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025645v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783642174346#aboutBook" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_33" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01183864v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_9" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050335v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell-Estupina" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142626v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684740v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934374v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bouichet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01362435v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Citeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141257v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141203v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141332v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141374v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840746v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>