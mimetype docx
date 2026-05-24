--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -100,2355 +100,2355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis of submarine karst springs reveals tipping points in flow reversal and saline intrusion phenomena</w:t>
+                <w:t xml:space="preserve">Massif karstique des Corbières maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Lamotte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Assens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terre &amp; sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors-série (1), pp.110-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235937v1</w:t>
+                <w:t xml:space="preserve">hal-05387010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massif karstique des Corbières maritimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hysteresis of submarine karst springs reveals tipping points in flow reversal and saline intrusion phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Fleury</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terre &amp; sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02522-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387010v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système hydrothermal actif de Balaruc-les-Bains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de l'organisation des écoulements karstiques du plateau de Sault par une approche multi-traceurs géochimiques et isotopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Séranne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 221, pp.69-73</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83 1-2024, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815011v1</w:t>
+                <w:t xml:space="preserve">hal-04926022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux résultats sur le phénomène d'intermittence à la source de Fontestorbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ravaiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.45 - 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement hydrodynamique et relations entre les principaux systèmes karstiques du plateau de Sault</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le système hydrothermal actif de Balaruc-les-Bains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Noyere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922717v1</w:t>
+                <w:t xml:space="preserve">hal-04815011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'organisation des écoulements karstiques du plateau de Sault par une approche multi-traceurs géochimiques et isotopiques</w:t>
+                <w:t xml:space="preserve">Fonctionnement hydrodynamique et relations entre les principaux systèmes karstiques du plateau de Sault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Noyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 83 1-2024, pp.21-32</w:t>
+              <w:t xml:space="preserve">, 2024, 83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926022v1</w:t>
+                <w:t xml:space="preserve">hal-04922717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on onshore groundwaters and offshore submarine spring of a Mediterranean karst aquifer during flow reversal and saltwater intrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salinity spatial patterns in Mediterranean coastal areas: The legacy of historical water infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Crabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109557⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 899, pp.165730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206800v2</w:t>
+                <w:t xml:space="preserve">hal-04296161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Aquifères Karstiques du plateau de Sault : Enjeux et questions scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">XLKarst, an Excel tool for time series analysis, spring recession curve analysis and classification of karst aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (8), pp.2401-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-023-02710-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921087v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XLKarst, an Excel tool for time series analysis, spring recession curve analysis and classification of karst aquifers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les Aquifères Karstiques du plateau de Sault : Enjeux et questions scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 2-2023, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309850v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evolution of a carbonate reservoir submitted to fresh, saline and thermal waters interactions – Jurassic carbonates in the coastal area of the Gulf of Lion margin (southern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Widhen</w:t>
+                <w:t xml:space="preserve">Dataset on onshore groundwaters and offshore submarine spring of a Mediterranean karst aquifer during flow reversal and saltwater intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Séranne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le-Ber</w:t>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2023005⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.109557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04102585v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation Hydrogéologique d'un modèle géologique 3D : application aux karsts du plateau de Sault</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Long-term evolution of a carbonate reservoir submitted to fresh, saline and thermal waters interactions – Jurassic carbonates in the coastal area of the Gulf of Lion margin (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Widhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Malard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
+                <w:t xml:space="preserve">Grégory Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le-Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194 (7), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2023005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921350v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accroissement du risque d’intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau (Hérault)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Interprétation Hydrogéologique d'un modèle géologique 3D : application aux karsts du plateau de Sault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V Hakoun</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 219, pp.87-89</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 2-2023, pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860747v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation transdisciplinaire d'un aquifère côtier complexe pour une exploitation maitrisée et durable de sa ressource en eau face au changement global. Le projet DEM'EAUX ROUSSILLON</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Duvail</w:t>
+                <w:t xml:space="preserve">Accroissement du risque d’intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chazot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Octavian Dobricean</w:t>
+                <w:t xml:space="preserve">V Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, La gestion des eaux souterraines, 219, pp.23-29</w:t>
+              <w:t xml:space="preserve">, 2023, 219, pp.87-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250782v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity spatial patterns in Mediterranean coastal areas: The legacy of historical water infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation transdisciplinaire d'un aquifère côtier complexe pour une exploitation maitrisée et durable de sa ressource en eau face au changement global. Le projet DEM'EAUX ROUSSILLON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Marien</w:t>
+                <w:t xml:space="preserve">Sébastien Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Crabit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Perrine Fleury</w:t>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La gestion des eaux souterraines, 219, pp.23-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296161v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lumped parameter model to evaluate the relevance of excess air as a tracer of exchanged flows between transmissive and capacitive compartments of karst systems</w:t>
+                <w:t xml:space="preserve">Middle Risle River critical zone observatory: monitoring karst-process evolution and its impact on surface water and on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+                <w:t xml:space="preserve">Pierre-Yann David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïna Pérotin</w:t>
+                <w:t xml:space="preserve">Didier Pennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.930115. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 517 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frwa.2022.930115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP517-2020-115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767633v1</w:t>
+                <w:t xml:space="preserve">hal-03870268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Risle River critical zone observatory: monitoring karst-process evolution and its impact on surface water and on aquatic ecosystems</w:t>
+                <w:t xml:space="preserve">A lumped parameter model to evaluate the relevance of excess air as a tracer of exchanged flows between transmissive and capacitive compartments of karst systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yann David</w:t>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Pennequin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+                <w:t xml:space="preserve">Laïna Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Meire</w:t>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 517 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.930115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP517-2020-115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2022.930115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870268v1</w:t>
+                <w:t xml:space="preserve">hal-03767633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving hydrogeological understanding through well-test interpretation by diagnostic plot and modelling: a case study in an alluvial aquifer in France</w:t>
+                <w:t xml:space="preserve">Risk of groundwater contamination widely underestimated because of fast flow into aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Garin</w:t>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+                <w:t xml:space="preserve">Scott Jasechko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Goncalves</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Gleeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihide Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomé Andreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-021-02426-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (20), pp.e2024492118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2024492118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469966v1</w:t>
+                <w:t xml:space="preserve">hal-03321230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of groundwater contamination widely underestimated because of fast flow into aquifers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving hydrogeological understanding through well-test interpretation by diagnostic plot and modelling: a case study in an alluvial aquifer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Gleeson</w:t>
+                <w:t xml:space="preserve">Thibaut Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshihide Wada</w:t>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolomé Andreo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (20), pp.e2024492118. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.283-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2024492118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-021-02426-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321230v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of dissolved gases through a thick karstic vadose zone – implications for recharge characterisation and groundwater age dating in karstic aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïna Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2512,51 +2512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunde Olarinoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2689,51 +2689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hemelsdaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24, pp.5655-5672. </w:t>
@@ -3169,51 +3169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the heterogeneity, transmissivity and hydraulic conductivity of crystalline aquifers from a detailed water-table map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3299,90 +3299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective roles of the weathering profile and the tectonic fractures in the structure and functioning of crystalline thermo-mineral carbo-gaseous aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3485,51 +3485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 566-567, pp.398 - 415. </w:t>
@@ -3592,64 +3592,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact du changement global sur la ressource en eau souterraine du système karstique du Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 187, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3700,51 +3700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 523, pp.610-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3804,51 +3804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,90 +3912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and hydrogeochemical functioning of a sparkling natural mineral water system from a multidisciplinary approach: a case study from southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4040,965 +4040,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-distributed lumped model of a karst system under active management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The application of an innovative inverse model for understanding and predicting landslide movements (Salazie cirque landslides, Reunion Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.017⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (3), pp.343-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-013-0393-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905925v1</w:t>
+                <w:t xml:space="preserve">hal-00981976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of an innovative inverse model for understanding and predicting landslide movements (Salazie cirque landslides, Reunion Island)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+                <w:t xml:space="preserve">Semi-distributed lumped model of a karst system under active management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (3), pp.343-355. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 509, pp.215-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-013-0393-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981976v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Karst flash-flood forecasting in the city of Nîmes (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271602v1</w:t>
+                <w:t xml:space="preserve">hal-00945746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l’impact du changement climatique sur la ressource en eau souterraine du système karstique du Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62, pp.23-32</w:t>
+              <w:t xml:space="preserve">, 2013, 62, pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284843v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malacofaune stygobie et qualité de l’eau : quelles exigences écologiques pour les écosystèmes souterrains ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Prié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62, pp.33-40</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284682v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fifty-year chronicle of tritium data for characterising the functioning of the Evian and Thonon (France) glacial aquifers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abel Henriot</w:t>
+                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.23-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00827549v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst flash-flood forecasting in the city of Nîmes (southern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Malacofaune stygobie et qualité de l’eau : quelles exigences écologiques pour les écosystèmes souterrains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.33-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945746v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’impact du changement climatique sur la ressource en eau souterraine du système karstique du Lez</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fifty-year chronicle of tritium data for characterising the functioning of the Evian and Thonon (France) glacial aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Blavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 494, pp. 116-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284838v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00827549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling and regionalizing hydraulic conductivity and effective porosity at watershed scale in deeply weathered crystalline aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,1273 +5081,1273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00672808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la courbe diagnostique aux essais de pompage en milieu karstique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Structure and hydrogeological functioning of an insular tropical humid andesitic volcanic watershed: A multi-disciplinary experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/karst.2011.2692⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 398 (3/4), pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769584v1</w:t>
+                <w:t xml:space="preserve">hal-00562561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and hydrogeological functioning of an insular tropical humid andesitic volcanic watershed: A multi-disciplinary experimental approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+                <w:t xml:space="preserve">Application de la courbe diagnostique aux essais de pompage en milieu karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57, pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2011.2692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.10.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00562561v1</w:t>
+                <w:t xml:space="preserve">hal-00769584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological behaviour of the granitic Strengbach catchment (Vosges Massif, eastern France) during a flood event</w:t>
+                <w:t xml:space="preserve">Analyses of precipitation, temperature and evapotranspiration in a French Mediterranean region in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Viville</w:t>
+                <w:t xml:space="preserve">Keltoum Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+                <w:t xml:space="preserve">Luc Neppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Probst</w:t>
+                <w:t xml:space="preserve">Claudine Dieulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342, pp.234-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676784v1</w:t>
+                <w:t xml:space="preserve">hal-00538315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of precipitation, temperature and evapotranspiration in a French Mediterranean region in the context of climate change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrological behaviour of the granitic Strengbach catchment (Vosges Massif, eastern France) during a flood event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Dieulin</w:t>
+                <w:t xml:space="preserve">Daniel Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pujol</w:t>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 336, pp.77-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00538315v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSE HYDROGEOLOGIQUE DE LA CONTRIBUTION DE L'EAU SOUTERRAINE A LA CRUE ECLAIR DES 6 ET 8 SEPTEMBRE 2005 A NIMES</w:t>
+                <w:t xml:space="preserve">Modelling the hydrologic functions of a karst aquifer under active water management – The Lez spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Conroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2009019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 365 (3-4), p. 235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458984v1</w:t>
+                <w:t xml:space="preserve">hal-00515304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and isotopic investigation of rainwater in Southern France (1996–2002): Potential use as input signal for karst functioning investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 367 (1-2), p. 150-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Modeling Approach to Allogenic Karst System Characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">ANALYSE HYDROGEOLOGIQUE DE LA CONTRIBUTION DE L'EAU SOUTERRAINE A LA CRUE ECLAIR DES 6 ET 8 SEPTEMBRE 2005 A NIMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2008.00517.x⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2009019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00514802v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hydrologic functions of a karst aquifer under active water management – The Lez spring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inverse Modeling Approach to Allogenic Karst System Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 365 (3-4), p. 235-243. </w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (3), p. 414-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.11.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2008.00517.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515304v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst flash flood in a Mediterranean karst, the case of Fontaine de Nîmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interpretation of pumping tests in a mixed flow karst system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 99 (3), pp.138-146. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.W05401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2007.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458983v1</w:t>
+                <w:t xml:space="preserve">hal-00458978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of pumping tests in a mixed flow karst system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Karst flash flood in a Mediterranean karst, the case of Fontaine de Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44, pp.W05401. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (3), pp.138-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007WR006288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2007.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458978v1</w:t>
+                <w:t xml:space="preserve">hal-00458983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope hydrological study of mean transit time in the granitic Strengbach catchment (Vosges Massif, France). Application of the FlowPC model with modified input function. ; .</w:t>
               </w:r>
@@ -6428,51 +6428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope hydrological study of mean transit time in the granitic Strengbach catchment (Vosges massif, France): application of the FlowPC model with modified input function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6639,77 +6639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water strorage and transfer in the epikarst of karstic systems during high flow periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 327 (3-4), pp.472-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6749,418 +6749,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual hydrogeological model of ophiolite hard-rock aquifers in Oman based on a multiscale and a multidisciplinary approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the Sources of Nitrate in Groundwater Using Coupled Nitrogen and Boron Isotopes: A Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Boudier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saïd Al-Hattali</w:t>
+                <w:t xml:space="preserve">David Widory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (2), pp.539-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0493897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-005-0449-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763638v1</w:t>
+                <w:t xml:space="preserve">hal-03758444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge processes in karstic systems investigated through the correlation of chemical and isotopic composition of rain and spring-waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+                <w:t xml:space="preserve">A conceptual hydrogeological model of ophiolite hard-rock aquifers in Oman based on a multiscale and a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Al-Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2005.07.011⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (5-6), pp.708-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-005-0449-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085219v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Sources of Nitrate in Groundwater Using Coupled Nitrogen and Boron Isotopes: A Synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
+                <w:t xml:space="preserve">Recharge processes in karstic systems investigated through the correlation of chemical and isotopic composition of rain and spring-waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 39 (2), pp.539-548. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (12), pp.2189-2206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es0493897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2005.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758444v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical assessment of the Rochefort marsh: Role of surface and groundwater in the hydrological functioning of the wetland</w:t>
               </w:r>
@@ -7262,51 +7262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing a coastal karst aquifer using an inverse modeling approach. The saline springs of Thau, Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7378,77 +7378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Water Circulation, Residence Time, and Chemistry in a Karst Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7507,90 +7507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin, evolution and residence time of saline thermal fluids (Balaruc Springs, southern France); implications for fluid transfer across the continental shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7666,51 +7666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrograph separation using isotopic, chemical and hydrological approaches (Strengbach catchment, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7791,77 +7791,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrograph separation using isotopic, chemical and hydrological approaches (Strengbach catchment, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7918,596 +7918,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t>
+                <w:t xml:space="preserve">Field measurement of solute transport properties of soil using a tension disc infiltrometer and 18O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bariac</w:t>
+                <w:t xml:space="preserve">S. Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Brunet</w:t>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Berbigier</w:t>
+                <w:t xml:space="preserve">J.P. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Richard</w:t>
+                <w:t xml:space="preserve">A.V. Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689529v1</w:t>
+                <w:t xml:space="preserve">hal-02687189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la déforestation sur le fonctionnement hydrologique de petits bassins versants tropicaux</w:t>
+                <w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Millet</w:t>
+                <w:t xml:space="preserve">C. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mathieu</w:t>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grimaldi</w:t>
+                <w:t xml:space="preserve">Paul Berbigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11 (1), pp.61-84</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689184v1</w:t>
+                <w:t xml:space="preserve">hal-02689529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la déforestation sur le fonctionnement hydrologique de petits bassins versants tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
+                <w:t xml:space="preserve">R. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C525</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (1), pp.61-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686316v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurement of solute transport properties of soil using a tension disc infiltrometer and 18O</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Roulier</w:t>
+                <w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Gaudet</w:t>
+                <w:t xml:space="preserve">G. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Auzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C526</w:t>
+              <w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687189v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall runoff modelling : from the hillslope to the continental scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8575,1442 +8575,1442 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des processus d'intrusions salines dans l'aquifère sédimentaire complexe côtier du Plio-Quaternaire du Roussillon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Influence of meteo-marine forcings on groundwater level fluctuations of a coastal multi layer aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grégoire Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robin Voland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier; Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Salt Water Intrusion Congress (SWIM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universiat Politècnica de Catalunya, Jun 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337610v1</w:t>
+                <w:t xml:space="preserve">hal-05071332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Budos spring, a mixture of old and recent water. Where does the water come from?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi des processus d'intrusions salines dans l'aquifère sédimentaire complexe côtier du Plio-Quaternaire du Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Voland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Lemaitre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Erostate</w:t>
+                <w:t xml:space="preserve">Delphine Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater Quality 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier; Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049699v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of meteo-marine forcings on groundwater level fluctuations of a coastal multi layer aquifer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+                <w:t xml:space="preserve">The Budos spring, a mixture of old and recent water. Where does the water come from?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saltel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Nadal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robin Voland</w:t>
+                <w:t xml:space="preserve">Mélanie Erostate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salt Water Intrusion Congress (SWIM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universiat Politècnica de Catalunya, Jun 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Groundwater Quality 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071332v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological and physico-chemical signatures to characterize flood flows in a Mediterranean urban karst aquifer (Fontaine de Nîmes spring, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of the storm Alex on water exchanges between the Roya River and its alluvial aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Ibba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. pp.275-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-275-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557168v1</w:t>
+                <w:t xml:space="preserve">hal-04614601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of Karst Submarine Springs: Tipping Points in Flow Reversal and Saline Intrusion Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Characterization and classification of karstic groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAH, Sep 2024, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550422v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and classification of karstic groundwater resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Resilience of Karst Submarine Springs: Tipping Points in Flow Reversal and Saline Intrusion Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t>
+              <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAH, Sep 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544153v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the storm Alex on water exchanges between the Roya River and its alluvial aquifer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lanini</w:t>
+                <w:t xml:space="preserve">Hydrogeological and physico-chemical signatures to characterize flood flows in a Mediterranean urban karst aquifer (Fontaine de Nîmes spring, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROKARST 2024, Jun 2024, Roma, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614601v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the isotopic signature of effective rainfall (δ 18 O, δ 2 H) to constrain the groundwater recharge zones in a Mediterranean karst aquifer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Accroissement du risque d'intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779685v2</w:t>
+                <w:t xml:space="preserve">hal-03938490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire du système karstique de Thau : observation, compréhension et modélisation de l’inversac de la source sous-marine de la Vise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Suivi des processus de recharge et d'intrusions salines dans un aquifère sédimentaire complexe côtier : les observatoires Dem'Ter et Dem'Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224210v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accroissement du risque d'intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Observatoire du système karstique de Thau : observation, compréhension et modélisation de l’inversac de la source sous-marine de la Vise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938490v1</w:t>
+                <w:t xml:space="preserve">hal-04224210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des processus de recharge et d'intrusions salines dans un aquifère sédimentaire complexe côtier : les observatoires Dem'Ter et Dem'Mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Caballero</w:t>
+                <w:t xml:space="preserve">Characterization of the isotopic signature of effective rainfall (δ 18 O, δ 2 H) to constrain the groundwater recharge zones in a Mediterranean karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pezard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. pp.57-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16879-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211557v1</w:t>
+                <w:t xml:space="preserve">hal-03779685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation transdisciplinaire d'un aquifère côtier complexe, pour une exploitation maitrisée et durable de sa ressource en eau en contexte méditerranéen. Le projet DEM'EAUX ROUSSILLON. Communication orale (• connaissances scientifiques ; • savoirs faire techniques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10085,2432 +10085,2432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of new indicators for the characterization and classification of karst aquifers using discharge time series</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transdisciplinary characterisation of a complex coastal aquifer, for a sustainable exploitation of its groundwater resources in a Mediterranean context. The DEM'EAUX ROUSSILLON project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Dobricean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411552v1</w:t>
+                <w:t xml:space="preserve">hal-03855523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater modelling of a complex multilayer coastal aquifer under climate change in the framework of the DEM'EAUX ROUSSILLON project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lanini</w:t>
+                <w:t xml:space="preserve">Les eaux souterraines, un vecteur invisible et pourtant essentiel pour comprendre l'exposition humaine et des écosystèmes à la chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Schorpp</w:t>
+                <w:t xml:space="preserve">Anne-Lise Tailame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Dall'Alba</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Civallero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530184v1</w:t>
+                <w:t xml:space="preserve">hal-03810045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer: observation, interpretation and modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Combining residence time and isotopic tracers for a better understanding of the fresh and marine water recharge and groundwater flux of a karstic thermal aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411571v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les eaux souterraines, un vecteur invisible et pourtant essentiel pour comprendre l'exposition humaine et des écosystèmes à la chlordécone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edgardo Civallero</w:t>
+                <w:t xml:space="preserve">Transdisciplinary characterisation of a complex coastal aquifer, for a sustainable exploitation of its groundwater resources in a Mediterranean context. The DEM'EAUX ROUSSILLON project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe</w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810045v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining residence time and isotopic tracers for a better understanding of the fresh and marine water recharge and groundwater flux of a karstic thermal aquifer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+                <w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonin Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303024v1</w:t>
+                <w:t xml:space="preserve">hal-03653195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary characterisation of a complex coastal aquifer, for a sustainable exploitation of its groundwater resources in a Mediterranean context. The DEM'EAUX ROUSSILLON project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530243v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Flow reversal and saltwater intrusion at the submarine spring of a Mediterranean karst aquifer: explanation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653195v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer: observation, interpretation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652809v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow reversal and saltwater intrusion at the submarine spring of a Mediterranean karst aquifer: explanation and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Definition of new indicators for the characterization and classification of karst aquifers using discharge time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688592v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining residence time and isotopic tracers to better understand groundwater reservoir and flows in a karst thermal aquifer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Groundwater modelling of a complex multilayer coastal aquifer under climate change in the framework of the DEM'EAUX ROUSSILLON project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Schorpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dall'Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303098v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Alex storm on the exchanges between the Roya River and its alluvial aquifer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lanini</w:t>
+                <w:t xml:space="preserve">Combining residence time and isotopic tracers to better understand groundwater reservoir and flows in a karst thermal aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU 2022, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700329v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary characterisation of a complex coastal aquifer, for a sustainable exploitation of its groundwater resources in a Mediterranean context. The DEM'EAUX ROUSSILLON project.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Octavian Dobricean</w:t>
+                <w:t xml:space="preserve">Impact of the Alex storm on the exchanges between the Roya River and its alluvial aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Ibba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855523v1</w:t>
+                <w:t xml:space="preserve">hal-03700329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions déformation-altération dans un réservoir karstique côtier de la marge proximale du Golfe du Lion : résultats préliminaires du forage carotté du projet DEM'EAUX Thau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interactions de fluides (eaux douces, marines, thermales) dans les réservoirs karstiques sous couverture de la marge proximale du Golfe du Lion : le projet DEM'EAUX Thau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Séranne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587988v1</w:t>
+                <w:t xml:space="preserve">hal-03587987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling geochemical and isotopic tracers (δ18O, δ2H and 87Sr/86Sr) to quantify groundwater mixing in carbonate environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2021 - Gather Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne (on line), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Thau hydrosystem under surveillance: an observatory to prevent seawater intrusion in the submarine Vise spring (Balaruc-les-Bains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Hakoun</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Séranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer : explanation and modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Interactions déformation-altération dans un réservoir karstique côtier de la marge proximale du Golfe du Lion : résultats préliminaires du forage carotté du projet DEM'EAUX Thau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Widhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291111v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'inversion du fonctionnement de la source sous-marine de la Vise (près de Sète) du 28 novembre 2020 : apports de la Plateforme expérimentale DEM'EAUX Thau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer : explanation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588221v1</w:t>
+                <w:t xml:space="preserve">hal-03291111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple flow dynamics in karst aquifers following recharge events highlighted by dissolved gases – case of the Lez karstic system (South of France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de l'inversion du fonctionnement de la source sous-marine de la Vise (près de Sète) du 28 novembre 2020 : apports de la Plateforme expérimentale DEM'EAUX Thau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03448411v1</w:t>
+                <w:t xml:space="preserve">hal-03588221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions de fluides (eaux douces, marines, thermales) dans les réservoirs karstiques sous couverture de la marge proximale du Golfe du Lion : le projet DEM'EAUX Thau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple flow dynamics in karst aquifers following recharge events highlighted by dissolved gases – case of the Lez karstic system (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïna Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Séranne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587987v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03448411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater circulation and mixing inferred from age dating with dissolved gas tracers in a complex Mediterranean karstic and thermal aquifer (Thau lagoon area, Montpellier, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïna Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Austria</w:t>
@@ -12565,77 +12565,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IAH congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
@@ -12658,1520 +12658,1520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstic processes evolution in the Risle river, their impacts on surface water/groundwater interaction, river flow loss dynamics study and impacts on groundwater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+                <w:t xml:space="preserve">Construction d'un modèle géologique des réservoirs karstiques profonds du Bassin de Thau (sud de la France) : un outil innovant pour la gestion de la ressource en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hemelsdaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROKARST 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815489v1</w:t>
+                <w:t xml:space="preserve">hal-01984810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical characterization of a complex Mediterranean karstic system (Thau lagoon area, Montpellier, France) for the regional management of the groundwater resources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Modeling the global change impacts on the Lez karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst Conference</w:t>
+              <w:t xml:space="preserve">Eurokarst 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436888v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the global change impacts on the Lez karst aquifer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact des changements globaux sur l’alimentation en eau potable de Montpellier Méditerranée Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">97ème Congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684792v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des changements globaux sur l’alimentation en eau potable de Montpellier Méditerranée Métropole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Karstic processes evolution in the Risle river, their impacts on surface water/groundwater interaction, river flow loss dynamics study and impacts on groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yann David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">97ème Congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">EUROKARST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176153v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fontestorbes intermittent karst spring : New results deduced from high frequency monitoring in the karst drainage system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Hydrochemical characterization of a complex Mediterranean karstic system (Thau lagoon area, Montpellier, France) for the regional management of the groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Ravaiau</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besancon, France</w:t>
+              <w:t xml:space="preserve">EuroKarst Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427373v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining dissolved gas, gravity and hydrodynamic measurements in a spatially distributed conceptual model of the Durzon karst system (South of France).</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Fontestorbes intermittent karst spring : New results deduced from high frequency monitoring in the karst drainage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ravaiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311597v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach for the characterisation of regional aquifers and the sustainable management of groundwater resources: case studies of the Milk River Aquifer (Canada-USA) and the Thau karstic aquifer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Lefebvre</w:t>
+                <w:t xml:space="preserve">Combining dissolved gas, gravity and hydrodynamic measurements in a spatially distributed conceptual model of the Durzon karst system (South of France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïna Pérotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Rivera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst Conference</w:t>
+              <w:t xml:space="preserve">EuroKarst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448689v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un modèle géologique des réservoirs karstiques profonds du Bassin de Thau (sud de la France) : un outil innovant pour la gestion de la ressource en eau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary approach for the characterisation of regional aquifers and the sustainable management of groundwater resources: case studies of the Milk River Aquifer (Canada-USA) and the Thau karstic aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">EuroKarst Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984810v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Risle critical zone observatory : monitoring karstic processes evolution in the river, their impacts on surface water/groundwater interaction and their consequences on aquatic ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water inflows into a deep tunnel through the Reunion volcano: observation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pierre-Yann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perrochet Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lanini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IAH Congress 2017</w:t>
+              <w:t xml:space="preserve">44th IAH 2017 congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565794v1</w:t>
+                <w:t xml:space="preserve">hal-01562243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water inflows into a deep tunnel through the Reunion volcano: observation and modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+                <w:t xml:space="preserve">Middle Risle critical zone observatory : monitoring karstic processes evolution in the river, their impacts on surface water/groundwater interaction and their consequences on aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pierre-Yann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IAH 2017 congress</w:t>
+              <w:t xml:space="preserve">44th IAH Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562243v1</w:t>
+                <w:t xml:space="preserve">hal-01565794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinization of coastal groundwaters in multi-layered sedimentary aquifers: multi-isotope constraints illustrated by examples in North East of Brazil and South of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+                <w:t xml:space="preserve">Karst groundwater resources assessment by application of the KARSYS approach - Plateau de Sault (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Cary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
+                <w:t xml:space="preserve">Arnauld Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306075v1</w:t>
+                <w:t xml:space="preserve">hal-01310975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst groundwater resources assessment by application of the KARSYS approach - Plateau de Sault (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Salinization of coastal groundwaters in multi-layered sedimentary aquifers: multi-isotope constraints illustrated by examples in North East of Brazil and South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnauld Malard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t>
+              <w:t xml:space="preserve">43rd IAH Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310975v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Can We Learn About Karst Aquifer Heterogeneity From Pumping Tests ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14209,51 +14209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and characterization of hydraulic conductivity of the peridotites of New Caledonia: the case of Massif du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14343,51 +14343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14432,260 +14432,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogéologie des Péridotites karstifiées de Nouvelle-Calédonie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogeological behaviour of a large karstic basin in the Jura Mountain: seeing springs and losses from stream flow modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues "Aquifères de socle : le point sur les concepts et les applications opérationnelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, La roche sur Yon, France</w:t>
+              <w:t xml:space="preserve">AQUA2015, 42nd IAH International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAH, Sep 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166596v1</w:t>
+                <w:t xml:space="preserve">hal-01166111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological behaviour of a large karstic basin in the Jura Mountain: seeing springs and losses from stream flow modelling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrogéologie des Péridotites karstifiées de Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lambert Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA2015, 42nd IAH International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAH, Sep 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Vingtièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues "Aquifères de socle : le point sur les concepts et les applications opérationnelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, La roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166111v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie pour régionaliser la perméabilité d’un aquifère fracturé à partir de cartes piézométriques détaillées : exemple d’un aquifère péridotitique en Nouvelle-Calédonie</w:t>
               </w:r>
@@ -14697,51 +14697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lambert Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14844,51 +14844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.1</w:t>
@@ -14917,51 +14917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact du changement climatique sur la ressource en eau du système karstique du Lez au moyen d’un modèle global semi-distribué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15012,103 +15012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematic modeling of complex aquifer: Evian Natural Mineral Water case study considering lumped and distributed models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2013 Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
@@ -15176,51 +15176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. " Ressources et gestion des aquifères littoraux. Cassis 2012. "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cassis, France. pp.141-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15271,51 +15271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15495,77 +15495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological behaviour of the granitic Strengbach catchment (Vosges massif, Eastern France) during a flood event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15620,103 +15620,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
@@ -15758,90 +15758,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Najjar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
@@ -15870,90 +15870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field measurement of solute transport properties of soil using a tension disc infiltrometer and 18O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16021,64 +16021,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16133,90 +16133,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition géochimique des hydrogrammes de crue (bassins versants de la piste Saint-Elie, Guyane)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PEGI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Paris, France. pp.247-289</w:t>
@@ -16284,64 +16284,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'hydrologie tropicale : géoscience et outil pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office de la Recherche Scientifique et Technique Outre Mer (ORSTOM). FRA., May 1995, Paris, France</w:t>
@@ -16383,90 +16383,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream hydrograph separation on two small Guianese catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of a Boulder Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Boulder, United States</w:t>
@@ -16508,77 +16508,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall runoff modelling : from the hillslope to the continental scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16652,103 +16652,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to discriminate between local and regional flows for the management of karst groundwater resources? Use of δ2H vs δ18O applied to the Huveaune watershed and the hydrogeological catchment of the Port-Miou spring, southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Roma, Italy. 2024</w:t>
@@ -16771,623 +16771,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de l’inversion du fonctionnement de la source sous-marine de la Vise du 28 novembre 2020 : apports de la plateforme expérimentale DEM’EAUX Thau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">27. Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715027v1</w:t>
+                <w:t xml:space="preserve">hal-03780808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’inversion du fonctionnement de la source sous-marine de la Vise du 28 novembre 2020 : apports de la plateforme expérimentale DEM’EAUX Thau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Séranne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France. , 2020</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780808v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge processes in karst aquifers inferred from noble gases: impact of the vadose zone – South of France. AGU 2019, 9-13 Dec. 2019, San Francisco, USA.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+                <w:t xml:space="preserve">La source Intermittente de Fontestorbes: Nouvelles observations au Puits P1 des Mijanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ravaiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2019,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco,, United States</w:t>
+              <w:t xml:space="preserve">Congrès National Fédération Française de Spéléologie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Ciotat, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02782199v1</w:t>
+                <w:t xml:space="preserve">hal-02176145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving pumping tests interpretation in carbonate aquifers with diagnostic plot method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Karstological School "Classical Karst"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Postjona, Slovenia. , 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.30539.34081/1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La source Intermittente de Fontestorbes: Nouvelles observations au Puits P1 des Mijanes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Ravaiau</w:t>
+                <w:t xml:space="preserve">Recharge processes in karst aquifers inferred from noble gases: impact of the vadose zone – South of France. AGU 2019, 9-13 Dec. 2019, San Francisco, USA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pérotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National Fédération Française de Spéléologie 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Ciotat, France. </w:t>
+              <w:t xml:space="preserve">AGU 2019,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176145v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02782199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual hydrogeological model of Alpine Corsica metamorphic formations from a pluridisciplinary, multi-scale approach</w:t>
               </w:r>
@@ -17399,64 +17399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Genevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17498,51 +17498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of climate change impacts on the recharge of two karst systems computing different modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Zerouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17617,277 +17617,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ vulnerability assessment to global changes in South India Preliminary results in Gajwel small watershed</w:t>
+                <w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y Caballero</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Dazin</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR annual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945521v1</w:t>
+                <w:t xml:space="preserve">hal-01452970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t>
+                <w:t xml:space="preserve">Farmers’ vulnerability assessment to global changes in South India Preliminary results in Gajwel small watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Caballero</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dazin</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR annual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452970v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17944,51 +17944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18082,51 +18082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18197,282 +18197,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Plots Applied to Well-Tests in Karst Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Forecasting and mitigation of flooding in a Mediterranean karstic watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2Karst Research in Limestone Hydrogeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrology in a changing world : environmental and human dimensions : proceedings of FRIEND-Water 2014, Montpellier, France, October 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 363, , pp.288--294, 2014, IAHS publication, 978-1-907161-41-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183864v1</w:t>
+                <w:t xml:space="preserve">hal-02050335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting and mitigation of flooding in a Mediterranean karstic watershed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+                <w:t xml:space="preserve">Diagnostic Plots Applied to Well-Tests in Karst Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology in a changing world : environmental and human dimensions : proceedings of FRIEND-Water 2014, Montpellier, France, October 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">H2Karst Research in Limestone Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.127-137, 2014, 978-3-319-06138-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06139-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050335v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18490,103 +18490,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinity Spatial Patterns in Mediterranean Coastal Landscape: The Legacy of the Historical Water Management and Land Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Crabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18625,77 +18625,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des changements globaux sur l'alimentation en eau potable de Montpellier Méditerranée Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18771,51 +18771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lambert Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18861,693 +18861,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01934374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Prié</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146466v1</w:t>
+                <w:t xml:space="preserve">hal-03146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03146479v1</w:t>
+                <w:t xml:space="preserve">hal-03146466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez-Simulations numériques de différents scénarios de changements globaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Simulations numériques de différents scénarios de changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] BRGM/RP-61050-FR, BRGM (Bureau de recherches géologiques et minières). 2012, pp.235</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717560v1</w:t>
+                <w:t xml:space="preserve">hal-03143862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Simulations numériques de différents scénarios de changements globaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Modèles numériques de fonctionnement de l'hydrosystème - Rapport final L4.1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Coustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143862v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Modèles numériques de fonctionnement de l'hydrosystème - Rapport final L4.1.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez-Simulations numériques de différents scénarios de changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] BRGM/RP-61050-FR, BRGM (Bureau de recherches géologiques et minières). 2012, pp.235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Marechal</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03143801v1</w:t>
+                <w:t xml:space="preserve">hal-01717560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Synthèse des connaissances récentes et passées - Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19599,103 +19599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des ressources en eau au changement global en zone méditerranéenne - Le projet Vulcain. Compte-rendu de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Citeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANR. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19721,51 +19721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrogéologique du système karstique de la Fontaine de Nîmes en crue. Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19826,90 +19826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle conceptuel de la structure et du fonctionnement du système karstique de la Fontaine de Nimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19948,51 +19948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des connaissances géologiques et hydrogéologiques sur le bassin d'alimentation de la Fontaine de Nîmes - Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20040,64 +20040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures complémentaires (module 2 du projet) sur le bassin d'alimentation de la Fontaine de Nîmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20404,51 +20404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02522-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ravaiau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Levard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Noyere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandemange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04102585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Widhen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ballas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le-Ber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04860747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.930115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yann David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pennequin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Garin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02426-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321230v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jasechko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihide Wada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024492118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10101491" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDZ8HGD0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01402995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danneville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4704-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1073-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0393-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284682v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.029" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.06.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4PZT4BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2692" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562561v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.10.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJG5J1V3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676784v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00538315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Chaouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pujol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.02.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RK42Z05-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458984v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515377v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PV29FZW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00517.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2CJZ085-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Conroux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.037" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V13F58FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458983v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2007.11.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006288" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154644v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078008v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5950" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QJ74Z79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117404v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.11.054" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTNXQH8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Al-Hattali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-005-0449-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS9FT9J2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085219v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.07.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7X4Q7TM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03758444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0493897" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B96HXCP0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.03.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP05QL07-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00852408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003WR002553" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBB2WR0Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00852407v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2003.tb02420.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRT7LL3Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00160-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56QCLVDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681096v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Idir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baqu&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676759v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(00)00391-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG2HS3NP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689529v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689184v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686316v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687189v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roulier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715462v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05337610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Voland" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roubinet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05049699v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05071332v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04550422v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04614601v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Ibba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-275-2024" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779685v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04224210v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938490v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04211557v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raynaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03967573v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duvail" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dobricean" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03530184v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schorpp" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dall'Alba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411571v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03810045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Civallero" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03530243v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03688592v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700329v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855523v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587988v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260204v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12990" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03329184v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03291111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588221v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448411v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na Perotin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4840" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01815489v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684792v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176153v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vestier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02427373v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984810v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre-Yann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01562243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrochet Pierre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306075v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310975v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01380430v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166631v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mar&#233;chal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310932v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lucas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166596v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adler" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouichet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Genthon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166595v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Marechal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00940679v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Marechal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337676v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;on" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680642v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044010v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Idir" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837674v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837824v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837822v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092316v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032366v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771374v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778396v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848178v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845612v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780808v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412616v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30539.34081/1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176145v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frissant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196706v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Zerouali" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Seguin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025645v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783642174346#aboutBook" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_33" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01183864v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_9" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050335v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell-Estupina" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142626v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684740v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934374v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bouichet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01362435v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Citeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141257v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141203v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141332v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141374v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840746v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02522-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandemange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ravaiau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Levard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Noyere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165730" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04102585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Widhen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ballas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le-Ber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04860747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yann David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pennequin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.930115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jasechko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihide Wada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024492118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Garin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02426-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10101491" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.03.075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDZ8HGD0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01402995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danneville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4704-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1073-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0393-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.06.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4PZT4BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562561v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.10.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJG5J1V3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769584v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2692" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00538315v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Chaouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pujol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.02.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RK42Z05-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Conroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.037" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V13F58FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515377v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PV29FZW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514802v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00517.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2CJZ085-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006288" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458983v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2007.11.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154644v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078008v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5950" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QJ74Z79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117404v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.11.054" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTNXQH8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03758444v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0493897" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B96HXCP0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763638v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Al-Hattali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-005-0449-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS9FT9J2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.07.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7X4Q7TM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.03.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP05QL07-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00852408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003WR002553" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBB2WR0Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00852407v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2003.tb02420.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRT7LL3Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00160-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56QCLVDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681096v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Idir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baqu&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676759v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(00)00391-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG2HS3NP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roulier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689529v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689184v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686316v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715462v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05071332v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Voland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05337610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roubinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05049699v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04614601v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Ibba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-275-2024" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04550422v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04211557v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raynaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04224210v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779685v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03967573v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duvail" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dobricean" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855523v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03810045v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Civallero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03530243v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03688592v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411571v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03530184v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schorpp" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dall'Alba" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700329v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587987v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260204v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12990" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03329184v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587988v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03291111v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588221v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448411v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na Perotin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Montety" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4840" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984810v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684792v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176153v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vestier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01815489v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02427373v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311597v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01562243v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrochet Pierre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565794v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre-Yann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310975v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01380430v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166631v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mar&#233;chal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310932v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lucas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166111v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166596v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouichet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Genthon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166595v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Marechal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00940679v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Marechal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337676v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;on" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680642v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044010v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Idir" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837674v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837824v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837822v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092316v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032366v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771374v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778396v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848178v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845612v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780808v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176145v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412616v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30539.34081/1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frissant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196706v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Zerouali" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Seguin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025645v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783642174346#aboutBook" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_33" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050335v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell-Estupina" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01183864v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_9" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142626v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684740v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934374v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bouichet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01362435v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Citeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141257v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141203v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141332v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141374v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840746v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>