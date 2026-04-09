--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -230,304 +230,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-bigrams as orthographic processing units in Arabic: Evidence from the flanking-letters lexical-decision task</w:t>
+                <w:t xml:space="preserve">On the relation between single word and multiple word processing during learning to read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Zeghli</w:t>
+                <w:t xml:space="preserve">Brice Brossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cauchi</w:t>
+                <w:t xml:space="preserve">Elise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Bouanani</w:t>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 255, pp.106223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13414-025-03061-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025519v1</w:t>
+                <w:t xml:space="preserve">hal-05024564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relation between single word and multiple word processing during learning to read</w:t>
+                <w:t xml:space="preserve">Open-bigrams as orthographic processing units in Arabic: Evidence from the flanking-letters lexical-decision task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Brossette</w:t>
+                <w:t xml:space="preserve">Hicham Zeghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lefèvre</w:t>
+                <w:t xml:space="preserve">Christophe Cauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+                <w:t xml:space="preserve">Mostafa Bouanani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 255, pp.106223. </w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13414-025-03061-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024564v1</w:t>
+                <w:t xml:space="preserve">hal-05025519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the learning trajectory of directional biases in reading: Evidence from the flankers task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sylvain Cauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -574,51 +574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological Decoding and Morpho-Orthographic Decomposition: Complementary Routes During Learning to Read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Brossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -626,51 +626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 242, </w:t>
@@ -702,317 +702,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental perspective on morphological processing in the flankers task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
+                <w:t xml:space="preserve">On the relations between letter, word, and sentence-level processing during reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Brossette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2022.105448⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.17735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-22587-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666314v1</w:t>
+                <w:t xml:space="preserve">hal-03834579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relations between letter, word, and sentence-level processing during reading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A developmental perspective on morphological processing in the flankers task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sylvain Cauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.17735. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-22587-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2022.105448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834579v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention extends beyond single words in beginning readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Snell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1059,77 +1059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic and phonological contributions to flanker effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 82, pp.3571-3580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1189,51 +1189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Snell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sylvain Cauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1687,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (4), pp.1026-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2107,90 +2107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for multiple routes in learning to read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,307 +2243,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental perspective on visual word recognition: New evidence and a self-organising model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Adaptive Resonance Theory account of the implicit learning of orthographic word forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Touzet</w:t>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">P. Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09541440903031230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (1-2), pp.19--26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152170v1</w:t>
+                <w:t xml:space="preserve">hal-01152171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Resonance Theory account of the implicit learning of orthographic word forms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">A developmental perspective on visual word recognition: New evidence and a self-organising model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Lété</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.669--694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09541440903031230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01152171v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpectedly good spellers too. Associations and dissociations in reading and spelling French</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2715,51 +2715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoneme-to-Grapheme consistency and word-frequency effects on spelling among first- to fifth-grade french children: A regression-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Peereman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manulex-Infra: Distributional characteristics of grapheme-phoneme mappings, infra-lexical and lexical units in child-directed written material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Peereman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3214,51 +3214,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optimal viewing position effect in beginning and dyslexic readers</w:t>
+                <w:t xml:space="preserve">The Optimal Viewing Position Effect in Beginning and Dyslexic Readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
@@ -3293,93 +3293,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.Document99.html</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 10, Vol. 1, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpl.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734864v1</w:t>
+                <w:t xml:space="preserve">hal-03536310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Optimal Viewing Position Effect in Beginning and Dyslexic Readers</w:t>
+                <w:t xml:space="preserve">The optimal viewing position effect in beginning and dyslexic readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
@@ -3414,78 +3423,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 10, Vol. 1, 2003, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, pp.Document99.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cpl.99⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03536310v1</w:t>
+                <w:t xml:space="preserve">hal-00734864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3874,77 +3874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How word-level processing constraint the development of sentence-level processing in developing readers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Brossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3976,299 +3976,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching beyond the looking glass with sandwich priming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The hierarchical organization of written language comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Brossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lété</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard C Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Annual Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual Convention, United States</w:t>
+              <w:t xml:space="preserve">62nd Annual Meeting of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998289v1</w:t>
+                <w:t xml:space="preserve">hal-03808785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hierarchical organization of written language comprehension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Searching beyond the looking glass with sandwich priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Brossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual Meeting of the Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">APS Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual Convention, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808785v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Multiple Routes in Learning to Read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4306,90 +4306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized learning of orthographic representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4431,90 +4431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation par carte auto-organisatrice de l'effet de fréquence des mots chez l'apprenti lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4588,90 +4588,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological Decoding and Morpho-Orthographic Decomposition: Complementary Routes toward Reading Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Brossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4713,77 +4713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do the dynamics of orthographic processing vary in children according to task? The differential impact of display time variations in three canonical tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Brossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royce Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5294,122 +5294,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spelling words without phonological cues. The case of double consonants in French.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage statistique de la morphologie verbale en français. Le cas des participes passés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Pacton</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th SIG Writing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">De la France au Québec: L’écriture dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330186v1</w:t>
+                <w:t xml:space="preserve">hal-02368003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On spelling when composing. Studying spelling in real time</w:t>
               </w:r>
@@ -5434,51 +5447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chanquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foulin J.-N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5510,204 +5523,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage statistique de la morphologie verbale en français. Le cas des participes passés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spelling words without phonological cues. The case of double consonants in French.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Negro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bonnotte</w:t>
+                <w:t xml:space="preserve">S. Pacton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la France au Québec: L’écriture dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">11th SIG Writing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368003v1</w:t>
+                <w:t xml:space="preserve">hal-00330186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ART2 et apprentissage de séquences de mots : l'ordre compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fraihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5749,51 +5749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la consistance des relations phono graphiques et grapho-phonologiques dans la production orthographique chez l'enfant du CP au CM2 : une étude en régressions multiples avec des normes distributionnelles par niveau scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5916,69 +5916,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dunod, pp.304, 2018, 9782100775569</w:t>
+              <w:t xml:space="preserve">Dunod, 2018, 978-2-10-077556-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593701v1</w:t>
+                <w:t xml:space="preserve">hal-03163612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie cognitive des apprentissages scolaires</w:t>
               </w:r>
@@ -6004,69 +6004,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dunod, 2018, 978-2-10-077556-9</w:t>
+              <w:t xml:space="preserve">Dunod, pp.304, 2018, 9782100775569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163612v1</w:t>
+                <w:t xml:space="preserve">hal-03593701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6512,51 +6512,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Resonance Theory for reading modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,51 +6647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation computationnelle de l'apprentissage des mots écrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grainger J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6921,51 +6921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jemr18040025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05025519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zeghli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cauchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bouanani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03061-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sylvain Cauchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716424000134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421017v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/qeynj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03666314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22587-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02184-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02023-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03666318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Grainger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy C Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Beyersmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2016.07.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Maggio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Bes de Berc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pesci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.18.1.01mag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-013-9485-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Borchardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Treiman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.846392" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Michael" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028410" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.01.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.01.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFB3QT6J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440903031230" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dandurand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6P34LW5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zorman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peereman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2008.01.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTNVQ85W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alexis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733549v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.99" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632419v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771221v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rondot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Acha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vergara-Martinez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bussy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rougeot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514861v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330186v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maggio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanquoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulin J.-N." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368003v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Negro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraihat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100176120" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet C." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufaut S." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainger J." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J.C." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jemr18040025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05025519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zeghli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cauchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bouanani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03061-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sylvain Cauchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716424000134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421017v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/qeynj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22587-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03666314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02184-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02023-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03666318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Grainger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy C Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Beyersmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2016.07.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Maggio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Bes de Berc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pesci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.18.1.01mag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-013-9485-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Borchardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Treiman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.846392" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Michael" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028410" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.01.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.01.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFB3QT6J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dandurand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6P34LW5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440903031230" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zorman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peereman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2008.01.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTNVQ85W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alexis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733549v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.99" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632419v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771221v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rondot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Acha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vergara-Martinez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bussy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rougeot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514861v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Negro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maggio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanquoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulin J.-N." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330186v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraihat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100176120" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet C." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufaut S." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainger J." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J.C." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>