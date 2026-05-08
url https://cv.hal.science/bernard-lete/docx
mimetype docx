--- v1 (2026-04-09)
+++ v2 (2026-05-08)
@@ -702,261 +702,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relations between letter, word, and sentence-level processing during reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Brossette</w:t>
+                <w:t xml:space="preserve">A developmental perspective on morphological processing in the flankers task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sylvain Cauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-22587-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2022.105448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834579v1</w:t>
+                <w:t xml:space="preserve">hal-03666314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental perspective on morphological processing in the flankers task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
+                <w:t xml:space="preserve">On the relations between letter, word, and sentence-level processing during reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Brossette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 221, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.17735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2022.105448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-22587-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666314v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention extends beyond single words in beginning readers</w:t>
               </w:r>
@@ -2146,51 +2146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,307 +2243,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Resonance Theory account of the implicit learning of orthographic word forms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A developmental perspective on visual word recognition: New evidence and a self-organising model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Lété</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.669--694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09541440903031230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152171v1</w:t>
+                <w:t xml:space="preserve">hal-01152170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental perspective on visual word recognition: New evidence and a self-organising model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">An Adaptive Resonance Theory account of the implicit learning of orthographic word forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (1-2), pp.19--26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09541440903031230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01152170v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpectedly good spellers too. Associations and dissociations in reading and spelling French</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2715,51 +2715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoneme-to-Grapheme consistency and word-frequency effects on spelling among first- to fifth-grade french children: A regression-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Peereman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manulex-Infra: Distributional characteristics of grapheme-phoneme mappings, infra-lexical and lexical units in child-directed written material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Peereman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3214,51 +3214,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Optimal Viewing Position Effect in Beginning and Dyslexic Readers</w:t>
+                <w:t xml:space="preserve">The optimal viewing position effect in beginning and dyslexic readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
@@ -3293,102 +3293,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 10, Vol. 1, 2003, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, pp.Document99.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536310v1</w:t>
+                <w:t xml:space="preserve">hal-00734864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optimal viewing position effect in beginning and dyslexic readers</w:t>
+                <w:t xml:space="preserve">The Optimal Viewing Position Effect in Beginning and Dyslexic Readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
@@ -3423,69 +3414,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.Document99.html</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 10, Vol. 1, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpl.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734864v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3618,277 +3618,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving reading through visual saliency: a remedial tool for neurodevelopmental disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Vernet</w:t>
+                <w:t xml:space="preserve">Transposed-character effects throughout reading acquisition : when does letter and non-letter strings processing become different ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Acha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Vergara-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Chaix</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">23rd meeting of the European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632419v1</w:t>
+                <w:t xml:space="preserve">hal-04771221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposed-character effects throughout reading acquisition : when does letter and non-letter strings processing become different ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Vergara-Martinez</w:t>
+                <w:t xml:space="preserve">Improving reading through visual saliency: a remedial tool for neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Favre</w:t>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd meeting of the European Society for Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771221v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How word-level processing constraint the development of sentence-level processing in developing readers?</w:t>
               </w:r>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4224,51 +4224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4306,90 +4306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized learning of orthographic representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4431,90 +4431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation par carte auto-organisatrice de l'effet de fréquence des mots chez l'apprenti lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5294,135 +5294,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage statistique de la morphologie verbale en français. Le cas des participes passés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spelling words without phonological cues. The case of double consonants in French.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Negro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bonnotte</w:t>
+                <w:t xml:space="preserve">S. Pacton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la France au Québec: L’écriture dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">11th SIG Writing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368003v1</w:t>
+                <w:t xml:space="preserve">hal-00330186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On spelling when composing. Studying spelling in real time</w:t>
               </w:r>
@@ -5447,51 +5434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chanquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foulin J.-N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5523,191 +5510,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spelling words without phonological cues. The case of double consonants in French.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage statistique de la morphologie verbale en français. Le cas des participes passés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Pacton</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th SIG Writing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">De la France au Québec: L’écriture dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330186v1</w:t>
+                <w:t xml:space="preserve">hal-02368003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ART2 et apprentissage de séquences de mots : l'ordre compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fraihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5749,51 +5749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la consistance des relations phono graphiques et grapho-phonologiques dans la production orthographique chez l'enfant du CP au CM2 : une étude en régressions multiples avec des normes distributionnelles par niveau scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,51 +6512,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Resonance Theory for reading modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,51 +6647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation computationnelle de l'apprentissage des mots écrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grainger J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6921,51 +6921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jemr18040025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05025519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zeghli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cauchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bouanani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03061-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sylvain Cauchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716424000134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421017v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/qeynj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22587-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03666314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02184-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02023-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03666318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Grainger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy C Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Beyersmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2016.07.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Maggio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Bes de Berc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pesci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.18.1.01mag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-013-9485-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Borchardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Treiman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.846392" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Michael" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028410" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.01.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.01.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFB3QT6J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dandurand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6P34LW5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440903031230" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zorman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peereman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2008.01.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTNVQ85W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alexis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733549v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.99" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632419v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771221v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rondot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Acha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vergara-Martinez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bussy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rougeot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514861v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Negro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maggio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanquoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulin J.-N." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330186v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraihat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100176120" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet C." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufaut S." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainger J." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J.C." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jemr18040025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05025519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zeghli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cauchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bouanani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03061-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sylvain Cauchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716424000134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421017v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/qeynj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03666314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22587-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02184-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02023-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03666318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Grainger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy C Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Beyersmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2016.07.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Maggio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Bes de Berc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pesci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.18.1.01mag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-013-9485-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Borchardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Treiman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.846392" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Michael" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028410" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.01.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.01.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFB3QT6J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440903031230" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dandurand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6P34LW5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zorman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peereman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2008.01.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTNVQ85W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alexis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733549v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.99" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771221v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rondot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Acha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vergara-Martinez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bussy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rougeot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514861v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330186v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maggio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanquoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulin J.-N." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368003v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Negro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraihat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100176120" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet C." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufaut S." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainger J." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J.C." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>