--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1097,278 +1097,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t>
+                <w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176943v1</w:t>
+                <w:t xml:space="preserve">hal-03090020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t>
+                <w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090020v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controversy over the development of canyoning in the Mercantour National Park</w:t>
               </w:r>
@@ -2033,289 +2033,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration sociale du réseau sport santé bien-être en région Provence-Alpes Côte d’Azur : le rôle prépondérant du médecin prescripteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bailly</w:t>
+                <w:t xml:space="preserve">V. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 32 (3), pp.129 - 134. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+              <w:t xml:space="preserve">, 2017, 32 (3), pp.129-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765730v1</w:t>
+                <w:t xml:space="preserve">hal-03778309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration sociale du réseau sport santé bien-être en région Provence-Alpes Côte d’Azur : le rôle prépondérant du médecin prescripteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Massiera</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bailly</w:t>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 32 (3), pp.129-134. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+              <w:t xml:space="preserve">, 2017, 32 (3), pp.129 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778309v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is motivation for marathon a protective factor or a risk factor of injury?</w:t>
               </w:r>
@@ -4287,51 +4287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Mahmoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junia Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Noel-Racine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03601621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben-Mahmoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2021.1935428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mahmoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vitetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/JPFMTS.2018.05.555674" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Long" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thierry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971685818781242" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.02.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morales" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. No&#235;l Racine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garbarino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massiera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12807" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.155.0143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Petracovschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jessica" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.805578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben&#160;mahmoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020775ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057240.2012.691635" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625285" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0059-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRMPXD2C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ionescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cernaianu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059908002088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricolfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardet Manuela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Giordano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000708v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00069261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parisot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Niculescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cernaianu." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00482158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Angela Ionescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Mahmoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junia Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Noel-Racine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03601621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben-Mahmoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2021.1935428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mahmoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vitetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/JPFMTS.2018.05.555674" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Long" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thierry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971685818781242" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morales" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. No&#235;l Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garbarino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massiera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.02.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12807" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.155.0143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Petracovschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jessica" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.805578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben&#160;mahmoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020775ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057240.2012.691635" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625285" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0059-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRMPXD2C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ionescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cernaianu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059908002088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricolfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardet Manuela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Giordano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000708v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00069261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parisot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Niculescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cernaianu." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00482158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Angela Ionescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>