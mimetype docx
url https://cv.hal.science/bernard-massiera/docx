--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1097,278 +1097,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t>
+                <w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090020v1</w:t>
+                <w:t xml:space="preserve">hal-03176943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t>
+                <w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03176943v1</w:t>
+                <w:t xml:space="preserve">hal-03090020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controversy over the development of canyoning in the Mercantour National Park</w:t>
               </w:r>
@@ -1456,503 +1456,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of plan for promoting physical activity for health between the territories of Strasbourg, Nice and Brest (France)</w:t>
+                <w:t xml:space="preserve">Comparison of Sporting Values in Europe: Effects of Social Institutionalization in Three European Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Morales Gonzales</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Vitetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+                <w:t xml:space="preserve">Long Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Fitness, Medicine &amp; Treatment in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.208-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19080/JPFMTS.2018.05.555674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0971685818781242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083435v1</w:t>
+                <w:t xml:space="preserve">hal-02140248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception participative d'un parc naturel et représentation optimiste du territoire protégé.</w:t>
+                <w:t xml:space="preserve">Psychosocial factors as predictors of dropout in ultra-trailers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karine Corrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0206498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305487v1</w:t>
+                <w:t xml:space="preserve">hal-03500473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial factors as predictors of dropout in ultra-trailers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of plan for promoting physical activity for health between the territories of Strasbourg, Nice and Brest (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morales Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Vitetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206498⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Fitness, Medicine &amp; Treatment in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19080/JPFMTS.2018.05.555674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500473v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Sporting Values in Europe: Effects of Social Institutionalization in Three European Territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception participative d'un parc naturel et représentation optimiste du territoire protégé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Bergamaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schuft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Long Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Values</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tourisme littéraire, 37 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140248v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Sporting Values in Europe: Effects of Social Institutionalization in Three European Territories</w:t>
               </w:r>
@@ -1964,51 +1964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2167,51 +2167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration sociale du réseau sport santé bien-être en région Provence-Alpes Côte d’Azur : le rôle prépondérant du médecin prescripteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2435,51 +2435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de la nature dans un territoire transfrontalier : le cas « Marittime-Mercantour »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schuft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2734,51 +2734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain Guides: between Contemplation of Nature and Socio-economic trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,204 +3663,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture d'entreprise, échec d'un concept</w:t>
+                <w:t xml:space="preserve">L'influence de la politique nationale sur le management des organisations sportives. Etude comparative France-Roumanie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Cernaianu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Etude de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006</w:t>
+              <w:t xml:space="preserve">Congres Edu World 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pitesti (Roumanie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00000708v2</w:t>
+                <w:t xml:space="preserve">sic_00069261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la politique nationale sur le management des organisations sportives. Etude comparative France-Roumanie.</w:t>
+                <w:t xml:space="preserve">Culture d'entreprise, échec d'un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sorina Cernaianu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres Edu World 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Pitesti (Roumanie)</w:t>
+              <w:t xml:space="preserve">Revue Etude de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00069261v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00000708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4287,51 +4287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Mahmoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junia Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Noel-Racine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03601621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben-Mahmoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2021.1935428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mahmoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vitetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/JPFMTS.2018.05.555674" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Long" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thierry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971685818781242" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morales" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. No&#235;l Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garbarino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massiera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.02.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12807" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.155.0143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Petracovschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jessica" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.805578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben&#160;mahmoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020775ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057240.2012.691635" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625285" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0059-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRMPXD2C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ionescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cernaianu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059908002088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricolfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardet Manuela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Giordano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000708v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00069261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parisot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Niculescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cernaianu." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00482158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Angela Ionescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Mahmoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junia Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Noel-Racine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03601621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben-Mahmoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2021.1935428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mahmoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thierry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971685818781242" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206498" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vitetta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/JPFMTS.2018.05.555674" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Long" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morales" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. No&#235;l Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garbarino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massiera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.02.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12807" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.155.0143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Petracovschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jessica" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.805578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben&#160;mahmoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020775ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057240.2012.691635" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625285" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0059-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRMPXD2C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ionescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cernaianu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059908002088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricolfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardet Manuela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Giordano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00069261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parisot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Niculescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cernaianu." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000708v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00482158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Angela Ionescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>