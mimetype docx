--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1456,503 +1456,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Sporting Values in Europe: Effects of Social Institutionalization in Three European Territories</w:t>
+                <w:t xml:space="preserve">Comparative study of plan for promoting physical activity for health between the territories of Strasbourg, Nice and Brest (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imed Ben Mahmoud</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morales Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Thierry</w:t>
+                <w:t xml:space="preserve">Olivia Vitetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Values</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (3), pp.208-222. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Fitness, Medicine &amp; Treatment in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0971685818781242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19080/JPFMTS.2018.05.555674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140248v1</w:t>
+                <w:t xml:space="preserve">hal-02083435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial factors as predictors of dropout in ultra-trailers</w:t>
+                <w:t xml:space="preserve">Conception participative d'un parc naturel et représentation optimiste du territoire protégé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Corrion</w:t>
+                <w:t xml:space="preserve">Alessandro Bergamaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schuft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tourisme littéraire, 37 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500473v1</w:t>
+                <w:t xml:space="preserve">hal-02305487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of plan for promoting physical activity for health between the territories of Strasbourg, Nice and Brest (France)</w:t>
+                <w:t xml:space="preserve">Comparison of Sporting Values in Europe: Effects of Social Institutionalization in Three European Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Fitness, Medicine &amp; Treatment in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19080/JPFMTS.2018.05.555674⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.208-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0971685818781242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083435v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception participative d'un parc naturel et représentation optimiste du territoire protégé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychosocial factors as predictors of dropout in ultra-trailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Corrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0206498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305487v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Sporting Values in Europe: Effects of Social Institutionalization in Three European Territories</w:t>
               </w:r>
@@ -1964,51 +1964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2167,51 +2167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration sociale du réseau sport santé bien-être en région Provence-Alpes Côte d’Azur : le rôle prépondérant du médecin prescripteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2435,51 +2435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de la nature dans un territoire transfrontalier : le cas « Marittime-Mercantour »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schuft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2734,51 +2734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain Guides: between Contemplation of Nature and Socio-economic trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3378,273 +3378,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de santé publique et apprentissage de l'activité physique en séjour de tourisme post Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie du tourisme social en France : une perte de la vocation humaniste face aux contingences matérielles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ricolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bardet Manuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imed Ben Mahmoud</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">L'agilité touristique en temps de crises : réplications, accélérations, réinventions.. ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association AsTRES, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111882v1</w:t>
+                <w:t xml:space="preserve">hal-04069529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie du tourisme social en France : une perte de la vocation humaniste face aux contingences matérielles ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux de santé publique et apprentissage de l'activité physique en séjour de tourisme post Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Giordano</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agilité touristique en temps de crises : réplications, accélérations, réinventions.. ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association AsTRES, Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069529v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir du tourisme social et solidaire passe-t-il par la marchandisation de son offre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ricolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises: réplications, accélérations, réinventions..?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4287,51 +4287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Mahmoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junia Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Noel-Racine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03601621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben-Mahmoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2021.1935428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mahmoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thierry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971685818781242" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206498" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vitetta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/JPFMTS.2018.05.555674" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Long" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morales" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. No&#235;l Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garbarino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massiera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.02.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12807" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.155.0143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Petracovschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jessica" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.805578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben&#160;mahmoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020775ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057240.2012.691635" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625285" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0059-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRMPXD2C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ionescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cernaianu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059908002088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricolfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardet Manuela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Giordano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00069261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parisot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Niculescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cernaianu." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000708v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00482158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Angela Ionescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Mahmoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junia Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Noel-Racine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03601621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben-Mahmoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2021.1935428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mahmoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vitetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/JPFMTS.2018.05.555674" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Long" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971685818781242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206498" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03618659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morales" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. No&#235;l Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garbarino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massiera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.02.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12807" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.155.0143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Petracovschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jessica" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.805578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben&#160;mahmoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020775ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057240.2012.691635" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625285" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0059-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRMPXD2C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ionescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cernaianu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059908002088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricolfi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardet Manuela" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Giordano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00069261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parisot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Niculescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cernaianu." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000708v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00482158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Angela Ionescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>