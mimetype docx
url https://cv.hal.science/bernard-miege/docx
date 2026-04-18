--- v0 (2026-03-17)
+++ v1 (2026-04-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Miège </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'occasion des 50 ans des Sciences de l'Information et de la Communication - Réflexions sur la reconnaissance d'une discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et indéterminations de l'Espace public contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, p. 5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique de l'ouvrage de Jean Caune &amp;quot;Faire théatre de tout: Espace, temps et place du spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somme major questions for research in Information and Communication today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol.9, pp.49-65. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56140/jocis-v9-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There are still many Dissimilarities between Creative Industries and Cultural Industries, Les Enjeux de l'Information et de la Communication, n°18/3A, 2017, p.77 à 87, consulté le vendredi 13 avril 2018, [en ligne] URL : https://lesenjeux.univ-grenoble-alpes.fr/2017-supplementA/06-Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur Médiarchie d’Yves Citton‪ », Questions de communication, 2018/1 (n° 33), p. 287-297. [En ligne], 33 | 2018, mis en ligne le 25 juillet 2018, consulté le 01 octobre 2018. URL:http://journals.openedition.org/questionsdecommunication/12548</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">questionsdecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-on déjà en mesure de proposer un Manifeste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Contribution à la connaissance de l’édification des SIC dans les années 80 et 90- Sur les rôles respectifs de la 71ème section du CNU et de la SFSIC –in les Cahiers de la SFSIC N° 14.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. &amp;quot;There are still many Dissimilarities between Creative Industries and Cultural Industries, , n°18/3A, pp.77 à 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs4.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. 40 ans de recherche en Information – Communication - Acquis et questionnements (à partir d'une Conférence donnée à un Congrès de l'AMIC) dans Les Enjeux de l'Information et de la Communication, n°16/1, 2015, p. 105 à 113, consulté le vendredi 29 avril 2016 , [en ligne] URL : http://lesenjeux.u-grenoble3.fr/2015/07-2015-Miege/index.html.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries du contenu et industries de la communication. Contribution à une déconstruction de la notion de créativité, Colloque “Injonction de créativité et création sous contrainte”, 82ème Congrès de l’ACFAS, Montréal, mai 2014, publié in http://lesenjeux.u-grenoble3.fr/2015-supplementB/01-Bouquillon-Miege-Moeglin/index.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouquillion Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création à la consommation des productions culturelles et médiatiques industrialisées : entre mutations et continuités, avec Laurie Schmitt, in « Les Cahiers de la SFSIC », N°11, pp. 132-136.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité au regard du Gresec -La pratique de l’interdisciplinarité en SIC, in « Les Cahiers de la SFSIC », N°11, , pp. 187-189.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation des biens symboliques – entretien avec Philippe Bouquillion, Bernard Miège, Pierre Mœglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-revue des industries culturelles et numériques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une trajectoire intellectuelle: éléments d'une auto socio-analyse. Un emboîtement de phases et d'influences ainsi que de convictions progressivement forgées, Les Enjeux de l’Information et de la Communication, n°14/3A, 2013, p.33 à 42, consulté le lundi 16 décembre 2019, [en ligne] URL : https://lesenjeux.univ-grenoble-alpes.fr/2013/supplement-a/03-a-propos-dune-trajectoire-intellectuelle-elements-dune-auto-analyse-un-emboitement-de-phases-et-dinfluences-ainsi-que-de-convictions-progressivement-forgees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, non précisé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une méthodologie inter-dimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°1, pp. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Critical review of the book of Dominique Wolton, Informer n’est pas communiquer, Paris : CNRS Editions, 2009.148 pages. Reviewed by Bernard Miège, (translated by Chloë Salles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Communication, March 2012 vol. 27 no. 1 82-87</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des industries culturelles (et informationnelles), composante des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°1, pp. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairages (en guise de préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Supplément "Journalisme et questions sociétales au prisme des industries culturelles", Lafon Benoit (coord.) Supplément 2011, pp.26 000 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un debate significativo en Francia – La situation de la industria creativa, N° 85, octobre-décembre 2010, de la revista Telos, http://sociedadinformacion.fundacion.telefonica.com/seccion=1268&idioma=es_ES&id=2010110309270001&activo=6.do.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations, Espace Public et Systèmes d'Information: positionnements scientifiques respectifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Revue maghrébine de documentation et d'information, N°18-19, 2009-2010, pp. 11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imposition d'un syntagme: la Société de l'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, volume 2 N° 2/ 2008, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicaçao e tecnologia na sociedade : uma dimensao transversal, Entrevista por Elisabeth Saad Correa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MATRIZes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des industries culturelles impliquée par/dans la diversité culturelle, in Actes du colloque de Douala (avril 2006) publiés sous le titre &amp;quot;Communication et changement social en Afrique et dans les Caraïbes : bilan et perspectives&amp;quot;, sous la direction de Misse Misse et Alain Kiyindou, http://w3.u-grenoble3.fr/les_enjeux/2009-supplement/07-QuestionIndustriesCulturelles-Miege/index.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des industries créatives en France, revue Economia della Cultura (Revista trimestrale dell'Associazione per l'Economia della Cultura), Roma, N° 1/ 2009, pp.37-47.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O pensamento comunicacional na contemporaneidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do Programa de Post- Graduaçao da Faculdade Casper Libero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 12 (n°23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las industrias culturales y de información: un enfoque sociocultural. Revista Electrónica de Investigación Educativa, 10 (1), UABC Mexico, Consultado el día de mes de año en: http://redie.uabc.mx/vol10no1/contenido-miege.html.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Electrónica de Investigación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, médiations, médiateurs : continuités et mutations, revue Réseaux N° 148- 149/ 2008 (En hommage à Paul Beaud), pp. 117- 146.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las industrias culturales y de informacion: un enfoque socioeconomica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Electrónica de Investigación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indústrias culturais e de mídia: uma abordagem socioeconômica, in N° 1, outobro 2007 de la revue MATRIZes (ECA , USP, Sao Paulo) , pp. 41-54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MATRIZes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique de l’ouvrage de Françoise Benhamou, « Les dérèglements de l’exception culturelle », Seuil, 2006, en collaboration avec Philippe Bouquillion, in Questions de communication, N°12- 2007, pp. 415-419</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des Tic : pour de nouvelles problématiques (version espagnole), in Telos N° 73, pp. 13-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique de l’ouvrage d’Alain Gras et Pierre Musso (sous la direction), Politique, communication et technologies – Mélanges en hommage à Lucien Sfez pour la revue Questions de communication, N°11, 2007, pp.524-526.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE en tant que techniques de l'information et de la communication - Bilan d'une 2ème phase de recherches (2003-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le positionnement de la recherche sur l’histoire des SIC, N° 12- 2007, Questions de Communication, pp. 191-201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de la Haye: des apports toujours actuels, pp. 49-51. N°18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la cuestion de las TIC. Hacia nuevos planteamientos, pp. 13-26, N°73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet irrévérencieux sur l’économique et le communicationnel, revue Hermès N°44, pp. 153- 156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/24022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : l’incomplétude des relations entre Journalisme et Universités, Les Enjeux de l’information et de la communication, année 2006, http://w3.u-grenoble3.fr/les_enjeux/2006/Miege/index.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des mouvements récents de concentration capitalistique (2004- 2005) dans les industries culturelles et médiatiques, revue Le Temps des Médias, N° 6, printemps 2006, pp. 151- 164.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moriset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentracion en las industrias culturales y mediaticas (ICM) y los cambios en los contenidos, revue CIC Cuadernos de Informacion y Comunicacion (Université Complutense, Madrid) 2006, vol. 11, pp. 155-166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIC : Cuadernos de Información y Comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries du contenu sur la scène médiatique, , revue Réseaux, Volume 23/N° 131 Hermès- Lavoisier, sept. 2005, pp. 145- 185.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moriset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web : la question médiatique, revue NDA, N° 5, juin- juillet 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les Nouveaux Dossiers de l’audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Economie Politique de la Communication : des apports théoriques toujours actuels, revue Hermès N°38, « Les sciences de l’information et de la communication – savoir et pouvoir », pp.46-54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Economie Politique de la Communication : des apports théoriques toujours actuels, revue Hermès N°38, « Les sciences de l’information et de la communication – savoir et pouvoir », pp.46-54.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des industries de la culture, de l'information et de la communication à l'informationnalisation et à la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.7508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Martin Becerra, Université virtuelle de Quilmes, Buenos Aires, in Portail de l’Institut de la Communication de l’Université Autonome de Barcelone (www.portalcomunicacion.com), automne 2002 ; repris en français dans la revue « Questions de communication », N° 3, pp.211- 229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique de l’ouvrage de Yves Winkin, « La communication n’est pas une marchandise –Résister à l’agenda de Bologne », Bruxelles, Editions Labor/ Editions Espace de Libertés, col. Liberté j’écris ton nom, N°4, pp 416-418</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Galaxie Internet de Manuel Castells, pp. 290-293, N° 114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société de l'information : toujours aussi inconcevable, RESS, Tome XL, N° 123, pp.41-54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnham Nicholas: Emancipation, the Media and modernity. Arguments about the Media and social Theory, note de lecture, Réseaux, vol. 18, N° 105, pp. 295- 303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les économistes, la Net- économie, et l'information- communication, Réseaux, N° 106, p. 273- 292</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouquillion Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'arrière-plan de récents mouvements de concentration, N° 94, p. 18-20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour les sciences de l'information et de la communication ? , table-ronde animée par Hugues Hotier, Communication et organisation : Hommage à Robert Escarpit, Actes de la journée d'hommage du 23 octobre 1998, n° hors série, p. 15-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports à la recherche des sciences de l'information & de la communication, revue Réseaux N° 100, pp. 547-568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.2000.2237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O espaço publico: perpetuado, ampliado e fragmentado, N° 3, pp. 4-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos olhares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2238-7714.no.1999.51320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et SIC, entretien, pp. 28-30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le communicationnel et le social: déficits récurrents et nécessaires (re-) positionnements théoriques, vol. 21, N° 1, pp. 25-42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.1998.10715561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévy Pierre, &amp;quot;Cyberculture &amp;quot;, [note critique], Réseaux, n° 88-89, p.224-225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: théories sociales de la communication et théories communicationnelles de la société, vol. 21, N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machill Marcel: Frankreich Quotenreich. Nationale Medienpolitik und europäische Kommunikationspolitik im Kontext nationaler Identität &amp;quot;, [notice], Réseaux, n° 88-89, p. 214-215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.Sorlin Pierre:&amp;quot; Les fils de Nadar. Le &amp;quot;siècle&amp;quot; de l'image analogique&amp;quot;, [notice], Réseaux, n° 88-89, p. 212-214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries culturelles et informatisation sociale. Nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moëglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sciso.1997.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">França: diversitat d'enfocaments i relacions dins el mon de comunicacio, Analysi 21 pp.133-148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'Analisi Geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à un questionnaire, N° 4, pp. 27-31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&amp;quot;espace public: au delà de la sphère politique, N°17-18, pp. 49-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/15207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication's ambiguous dynamics, keynote speech to the European Conference of the IAMCR/IAERI &amp;quot;Communication beyond Nation Stat&amp;quot; Portoroz, Slovenia, June 1995 tranlated by Alan Marschall, vol. II, N°2, pp.7-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Javnost. The public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la formation de l'espace public en France aux XVII° et XVIII° siècles, Hommage à Jean Sgard, vol. 1, &amp;quot;Journaux et Journalistes&amp;quot;, pp. 177-188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de communication et aménagements territorial, conférence introductive au Colloque Géographies, information et communication, nouvelles pratiques, nouveaux concepts, Université Toulouse Le Mirail (30/05- 01/06 1994), N° 35, pp. 83-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits to the adaptation strategies of European public service television, vol. 16, N°1, pp. 31-46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Achille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/016344394016001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étapes de la pensée communicationnelle: les interrogations actuelles, N°31, pp. 185-196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sciso.1994.1149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi alimenter la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique de &amp;quot;Une société de communication&amp;quot;, Erik Neveu, Montchretien, col. Clefs/politique, N° 66, pp. 237-238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des convergences sont envisageables à terme, in ouvrage Téléphone et télévision - Enquête sur une convergence européenne, sous la direction de Enrique Bustamante, Nicholas Garnham et Jean-Michel Salaün, pp. 19-27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence des télécommunications et de l'audiovisuel: un renouvellement des perspectives s'impose, N° 34, pp. 89-103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence des télécommunications et de l'audiovisuel: un renouvellement de perspective s'impose, volume 5, N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mœglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de longue durée de la communication en Europe de l'Ouest, N°19, pp. 45-57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quad.1993.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étapes de la pensée communicationnelle: l'élargissement des problématiques N° 30, pp. 192-204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étapes de la pensée communicationnelle: les courants fondateurs, N° 29, pp. 193-210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sciso.1993.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergencia entre telecomunicaciones y audiovisual. Por una renovacion de perspectivas, N° 34, pp. 89-103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las industrias de la cultura y de la informacion, N° 29, pp. 13-22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires, N° 10, &amp;quot;Arrêt sur recherches&amp;quot;, pp. 143-149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors Cadre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (nécessaire) voie étroite de le recherche en communication, vol. XV, N° 1, pp. 8-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il fallait que le point soit fait, p.7; La nécessaire voie étroite de la recherche en communication, p. 123-129; A propos de Robert Escarpit, p. 29; Les multiples facettes de la communication, p. 140; Numéro spécial 63: &amp;quot;Les théories de la communication&amp;quot;, sous la direction de Robert Boure et d'Isabelle Pailliart,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impensable société de l'information, N° 16, Science de l'information, technologie de l'information, société de l'information (INIST, CNRS), pp. 63-66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises - bulletin de recherches sur l'information en sciences économiques, humaine et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la communication, N° 258, pp. 16-21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Finances agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur 10 ans de videotex, vol.2, N° 3, pp. 121-123</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecomunicaciones y audiovisual: un futuro comun?, N° 21, pp. 62-65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour es problématiques transversales et partielles, N° 15, pp. 37-40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiasPouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société conquise par la communication, conférence-débat, pp. 1-14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GRICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: a mixed System. Renovation of a old Concept, vol. 11, N° 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/016344389011001004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'économie dans la recherche en communication, communication à la Table-Ronde de l'Asociacion para la Investigacion Aplicada en Comunicacion, Madrid, N° 3, pp. 22-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de investigacion en comunicacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation de l'audiovisuel in &amp;quot;Les théories du cinéma aujourd'hui&amp;quot;, N° 47, pp. 162-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marxisme, médias et communication, N°26, pp. 47-53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déréglementation des systèmes de communication: le visible et l'invisible, N° 24, pp. 22-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries audiovisuelles: le renforcement de la domination, N° 111, pp. 543-553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics at work in the new cultural industries, vol. 9, pp. 273-289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries audiovisuelles: le renforcement de la domination, reprise d'une communication présentée au Séminaire de Lomé organisé à l'initiative de l'UNESCO (9-13/12/1985), T. XXVIII, N° 111, numéro spécial: &amp;quot;Transfert de technologies et développement,&amp;quot;, pp. 543-553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production indépendante, une place peu enviable dans le brouillard du paysage audiovisuel, Bruxelles, N° 93, pp. 5-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video-Doc Communication audiovisuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics at work in the new cultural industries, N° 3, vol. 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/016344387009003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: la fièvre de l'audiovisuel, N° spécial &amp;quot;L'Europe de l'audiovisuel, cahier N° 1, pp. 30-33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service public de l'audiovisuel et guerre des images, N°55, pp. pp. 43-55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques à l'oeuvre dans les nouvelles industries culturelles, vol. 4, N° 2, pp. 93-110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1002005ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los avatares del Liberalismo en lo audiovisual, N° 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des médias audiovisuels: tout pronostic est hasardeux, pp. 68-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image de marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tintamarre d'images, N° 9, pp. 144-150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions à propos de quelques expérimentations télématiques, N°9, pp.77-84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'IDATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brusini Hervé & James Francis, Voir la vérité: le journalisme de télévision, PUF, collection Recherches politiques, 1982, 194 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French socialists and the question of the media: Fundamental issues in social communication today (reprise de l'article paru en 1982 dans une revue française, avec une introduction et une note complémentaire de Bernard Miège), N° 5, pp. 02-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandise culturelle: quelques caractéristiques de son développement récent (reprise avec des compléments de l'article publié en 1979 dans Media, culture and society),N° 61, pp. 47-63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue communication et information Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les socialistes français aux prises avec la question des médias, N° 61, pp. 5-25.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la gestion du patrimoine et la fascination des industries de l'imaginaire: FRANCE, une austérité au service des intérêts dominants, pp. 11-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: une austérité au service des intérêts dominants (la politique culturelle de la crise), pp. 11-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: une austérité au service des intérêts dominants (sur la politique culturelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles aux enfants: que vous êtes jolis, que vous me semblez beaux.... N° 29, pp. 57-68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des produits audiovisuels se prépare aujourd'hui, N° 1, pp. 23-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Videoglyphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la recherche de Guy Saez (avec Erland Marcer): Gérer l'ingérable: les contradictions de l'animation culturelle, pp. 160-163, N° 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural comodity, I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique: A propos de la recherche de Guy Saez: Gérer l'ingérable: les contradictions de l'animation culturelle, N° 25, pp. 160-163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impensé des mutations des télécommunications, N° 76-77, pp. 15-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action culturelle des comités d'entreprise, élément d'une stratégie d'ensemble de la classe ouvrière, N° 18, pp. 19-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confronter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le paysage urbain, table-ronde, N° 24, pp.31-38, N° 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'analyse des politiques culturelles des communes, N° 2, pp. 90-99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépenses culturelles de la nation, en collaboration, numéro spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes culturels de la nation - Dépenses des adminsitrations centrales, N° 22, 201 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Logerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et recherches </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture humaniste à l'action culturelle, pp. 88-93</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'ESCAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise et l'action culturelle, Tome II, N° 11, pp. 2235-2341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ISEA (Institut de Science Economique Appliquée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de culture et de loisir dans l'entreprise, N° double 93-94, 66 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondance municipale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise et l'action culturelle, in Economie du travail, cahiers de l'ISEA, ed. Droz, pp; 2235-2341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique socio-culturelle en République Fédérale d'Allemagne, Paris, La Documentation française, N° 3295, 91 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reynaud,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et études documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences polonaises d'action culturelle en milieu urbain, N° 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondance municipale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipements culturels du Land de Hesse, N° 13-14, pp. 3-40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Documents du Centre de Recherches Economiques et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation actualisée (suite): Regards et interrogations sur l'avènement des platformes culturelles et informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Midiatizaçao V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Santa Maria, Dec 2022, Santa Maria, Rio Grande do Sul, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu'il y a de spécifique dans l'approche par les SIC de la filière Cinéma- Audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches socioéconomiques du cinéma et de l'audiovisuel en France : objets, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAV - Institut de recherche sur le cinéma et l'audiovisuel, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles socio-économiques contestés par les modèles d’affaires? Actes du Colloque de Saint-Denis (mai 2013), MSH Paris-Nord- OMIC (Observatoire des mutations des industries culturelles), mai 2016, http://www.observatoire-omic.org/fr/art/543/les-modeles-socio-economiques-contestes-par-les-modeles-d-affaires.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Industries créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 anos de investigacion en Informacion – Comunicacion – Avances y cuestionamentos in « Historia y aportes sociales de la investigacion de la Comunicacion en Mexico », Padilla della Torre Maria Rebecca y Miriam Herrera-Aguilar, coordinadoras, Universidade Autonoma de Queretaro - Editorial Universitaria, septiembre 2016, pp. 23-43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Queretaro, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de l’Information – Communication doivent aller de pair avec la liberté d’expression, 4500 mots,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donnée à l’UNAM Mexico le 1 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation vers la nouvelle économie culturelle. Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; changements sociaux en Afrique - Tic, industries culturelles et industries créatives : appropriation sociale et diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Douala, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries créatives versus Industries culturelles : quoi de nouveau, quoi de différent ? Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 ou 3 éléments/ événements moins connus ou oubliés (en Hommage à Gaëtan Tremblay),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQAM, Montréal, Hommage à Gaëtan Tremblay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des exigences critiques pour la recherche en Information – Communication II (en collaboration avec Pierre Moeglin),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS, La pensée critique en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édification des SIC : encore et toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in conférence introductive au Congrès de Rennes de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las competencias cognitivas implicadas en la enseñanza de las Teorías de la Comunicación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International le Profil universitaire de l'Enseignement en Théorie de la Communication/Information en Europe et Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FELAFACS, 2010, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, Culture et Action citoyenne : entre médiations culturelles - sociales et espace public contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Culture, et Citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale de Fortaleza, 2010, Ceara, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des industries culturelles impliquée par/dans la diversité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et changement social en Afrique et dans les Caraïbes : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Douala et Gresec, 2009, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries culturelles, industries créatives et Tic- 8 Propositions en vue d'une articulation entre ces 3 sphères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Models of, models for Journalism and Communication / Modèles de modèles pour le Journalisme et la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FJSC de l'Université de Bucarest, 2009, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement de la sociologie des usages comme voie privilégiée de l’approche des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Sociologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De retour à Compiègne, 30 ans après-5 propositions, intervention à la Table -Ronde plénière, 16ème Congrès de la SFSIC, Compiègne, 11-13 juin 2008, 20 000 signes, http://www.sfsic.org/content/view/1252/187/ http://www.sfsic.org/content/view/1252/187/ en accès à partir de l'onglet 16e congrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inforcom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le techno- déterminisme au coeur du projet de Société de l’Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Savoirs locaux dans la société de l’Information : espace d’émergence ou espace d’uniformisation » (3èmes UACO, Ouagadougou, 22-23 novembre 2006), Burkina Faso, Ministère de la Culture, du Tourisme et de la Communication, novembre 2007, pp. 40-51</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la pensée communicationnelle à la question de la médiatisation de l’éducation et de la formation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ILCE, Bilbao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tics et société de l’information : état de l’art de la recherche, in Actes du Colloque IPSI/ Fondation Konrad Adenauer , pp. 23-31.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la société de l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de récipiendaire, 9 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctor honoris causa, Universitatea din Bucaresti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société conquise par la communication : oui, mais selon quelles modalités ?, contribution à l’ouvrage « Pour une refondation des enseignements de communication »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque ENST, Paris, août 2003, Ministère de l’Education nationale, de l’enseignement Supérieur et de la Recherche, Direction de l’enseignement scolaire, pp. 117- 126</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommaire des actes du Premier colloque franco-mexicain des sciences de la communication, 8-10 avril 2002, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Giménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gómez Mont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jacquinot-Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque franco-mexicain de sciences de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Mexico, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la pensée communicationnelle (Discours à l'occasion de la remise d'un doctorat honoris causa), Cahiers congolais de communication, revue interdisciplinaire, vol. I, N°1, avril 2002, pp. 27-37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cérémonie s'étant tenue à l'IFASIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Kinshasa, Congo-Kinshasa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les TICE innovent-elles ? Pour une analyse communicationnelle du recours aux TIC dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma Fernandez Arriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Perez Fragoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Bogues - Globalisme et Pluralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières de formation en information et de communication en Europe de l'Ouest : acquis & complexité des enjeux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les connexions du savoir en communication. Information Societies: Crisis in the making? », ORBICOM, pp. 333-339.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies entraînent-elles des changements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Multimédias et réseaux: vivre, échanger, apprendre, entreprendre, actes des neuvièmes Entretiens de la Villette », Paris, Centre national de documentation pédagogique, coll. Documents, actes et rapports pour l'éducation, p. 43-49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une grille de lecture du développement des techniques de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium franco-québécois: les téléservices dans l'organisation des secteurs de l'éducation et de la santé (approche comparative)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, ECHIROLLES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational digital multimedia communication: what are the challenges and the advantages for cultural development and social life? pp.287-306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International UNESCO Symposium on Copyright and Communication in the Information Sciety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogations à l'adresse des programmes d'inforoutes, 14 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par l'UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensionalidade de la comunicaçao, palestra da abertura do XVIII congresso brasilero de ciencias de comunicaçao (traducçao: Guedes Fontes Paulo Gustavo), 16 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercom 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Aracaju (Sergipe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la convergence des techniques à celle des politiques: le cas de la France depuis le début des années 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international La convergence des techniques de communication: état de la question et tendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentracio dels mitjans de comunicacio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del II congrès de Mitjans de Comunicacio, Fondation Aussias, pp. 9-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la Table-Ronde 20 ans de sciences de l'information et de la communication,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORCOM 94: les sciences de l'information et de la communication: approches, acteurs, pratiques depuis vingt ans, 9ème Congrès de la SFSIC, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des médias en Europe: un phénomène pluri-dimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès sur les médias de masse, Fondation AUSIAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique des réseaux et stratégies des groupes de communication, Actes, pp. 413- 421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Information Culture et Société: la montée des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Université Grenoble 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécommunications et audiovisuel: des convergences sont envisageables à terme, 10 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecomunicaciones y audiovisual: encuentros y divergencias. Situacion, estrategias y tendencias en Europa, Fundesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication locale à la recherche d'une identité, Actes pp. 198-202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum National de la Communication politique, Interpeller la presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux médias et politique française de communication,( Nuevos medios de informacion y politica francesa de communicacion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées de "La comunicacion en las nationes sin estado", Actes édités par l'Universidad del Pais Vasco (Faculdad de Ciencias de la Informacion), pp. 47-56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1988, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques sociales et information télévisée, in &amp;quot;Cahiers du CERTEIC&amp;quot;, N°10, pp. 6&-66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur "l'information télévisée" organisées par le CLEMI et GERICO, Université Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité de la question des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 6 ème Congrès national des sciences de l'information et de la communication (INFORCOM 88), pp.173-184</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1988, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déréglementation et transformation du système français de (télé-)communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 ème Conférence de l'AIERI-IAMCR; Actes "Comunicacio social i identitat cultural, tome I, pp. 704-718 -également publié dans la revue Quaderni, 1989-04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1988, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias audiovisuels face à l'essor des réseaux de communication: à période nouvelle, questions nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nouvelles Technologies de communication et Développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1987, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations à la communication audiovisuelle de l'Université Grenoble 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque spécifique organisé à l'occasion du Congrès INFORCOM 86, 10 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1986, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des médias en région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès national des sciences de l'information et de la communication INFORCOM 86,Rapport introductif du thème N° 2, in Actes pp. XI-XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1986, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux: un élément structurant de l'économie de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Seminar on Networks, British Library,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1986, Cheltenham Town, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux médias ne font pas une société de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du Conseil National de la Communication Audiovisuelle, Actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1986, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pays en développement face au développement des industries audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Développement des industries culturelles dans l'espace francophone", ACCT/ Ecole Internationale, Actes, pp. 19-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1986, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries de programmes audiovisuels partagées entre trois modèles: le modèle éditorial, le modèle de flot et le modèle de l'information écrite, vol. III, pp. 175-188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale "Cultural Economics" de l'ADEC, Actes "Economie et Culture: les industries culturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1986, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication et la question des enjeux du développement des nouveaux médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence FAST "Presse/ Nouvelles technologies,le défi des nouveaux savoirs, 13p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1985, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la communication audiovisuelle: enseignements du 'une expérience (la MST de la Communication de l'Université Grenoble 3), et perspectives, 14 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de Vienne sur "la formation des personnels de production et de diffusion des biens et services culturels", UNESCO/ Mediacult</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisuel et mouvement ouvrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Nantes, ed. Centre Georges Pompidou, pp. 14-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1984, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une critique du discours dominant sur la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès des Sciences de l'information et de la communication INFORCOM 84, Actes pp. 187-192</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1984, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'un vidéotex interactif à travers l'expérience de CLAIRE (Grenoble), communication, 7 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Centenaire de la Société des Ingénieurs Electriciens et Electroniciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1983, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir et les systèmes d'information: s'interroger sur les enjeux fondamentaux, rapport introductif au 3ème Congrès de la SFSIC (INFORCOM 82), Actes pp. 291-309. Chargé également de la mise au point des Actes (507 pages) et de la rédaction de la Préface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1982, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir et les systèmes d'information: s'interroger sur les enjeux fondamentaux, rapport introductif, 17 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès INFORCOM III,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1982, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à l'économie et à la sociologie la place qui leur revient au sein des sciences de la communication, in Actes, pp. 103-106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès des sciences de l'information et de la communication: INFORCOM 80: "Les obstacles à la communication "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1980, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits culturels édités ou comment valoriser le travail des artistes et des intellectuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l'UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1979, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de la communication: un phénomène de dépendance culturelle, in Actes fascicule IV et également dans la revue &amp;quot;Communication- Information&amp;quot;, vol.II N°3, Université Laval, pp. 7-23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC: INFORCOM I,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1978, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotarzke strucktury/Z/drojov na kultura, pp. 96-100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects économiques des phénomènes culturels, UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1969, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 textes choisis de B.M. avec une Présentation, traduits en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation –Des textes exprimant des préoccupations scientifiques et un parcours de recherche, en présentation d’une traduction en chinois de textes de l’auteur, CUC Publishing, Beijing, 10 000 signes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation en cours de la société – Points de repère et enjeux, PUG, collection Communication, Médias et Sociétés, 150 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 978-2-7061-4651-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation de la culture, de l'information et de la communication II : l’emprise progressive des industries de la communication sur les industries culturelles et créatives&amp;quot;, Introduction par Bernard Miège, Les Enjeux de l'Information et de la Communication, n°18/3A, 2017, p.5 à 10, consulté le vendredi 13 avril 2018 , [en ligne] URL : https://lesenjeux.univ-grenoble-alpes.fr/2017-supplementA/00-Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et temporalités en Information‐Communication : des concepts aux méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles et créatives face à l'ordre de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. 2017, Communication, Médias et Sociétés, 978-2-7061-2643-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles et créatives face à l’Ordre de l’Information et de la Communication, Grenoble : Pug, collection communication en plus, 192 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et temporalités en information-communication : des concepts aux méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan/SFSIC. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation de la culture, de l'information et de la communication II : l’emprise progressive des industries de la communication sur les industries culturelles et créatives : &amp;quot;, Les Enjeux de l'Information et de la Communication, n°18/3A, 2017, p.5 à 10, [en ligne] URL : https://lesenjeux.univ-grenoble-alpes.fr/2017-supplementA/00-Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier 2016 Internationalisation de la culture, de l’information et de la communication - : Contributions à la compréhension de mutations en cours&amp;quot;, Les Enjeux de l'Information et de la Communication, n°17/2, 2016, p. 5 à 9, consulté le lundi 10 octobre 2016, [en ligne] URL : http://lesenjeux.u-grenoble3.fr/2016-dossier/00-Miege/ PDF pp.5-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialiser l'éducation. Anthologie commentée (1913-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mœglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Mœglin (dir.). Presses universitaires de Vincennes, 388 p., 2016, Coll. Médias, Philippe Bouquillion, 978-2-84292-547-5. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.moeg.2016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux avancées de la connaissance en Information - Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA Editions, 239 p., 2015, Collection "Médias histoire", 978-2-86938-228-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux avancées de la connaissance en Information - Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA Editions. 2015, 978-2-86938-228-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. &amp;quot;Présentation du Supplément : les Industries culturelles, nouveaux questionnements&amp;quot;, Les Enjeux de l'Information et de la Communication, n°15/2a, 2014, p. 1 à 4, consulté le mardi 12 janvier 2016, [en ligne] URL : http://lesenjeux.u-grenoble3.fr/2014-supplementA/00-Miege/index.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation des biens symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. 2013, Communication, Médias et Sociétés, 978-2-7061-1804-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence- Enquêtes sur sciences, industries et aménagements, co-direction avec Dominique Vinck, Paris, Editions des Archives Contemporaines, 396 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. 2010, Communication, Médias et Sociétés, 978-2-7061-1617-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sociedade tecida pel comunicaçao- Tecnicas da informaçao e comunicaçao entre inovaçao e enraizamento,, Sao Paulo, Paulus ed., traduction de l'ouvrage de 2007, avec une Présentation inédite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatie si Comunicare- In cauterea logicii sociale, chez Polirom, 270 pages- Traduction par Adrian Staii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société conquise par la communication- tome 3 : les Tic entre innovation technique et ancrage social, Grenoble : PUG, col. Communication, Médias et Sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface co-signée avec Jean-Pierre Esquenazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, re- publication de l’ouvrage d’Yves de la Haye : « "Journalisme, mode d’emploi : des manières d’écrire l’actualité », L’Harmattan, col. Logiques sociales, pp. 13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro 131 de Réseaux: Concentration dans les industries du contenu . [Conception, Coordination et Suivi de la préparation du numéro], Vol. 23/N° 131, Hermès- Lavoisier, 2005, pp. 9- 14.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le journalisme : apports et perspectives, revue Les enjeux de l’information & de la communication ; (http://www;u-grenoble3.fr/les_enjeux/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information – communication, objet de connaissance, INA- De Boeck (col. Médias Recherches) , 248 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication entre personnes et systèmes informationnels. Ouvrage collectif (dont Bernard Miège a assuré la coordination et la rédaction de 2 chapitres), ed. Hermès/ Lavoisier, 196 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de la communication, les TIC et la société à l'aube du XXI° siècle , pp. 4-11, 2001 Bogues, Globalisme et pluralisme, tome 1 TIC et société, Les Presses de l'Université Laval,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la société de l'information, introduction et coordination du N° 101 de la revue Réseaux, pp. 9-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries du contenu face à l'ordre informationnel). Grenoble, PUG, collection Com en Plus,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la société de l'information, pp. 9-16, Réseaux, vol.18, N°101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société conquise par la communication, tome 2: La Communication entre l'industrie et l'espace, PUG, collection Communication, médias et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée communicationnelle, Presses Universitaires de Grenoble. Traduction en espagnol (Colombie, 1996), en portugais (Brésil, Vozes, 2000), en russe et en roumain (Polirom). Edition française révisée et augmentée, novembre 2004. Traduction en chinois, Nankin, 2008, avec une Présentation de B.M. Traduction en arabe, ed. Toubkal, 2011, Traduction en espagnol,( secunda edizion actualizada, Universidad Iberoamericana Mexico, juin 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée communicationnelle, 1ère édition, Grenoble: PUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la télématique aux autoroutes électroniques- Le grand projet reconduit,(en collaboration avec Jean-Guy Lacroix et Gaëtan Tremblay), Presses de l'Université du Québec / PUG, 265 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléphone et télévision, enquête sur une convergence européenne, groupe Eurocommunication Recherches, ed. CNET/UST, col. Réseaux, 205 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Garnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociedad conquistada por la comunicacion, Promociones y Publicaciones y Universitarias Barcelona, traduction et adaptations de l'ouvrage paru en 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et communication en Europe, Grenoble: PUG, 347 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société conquise par la communication, Grenoble : PUG, 240 pages. (nouvelle publication en 1996, plusieurs traductions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capitalization of Cultural Production, New York/ Bagnolet : International General, 162 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des nouveaux médias et espace régional: les acteurs, PPSH Rhône-Alpes/CNRS, 90 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tetu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation de l’audiovisuel : des programmes pour les nouveaux médias (en collaboration avec Patrick Pajon & Jean-Michel Salaün), Paris : ed. Aubier, Res- Babel , 284 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le JT : mise en scène de l’actualité à la télévision, Paris : INA / La Documentation française, 250 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et industries culturelles, 2ème édition révisée avec une Postface de Bernard Miège, 200 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Armel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de la ville et aménagement du discours : les débuts de la communication publique à travers le cas de l’Isle d’Abeau, Paris : Editions du CNRS, 204 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. La production du cinéma (en collaboration avec Jean-Paul Simon, René Prédal, Jean-Pierre Jeancolas, Chi Yan Wong, Jean-Louis Alibert et Patrice Flichy), Grenoble: PUG, 172 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et industries culturelles, en collaboration, PUG, 200 pages, 1 ère édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appareil d’action culturelle, (en collaboration avec Jacques Ion & Alain- Noël Roux), Paris : Editions Universitaires, collection Citoyens, 229 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d’entreprise : l’organisation des loisirs et l’action culturelle, Paris : Editions Cujas, 550 pages, avec une Préface d’Henri Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos issu du programme PARADICC (2018-2023), Les plateformes de vidéo à la demande en France - 15600 signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions des Archives Contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de vidéo à la demande en France: Au delà de Netflix et de Youtube - Les stratégies des acteurs de l'audiovisuel et du cinéma, la diversité des offres et des services, le renouvellement des pratiques et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu'il y a de spécifique dans l'approche par les SIC de la filière Cinéma-Audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches socio-économiques du Cinéma et de l'Audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Approches socio-économiques du cinéma et de l'audio-visuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectivas e Questionamentos sobre o Advento das Plataformas Culturais e de Informaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FACOS-UFSM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plataformas, Algoritmos e IA - Questoes e Hipoteses na Perspectiva da Midiatizaçao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-43, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutaciones e indeterminaciones del Espacio Publico contemporaneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tirant humanidades. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Espacio y el servicio publico audiovisual en la sociedad digital -Tendencias, desafios y transiciones - Reflexiones en tomo a Bernard Miège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-34, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation actualisée (suite): Regards et interrogations sur l'avènement des plateformes culturelles et informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Midiatizaçao V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutaciones e indeterminaciones del espacio publico contemporaneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in El espacio y el servicio publico audiovisual en la sociedad digital, Tendencias, desafios y transiciones, Isaac Maroto Gonzales, Cesar Fieras Ceide e Miguel Tunes Lopez editores,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 17-34, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpectivas e Questionamentos sobre o Advento das Plataformas Culturais e de Informaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FACOS-UFSM, Brazil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plataformas,Algoritmos e IA - Questoes e Hipoteses na Perspectiva da Midiatizaçao, Jairo Ferreira, Ada Machado, Viviane Borelli, Aline Dalmolin, Ana Paula da Rosa, Isabel Lofgren, eds.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-43, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préface à "Numérique et déveoppement en Afrique - Les nouvelles tehnologies entre promesses et réalités du terrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Communication et Civilisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: Complex Relations with IAMCR marked by Significant Changes from the Mid-1960s, chapter 27, pp.413-430</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Mattelart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave - MacMillan, groupe Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflections on the International Association for Media and Communication Research - Many Voices, One Forum edited by Jörg Becker and Robin Mansell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-3-031-16382-1. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16383-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occasion de mettre à jour et de réinterpréter l'approche des travaux d'information - communication, communication au Congrès d'Orbicom &amp;quot;Crisis sanitaria y crisis de la comunicacion en la era Covid 19&amp;quot;, 3-5 de noviembre 2021, pp. 61-73,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencias Globales de la investigacion y la innovacion docente sobre communicacion en tempos de crisis, Rainer Garcia-Rubira, Flavia Gomes- Franco e Silva, Carmen Caffarel-Serra, eds., libro electronico, Unesco- Orbicom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary Contribution to the discussion begun at the Seminary on mediatization- pp.223-238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediatization, Polarization and Intolerance between Environments, Media and Circulation, Jairo Ferreira, Antonio Fausto Neto, Pedro Gilberto Gomes, Jose Luiz Braga, Ana Paula Da Rosa, (eds), Facos-UFSM, Santa Maria-RS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Industries, a large ongoing project, still inacurate and always incertain, Intervention au titre de keynote speaker lors de la Conférence de Saint-Pétersbourg “The Industrialization of Creativity and its Limits”24 June 2017, à paraître ainsi que dans une traduction en russe par Ilya Kyria dans une revue russe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Industrialization of Creativity and its Limits: Technologies and Lifestyles of Post-Creative Futures », Ilya Kyria, Panos Kompatsiaris and Yannis Mylonas, eds., chez Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-161, 2020, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53164-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution complémentaire à la réflexion engagée au sein du Séminaire sur la médiatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unisinos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario III em Midiatizaçao e Processos Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Industries, a Large Ongoing Project, Still Inaccurate and Always Uncertain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiriya I., Kompatsiaris P., Mylonas Y. (eds) The Industrialization of Creativity and Its Limits. Science, Technology and Innovation Studies. pp.151-161, Springer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miezh B. & Kiriya I. (pour la traduction), Industries créatives : à la recherche de la stabilité conceptuelle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Communications Médias Design, 3 (4), 22-37, extrait de https://cmd-journal.hse.ru/article/view/8841.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité culturelle confrontée aux industries numériques et aux réseaux sociaux-numériques, 4021 mots, in Colloque de l’IPSI, Tunis, avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Média, Communication &amp; Diversité Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuiçao complementar à reflexao iniciada no Seminario sobre a midiatizaçao , Traduçao : Paula de Souza Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Midiatizaçao, Polarizaçao e Intolerancia (Entre Ambiantes, Meios e Circulaçoes) », Jairo Ferreira, Antonio Fausto Neto, Pedro Gilberto Gomes, Jose Luiz Braga, Ana Paula da Rosa (organizadores), pp. 233-248 Santa Maria RS: Facos-UFSM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions posées par l’informatisation : encore et toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin (dir.), Culture et paradigme informatique Lectures critiques de « La Machine Univers » de Pierre Lévy, nouvelle publication, http://books.openedition.org/emsha/181, 2019, pp. 5-11.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por uma atualizaçao da abordagem das açoes de midiatizaçao infos-comunicionais Federal University of Santa Maria/RS, , 2017, pp. 31-53, (http://www.guaritadigital.com.br/casaleiria/acervo/processosmidiaticos/miege.html#).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Entre o que se diz o que se pensa : onde est a a midiatizaçao ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and Creative Industries and the Political Economy of Communication,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Media – Production, Practices and Professions, edited by Mark Deuze and Mirjam Prenger, Amsterdam University Press, pp. 69-80.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés pour l’interprétation des mutations en cours de l’information – documentation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international à l’occasion de la célébration du Cinquantenaire de l’EBAD- UCAD, EBAD, Dakar, décembre 2018, version numérique, pp.373-387</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cultural and Creative Industries and the Political Economy of Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Making Media – Production, Practices and Professions”, edited by Mark Deuze and Mirjam Prenger, University Press, Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une actualisation de l'approche de la médiatisation des actions info - communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre ce qui est dit et ce que vous pensez : où est la médiatisation ?, ouvrage collectif de discussion d’une contribution de Bernard Miège (pp. 33-51), publié en format e-book, en versions espagnol-portugais (2017), et anglais/français (2019 à paraître), Universidade Federal de Santa Maria, Brazil, 350 pages, http://www.guaritadigital.com.br/casaleiria/acervo/processosmidiaticos/miege.html# Fin 2017- 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’en tenir à quelques propositions fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Humanisme numérique : valeurs et modèles pour demain » dir. Ghislaine Azémard &amp; Yves Théorêt, Paris, Les Editions de l’immatériel, collection « Ecritures du monde », 2017, tome 3, pp.137-154.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public/Private Distinction : a concept to reassess (with Salles, C. for the translation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The International Encyclopedia of Political Communication. 1–8, 3 vol.: Gianpietro Mazzoleni (Editor-in-Chief), Kevin G. Barnhurst (Associate Editor), Ken'ichi Ikeda (Associate Editor), Rousiley C. M. Maia (Associate Editor), Hartmut Wessler (Associate Editor), Wiley- Blackwel, Published Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques apports récents de la recherche à la connaissance de l'information , 10° Congrès des Enseignants Documentalistes de l’Education Nationale, Limoges, 9-11 octobre 2015, Actes, APDEN, juillet 2016, pp.18-25.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10ème Congrès de l'APDEN 2016, www.congres2015.apden.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, nouveaux usages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La communication – Des relations interpersonnelles aux réseaux sociaux », Jean-François Dortier, dir., Auxerre, Editions Sciences Humaines, pp. 291-299 (2008, réédité dans une version augmentée en 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 20. Bjørn Stensaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mœglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Mœglin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrialiser l'éducation : Anthologie commentée (1913-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.311-323, 2016, Collection "Médias", 978-2-84292-547-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation : des faux-semblants aux enjeux majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture et ses intermédiaires : dans les arts, le numérique et les industries créatives L. Jeanpierre &amp; W. Roueff (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-35, 2014, 97828130000972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sete considerações fundamentais sobre o espaço público contemporâneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutaçoes No Espaço Publico Contemporêneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulus, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l’ouvrage « Des réseaux et des hommes – Les Suds à l’heure des technologies de l’information et de la communication », Jean-Michel Ledjou et Hanitra Randrianasolo-Rakotobe (sld), Paris, GEMDEV/ Kartala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des réseaux et des hommes – Les Suds à l’heure des technologies de l’information et de la communication Paris, GEMDEV/ Kartala, 2013, pp.9-11.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Questionner l’évidence des discours sur la convergence, pp. 1-22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence- Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs et l’édification des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARBELLAY Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs : interdisciplinarité, concepts nomades, analogies, métaphores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évitements de la sociologie française des usages, pp. 251-260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence- Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des Industries Créatives : des matériaux pour un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUQUILLION Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Economy, Creative Industries – des notions à traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordances et prolongements, pp. 149-158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence- Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Universités et la question de la médiatisation de l’offre d’enseignement. Eléments pour un bilan raisonné et la compréhension des enjeux locaux, pp. 317-336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence- Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des industries créatives: des matériaux pour un premier bilan, pp. 259-268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Economy, Creative Industries, sous la direction de Philippe Bouquillion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence des TIC. Un parcours de 25 ans, déjà, pp. 83-96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence- Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;théorie des industries culturelles&amp;quot; : des remises en cause mais des spécificités persistantes et des modalités qui s’adaptent aux enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WASKO Janet; MURDOCK Graham; SOUSA Helena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Political Economy of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chichester UK, Wiley- Blackwell, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des filières cinématographiques et audiovisuelles : quels enjeux pour la diversité culturelle ? , p. 203-242 (en collaboration avec Bouquillion P., Brigaud-Robert N., Combès Y. et Rodionoff O.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquillion Philippe, Combès Yolande (dir.), « Diversité et industries culturelles », Paris : L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations en cours des industries culturelles et informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUQUILLION Philippe; COMBES Yolande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard attentif sur les usages et les manières de consommer les produits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, collection Questions contemporaines/ Les industries de la culture et de la communication. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Diversité et industries culturelles Philippe Bouquillion et Yolande Combès (dir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-278, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration avec Bouquillion Philippe, Brigaud-Robert Nicolas, Combès Yolande et Rodoinnoff Olga à la mise au point du chapitre: Les mutations des filières cinématographiques et audiovisuelles : quels enjeux pour la diversité culturelle ? , pp. 203-242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion, Combès Yolande (dir.), « Diversité et industries culturelles », Paris : L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des industries créatives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUSTAMANTE Enrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrias creativas – Amenazas sobre la cultura digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gedisa editorial, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal Ongoing Mutations of the Cultural and Informational Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloomsbury Academic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Political Economies of Media - The transformation of the Global Media Industries edited by Dwayne R. Winseck and Dal Jong Jin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 51-65, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface: Des préoccupations scientifiques qui s'affirment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène ROMEYER (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'ENSP, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des Tic : pour de nouvelles problématiques (version portugaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denis de Moraes editor,, Mutaçoes do visivel – Da comunicaçào de massa à comunicaçao em rede, Rio de Janeiro, Pao e Rosas,pp. 159-182</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des Tic : pour de nouvelles problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis de MORAES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutaçoes do visivel – Da comunicaçào de massa à comunicaçao em rede</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pao e Rosas, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance -Emancipation: une relation problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec, Québec, Canada, 2009, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'émancipation hier et aujourd'hui – Perspectives françaises et québécoises", Gaëtan Tremblay (dir.), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 239-247., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Studies et SIC : des rendez-vous manqués et des concordances difficiles à trouver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ALBERTINI Françoise; PELISSIER Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la Communication à la rencontre des Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Mediensystem Frankreichs (Le système médiatique français en 2008),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Bredow-Institut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Internationales Handbuch Medien 2008/2009“, Hans-Bredow-Institut (éd.), 28. Auflage, 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nomos Verlagsgesellschaft,, pp. 308- 321, 2009, 3-7890-6647-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation de l’information et les déplacements du champ médiatique, contribution au colloque de l’EJCM, Marseille, [9- 10 juin 2005], « Ecologie des médias » pp. 83-96.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie des médias ,(sous la direction de P.-Y. Badillo), Bruxelles: Bruylant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Communications Approach to the Use of ICT in Education,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Science Foundation, Intellect: Bristol UK and Chicago USA, 2008. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Fragmentation- Media Technology and Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, “Changing the Media, Changing Europe”, vol. 5, edited by Peter LUDES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en Information et Communication comme praxis, contribution à l'’ouvrage « Introduction à la recherche en information et Communication » (Olivesi Stéphane, dir.), Grenoble : PUG, La Communication en Plus, pp. 281-302.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Introduction à la recherche en information et Communication », (Olivesi Stéphane, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles considérations et propositions méthodologiques sur les mutations en cours dans les industries culturelles et informationnelles,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les industries de la culture et de la communication en mutation » (Philippe Bouquillion &amp; Yolande Combès, ed.), L’Harmattan, collection Questions contemporaines, pp.228- 250.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : l’incomplétude des relations entre Journalisme et Universités,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Media Industry, Journalism, Culture and Communication Policies in Europe » (Hans Bohrmann, Elisabeth Klaus, Marcel Machill eds), Festschrifte für Gerd Kopper, Köln : Herbert Halem Verlag, pp. 154- 167</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles et médiatiques : une approche socio- économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les sciences de la communication : objets, savoirs et discipline», (Stéphane Olivesi, dir.), PUG, Grenoble, col. La Communication en Plus, mars 2006, pp. 163- 180. Nouvelle édition révisée en 2013 (pp. 174-192).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Mediensystem Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationales Handbuch Medien 2004/2005“, Hans Bredow Institut, Nomos Verlagsgesellschaft, Baden-Baden, pp. 304- 316</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Espace public scientifique sociétal : ô combien problématique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La publicisation de la science- En hommage à Jean Caune » (Textes réunis par Pailliart Isabelle), PUG, pp.125- 140</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations et propositions méthodologiques sur les mutations en cours dans les industries culturelles et informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du spectacle, métiers et industries culturelles, Laurent Creton, Michael Palmer et Jean-Pierre Sarrazac éditeurs, Presses Sorbonne Nouvelle, pp. 83- 91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalism and Communication: a New Era of Society or an Accentuation of Long Term Tendancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Toward a Political Economy of Culture: Capitalism and Communication in the Twenty- First Century”, edited by Andrew Calabrese and Colin Sparks, Boulder Co: Roman and Littlefeld Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Cultural Industries to Content Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Shaping Tomorrow’s Media systems » (édité par Vartanova Elena and Zassoursky Yassen N.), Moscou, UNESCO Chair in Journalism and Mass Communication, Moscou, pp.35-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question à dépasser: celle de l'influence de la télévision et des médias de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La télévision et ses influences », Courbet Didier et Fourquet Marie-Pierre (coordonné par), INA/ De Boeck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités prévisibles d'exploitation des produits multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication entre personnes et systèmes informationnels, ed. Hermès/ Lavoisier, pp. 161-173</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC: un champ marqué par la complexité et un entrelacs d'enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Bogues - Globalisme et pluralisme, tome 1 TIC et société, pp. 63-77, Les Presses de l'Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et fondements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication entre personnes et systèmes informationnels, ed. Hermès/ Lavoisier, pp. 21-40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financiarisation des industries de la communication et mutations corrélatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pradié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panam - Industries culturelles et dialogue des civilisations dans les Amériques, sous la direction de Gaëtan Tremblay, Les Presses de l'Université Laval, pp. 417-435</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les TICE innovent-elles ? Pour une analyse communicationnelle du recours aux TIC dans l’enseignement supérieur, communication au Colloque BOGUES 2002, Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Bogues -Globalisme et Pluralisme, tome 3 TIC et éducation, Les Presses de l'Université Laval, sous la direction de Pierre Moeglin et Gaëtan Tremblay, pp. 46-67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet des SIC: de l'émergent à l'irréversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Meyriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Boure Robert (coordonné par) « Les origines des sciences de l’information et de la communication- regards croisés », éditions du Septentrion,pp. 45-70</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de nouveau dans la recherche française en information et communication? pp 326- 353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primer coloquio franco-mexicano en Ciencias de la Comunicacion, Mexico, 6-8 abril del 2002, Edition éléctronique de textes rassemblés par Bruno Olivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ist ein fragmentierter öffentlicher Raum noch ein öffentlicher Raum? (Communication et Espace Public: un espace public fragmenté justifie-t’il toujours d’être qualifié d’espace public)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Kommunikation, Medien, Gesellschaft: eine Bestandsaufnahme deutscher und französicher Wissenschaftler“, Viallon Philippe/ Weiland Ute (éditeurs), AVINUS Verlag, pp.19-37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Mediensystem Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationales Handbuch für Hörfunk und Fernsehen, Hans-Bredow-Institut, Nomos Verlagsgesellschaft, Baden-Baden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution déterminante à l'émergence des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Jean MEYRIAT, théoricien et praticien de l'information- documentation », textes réunis par Viviane Couzinet, avec la collaboration de Jean-Michel Rouzier, Paris, éditions ADBS, p. 445-454</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Rundfunksystem Frankreichs: Entscheidungen sind dringend fällig in &amp;quot;Internationales Handbuch für Hörfunk und Fernsehen- 2000-2001&amp;quot;, pp. 360-369.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Internationales Handbuch für Hörfunk und Fernsehen- 2000-2001", Hans Bredow Institut, Hamburg, publié à Baden-Baden, par Nomos Verlagsgesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural production, cultural pluralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Communication and Information Report 1999- 2000, UNESCO Publishing, pp. 62-71.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée communicationnelle aujourd'hui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La crise : risque ou chance pour la communication ? » actes du colloque, 26 &amp; 27 septembre 1997,Université de Toulouse-Le Mirail, in Fournet Michel et Martin Jean-Louis (eds.), L'Harmattan, coll. Pratiques en formation, pp. 35-50.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El desplazamiento hacia los contenidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Presente y futuro de la television digital", Bustamante Enrique &amp; Alvarez Monzoncillo Jose Maria, eds, Madrid, Comunicacion 2 000, pp.pp.175-195</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2. Chapitre 1 - Voies multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Mœglin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'industrialisation de la formation. État de la question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de documentation pédagogique, pp.95-106, 1998, Documents, actes et rapports pour l'éducation, 2-240-00606-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation, un défi pour les citoyens: la communication - Troisièmes Rencontres citoyennes de Romans- pp. 206-216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ligue - Des idées en mouvement - Bruno Leprince éditeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies entraînent-elles des changements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimédias et réseaux: vivre, échanger, apprendre, entreprendre, Actes des neuvièmes Entretiens de la Villette Paris, Centre national de documentation pédagogique, coll. Documents, actes et rapports pour l'éducation, p. 43-49.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Entwicklung der Medienlandschaft Frankreichs und ihrer Spiegelung in den französischen Kommunikationswissenschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europaïsche Öffentlichkeit: Entwicklung von Strukturen und Theorie, Gerd G. Kopper (Hrsg.), Vistas Berlin, pp. 33-53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries de la culture et de l'information à l'ère des nouveaux médias et des réseaux de diffusion,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaud Paul, Flichy Patrice, Pasquier Dominique et Quéré Louis (ed.), "Sociologie de la Communication", CNET, col. Réseaux, pp. 73-96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage de Dominique Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essor de la communication en Chine: publicité et télévision au service de l'économie socialiste de marché, Paris, L'Harmattan, col. Champs visuels, pp. 7-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoroutes électroniques: direction XXI ème siécle, pp. 12-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les autoroutes de l'information. Un produit de la convergence, Les Presses de l'Université du Québec, Lacroix Jean-Guy &amp; Tremblay Gaëtan, sous la direction de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles à l'ère des médias audiovisuels et des réseaux de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions et vie culturelle, Guy Saez ed., La documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoroutes électroniques: direction XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les autoroutes de l'information: un produit de la convergence sous la direction de Lacroix Jean-Guy et Tremblay Gaëtan, Presses de l'Université du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multi-dimensionnalité de la communication, pp.7-23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie de la communication et de la culture: perspectives franco-brésiliennes, textes réunis par Cesar Ricardo Bolano Siqueira, Universidade Federal de Sergipe, Aracaju</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public: perpétué, élargi et fragmenté, pp. 163-175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public et l'emprise de la communication, (sous la direction d'Isabelle Pailliart), ELLUG, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las industriales culturales en la era de los medios audiovisuales y las redes de difusion (traduction d'Oscar Lucien), pp.13-30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario ININCO N°7, Universidad de Venezuela</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux pour la recherche en information et communication, Conférence du CNE et de la Commission européenne, 11/03/1994, La Défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la société de l'information: savoirs - pratiques- médiations, Delmas Richard &amp; Massit-Folléa Françoise (sous la direction de), éditions Apogée col. Médias et nouvelles technologies, pp.39-48</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les télévisions publiques en quête d'avenir, Yves Achille, Grenoble, Presses Universitaires de Grenoble, pp. 9-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le privilège des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la télématique aux autoroutes électroniques - Le grand projet reconduit (Jean-Guy Lacroix, Gaëtan Tremblay et Bernard Miège, dir.), Presses de l'Université du Québec / PUG, pp. 45-71</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Democratic Societies facing the Rising Use of Communications (Les sociétés démocratiques occidentales confrontées à l'essor de la communication), communication présentée au Colloque de Radovljka, 23-34/08/1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Society and Civil Society (Contemporary Perspectives on the Changing World Order), Slavko Splichal, Andrew Calabrese ans Colin Sparks, ed., Purdue University Press, col. Science and Society, West Lafayette, Indiana, pp. 123-134</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant -Propos de l'ouvrage d'Yves Achille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les télévisions publiques en quête d'avenir, Grenoble, PUG, pp. 9-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias en région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer demain. Nouvelles technologies de l'information et de la communication, sous la direction de Pierre Musso, DATAR/ éditions de l'aube, La Tour d'Aigues, pp. 185-196</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'éducation se rapproche des industries de la culture et de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Roubaix: La notion de bien éducatif: services de formation et industries culturelles, Université de Lille, pp. 445-454</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au rapport de synthèse et révision du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La convergence de l'audiovisuel et des télécommunications en Europe Eurocommunications Recherches, CNET-Réseaux ed., 205 pages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal Télévisé: dispositif et stratégies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de la Communication, tome 2, sous la direction de Lucien Sfez, PUF, pp. 948-951</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public: perpétué, élargi et fragmenté, conférence introductive au Colloque &amp;quot;Société et Communication&amp;quot;, CNRS/ PPSH Rhône-Alpes, Lyon, 12-13/12:1991,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la recherche, N°16, Communication et nouvelles technologies, textes réunis par Claire Belisle, pp. 17-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Audio-Visual Communications and Telecommunications in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing International Orde in North-East Asia and Communications Policies, sous la direction de KANG HYEON-Dew, Naman Publishing House, Seoul, pp.231-238</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage de Gaëtan Tremblay et Jean-Guy Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision: deuxième dynastie, Montréal, Presses de l'Université du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour des problématiques transversales et partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et communication en Europe, Grenoble: PUG, pp.17-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syntaxe des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et communication en Europe, Grenoble: PUG, pp.249-260</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faible pertinence des théories générales de la communication, communication au Colloque de Cérisy &amp;quot;Epistémologie de la communication&amp;quot; (10/06/1988), pp. 65-74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et symboliques de la communication, sous la direction de Lucien Sfez et de Gilles Coutlée, Presses Universitaires de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre la recherche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en information communication, INFORCOM 90, 7ème Congrès de la SFSIC, La Baume les Aix, pp. 129-136</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'ouvrage de Jean-Marie Charon et Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'enfance - Les réseaux câblés audiovisuels en France, La Documentation française, 290 pages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication of knowledge in an information society, pp. 161-167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Schiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The information society: evolving landscapes (Section 3: Toward new cultural perspectives?, Jacques Berleur, Andrew Clement Richard Sizer, Diane Whitehouse, by the International Federation for Information Processing and Captus Inc., Springer Verlag,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevos medios de informacion y politica francesa de comunicacion, pp. 47-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque La comunicacion en las naciones sin estado, Universidade del Pais Vasco (19-21/04/19888)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage de Réal La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALLAS, la Diva et le Vynile, Montréal-Grenoble: ed. Tryptique - La vague à l'âme, pp. 11-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage de Pierre Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication scientifique publique -de la vulgarisation à la médiatisation, ed. Chronique Sociale, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de la presse française avec les groupes multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris et enjeux de la presse de demain, Sylvie Courcelle-Labrousse et Philippe Robinet, eds., PUG, pp. 3--40,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de communication des gouvernements de gauche: fidélité aux idéaux républicains, modernisation et concessions à la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrialisation de l’audiovisuel : des programmes pour les nouveaux médias, Paris : ed. Aubier, Res- Babel, pp.15-58</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public en quête d'une conception de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le JT : mise en scène de l’actualité à la télévision, Paris : INA / La Documentation française, pp.83-94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface: dialogue avec Michèle Cotta et Marc Ferro, animé par B.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le JT : mise en scène de l’actualité à la télévision, Paris : INA / La Documentation française, pp. 199-209</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A médias nouveaux, questions nouvelles (en collaboration avec Jean-Michel Salaün)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrialisation de l’audiovisuel : des programmes pour les nouveaux médias, Paris : ed. Aubier, Res- Babel, pp. 59-100</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et politique de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'autonomie, Grenoble: La Pensée sauvage, pp. 79-97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface à la 2ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalisme et industries culturelles (en collaboration avec Armel Huet, Jacques Ion, Alain Lefèbvre &amp; René Péron), Grenoble : Presses Universitaires de Grenoble, pp. 199-214</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage d'Yves de la Haye,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonnances: Critique de la communication, Grenoble, La Pensée Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que cachent les discours sur la communication, communication au Colloque CNRS/IRPEACS, Lyon, décembre 1982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie, culture et communication, Armand Mattelart et Yves Stourdzé, ed., Rapports complémentaires. Egalement publié dans les Actes du Colloque de Lyon: revue Communication et information, Université Laval, Québec, N° 2-3, hiver 1984, pp. 203-220</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante la imminente aparicion de los nuevos productos audiovisuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La television: entre servicio publico y negocio, sous la direction de Giuseppe Richeri, pp. 364-379, Barcelona: G.G. Mass Media, ed. Gili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandise et produits audio-visuels, communication au Colloque organisé par l'INA ( juin 1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie des systèmes audiovisuels, INA, pp. 11-1-, et pp. 69-89</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appareil d'action culturelle aujourd'hui, in ouvrage collectif, pp. 79-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un renouveau de la pensée sur l'action culturelle, Peuple et Culture / Maison de la Culture d'Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration à l'ouvrage de Jean Verpraet et d'Alain Lefèbvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'action culturelle et le budget municipal", Editions ouvrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface en Hommage à Bertrand Cabedoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en Hommage au Professeur Bertrand Cabedoche, Simon N'Gono dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface , 1000 mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honnneur du Professeur Jean-Chrétien Ekambo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l’ouvrage d’Ibrahim Maïdakouale &amp;quot;Numérique et développement en Afrique – Les nouvelles technologies entre promesses et réalités du terrain&amp;quot;, pp.17-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface en Hommage au Professeur Jean-Chrétien Ekambo, Les Editions du Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts au Professeur émérite Jean-Chrétien Ekambo, sous la direction de Philippe K. N'Tonda et David K. Pata, 448 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductif à la Conférence inaugurale, pp. 16-19,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la SFSIC, "Sociétés et espaces en mouvement", SFSIC-GRESEC-UGA, Actes, édition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface à l'ouvrage &amp;quot;Les questions de développement dans les sciences de l'information et de la communication en Afrique - Mélanges offerts à Misse Mise &amp;quot;, sous la coordination de Thomas Attenga et Georges Madiba, pp. 439-444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l’ouvrage de Benjamin W.L. Derhy Kurtz « l’industrie télévisuelle revisitée : typologies, relations sociales et notion(s) du succès », Paris, L’Harmattan, série Questions de communication, pp. 7-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularités des industries culturelles éclairent celles de la presse écrite, volume 2, numéro 2, http://cahiers du journalisme.org, D7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularités des industries culturelles éclairent celles de la presse écrite, Entretien donné à la revue Les Cahiers du Journalisme, volume 2, numéro 2, second semestre 2018, http://cahiers du journalisme.org, D7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la création à la consommation de productions culturelles et médiatiques industrialisées : entre mutations et continuités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicaçao e tecnologia na sociedade : uma dimensao transversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, revista Matrizes, USP ECA, Sao Paolo, N° 3- 2009, pp. 121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les sciences de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://podcast.grenet.fr/podcast/regards-croises-sciences-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’histoire des SIC, Entretien avec Bernard Miège (par Jean Caune)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de Récipiendaire du Doctorat honoris causa décerné par l’Université de la Suisse Italienne le 12 mai 2007 (disponible sur le site de l’USI, Lugano).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Discours- outils de communication- pratiques (Numéro spécial en hommage à Daniel Bougnoux), pp. 9-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs en sciences de l’information et de la communication (Entretien), N° 9/ 2006 de la revue Questions de communication, pp. 401- 417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisationes de las innovaciones en education, Videoconferencia del 4 abril 2006, ICM Grenoble &amp;gt; ILCE Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de Récipiendaire du Doctorat honoris causa décerné par l’Université du Québec à Montréal le 16 octobre 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’espace public : les enjeux actuels, revue Education & Management, décembre 2005, N° 30, pp. 60- 64.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l’ouvrage de Duasengue Ekambo, Nouveaux paradigmes, automne 2004, pp. 9-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie éducative d’un point de vue communicationnel (à propos de l’ouvrage d’Alain Chaptal« L’efficacité des technologies éducatives dans l’enseignement scolaire »), revue Distances et savoirs, vol. 2 – N°1/ 2004, pp. 128- 132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las industrias culturales ante la &amp;quot;revolucion informacional&amp;quot; (entrevista con Martin Becerra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : une nécessaire régulation ? in Pétition, n° 2, p. 75-78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions posées par l'informatisation encore et toujours, Présentation de travaux de réflexion critique autour de l'ouvrage de Pierre Lévy &amp;quot;La Machine Univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Culture et paradigme informatique", ed. Omnibus, pp. 4-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de communication: un élan nouveau aux industries de l'information et de la culture, Conférence à l'Université Paris- Dauphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, représentations sociales et opinions publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Colloque de Lyon "Presse, toxicomanie et opinion publique", CNDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déréglementation et nouvelle économie des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses et réflexions autour de la Charte de l'audiovisuel, Compte-rendu de la Journée d'études, Paris, pp. 33-39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat publicitaire, N°3, pp.62-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions des états membres à la note méthodologique sur l'établissements des comptes culturels, multigraphié, 13 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la politique du Land de Hesse en faveur des équipements socio-culturels, multigraphié, 155 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias rhône-alpins en quête d'identité&amp;quot;, 12 feuillets, publication prévue dans un ouvrage des Presses Universitaires de Lyon sur la Région Rhône-Alpes, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'information: deux ou trois parmi d'autres, 13° Rencontres franco-allemandes, Sarrebrück, &amp;quot;Les médias facteurs de cohérence ou de déstructuration sociale?, Saarländischer Rundfunk et France-Culture, 12-13/11/1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des médias en Europe: un phénomène pluri-dimensionnel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à Industries culturelles et Industries créatives : différences, rapprochements et similitudes, sous la forme d'un rapport de 90000 signes + Tableau synoptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] programme Culture et Création pour l’Agence Nationale de la Recherche (2009-2013), direction : Philippe Bouquillion, MSH Paris-Nord. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries culturelles et Industries créatives : différences, rapprochements et similitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] l’Agence Nationale de la Recherche. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à, Politiques pour la créativité - guide pour le développement des Industries culturelles et créatives ( sur les processus de planification et de mise en œuvre de politiques publiques pour le développement des industries culturelles et créatives dans le contexte de l’Afrique francophone, 150 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UNESCO, Secteur de la Culture. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries culturelles et Industries créatives : différences, rapprochements et similitudes, contribution de BM au programme &amp;quot;Culture et Création&amp;quot; (2009-2013), direction : Philippe Bouquillion, MSH Paris-Nord, rapport de 90000 signes + Tableau synoptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR Culture et Création 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Politiques pour la créativité - guide pour le développement des Industries culturelles et créatives ; Contribution (dans le cadre de l'association Culture & Développement) au rapport d’étude, dans la perspective de la mise en œuvre de politiques publiques pour le développement des industries culturelles et créatives dans le contexte de l’Afrique francophone, 150 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UNESCO, Secteur de la Culture. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux à très hauts débits : quels enjeux pour les industries de la culture et de la communication ? Perspective multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Paris-Nord; Cap Digital. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Les stratégies françaises de coopération internationale dans le domaine de la culture et de la communication: éléments en vue d'une comparaison, rapport d'étude à la demande de la Fundacion Alternativas, Madrid, février 2010, 36 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fundacion Alternativas, Madrid. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques communicationnelles et dispositifs techniques dans le cadre de formations universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brûlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère délégué à l'Enseignement supérieur et à la Recherche. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations des sciences et des techniques : l’exemple du secteur des NST à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport de recherche Gresec, Région Rhône-Alpes (cluster 14). 2008, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations des sciences et des techniques: l'exemple du secteur des NST à Grenoble (Bilan à mi-parcours), GRESEC dans le cadre du Cluster 14 Région Rhône Alpes, contribution au rapport collectif, novembre 2008, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRESEC. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au rapport collectif Médiations et médiatisations des sciences et des techniques: l'exemple du secteur des NST à Grenoble (Bilan à mi-parcours),128 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRESEC, dans le cadre du Cluster 14 Région Rhône Alpes. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des filières cinématographiques et audiovisuelles : quels enjeux pour la diversité culturelle ?- Les premiers questionnements, contribution au rapport collectif, CEMTI/ CSE/ LabSIC/ GERIIC/ GRESEC, juin 2007, 66 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMTI - LabSIC. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au rapport collectif Les mutations des filières cinématographiques et audiovisuelles : quels enjeux pour la diversité culturelle ?- Les premiers questionnements, 66 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMTI/ LabSIC/ GERIIC / GRESEC. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche communicationnelle de produits technologiques de l’information et de la communication, dir. Miège Bernard & Paquienséguy Françoise, Rapport conclusif, 113 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Séminaire TICE, GRESEC. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration à Les industries culturelles des pays du Sud – Enjeux du projet de convention internationale sur la diversité culturelle, étude réalisée par « Culture & Développement » (Francisco d’Almeida et Marie-Lise Alleman, avec Dominique Wallon), 87 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Intergouvernementale de la Francophonie et l’Organisation Internationale de la Francophonie. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la relation Information -Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Médias Recherches. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements financiers, changements des stratégies industrielles et mutations des industries culturelles, collaboration à la recherche effectuée par P. Bouquillion & C. Pradié (avec l’aide technique d’E. Dubet puis d’E. Tsiforou) sur 16 (puis 19) groupes de communication, et participation avec les deux auteurs à la note de synthèse (20 pages), Centre National du Cinéma, avril- juin 2002. Travaux de mise à jour engagés en 2003 jusqu’à avril 2004 pour le compte du CNC et de la DDM (Direction du Développement des Médias), avec en outre la participation de Claire Morizet et l’aide technique de Placido Faranda.et de Catherine Venica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pradié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNC et Direction de Développement des Médias. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'information et de la communication et développement des services et de leurs usages; état des recherches + fiches de lecture et analyse des travaux, direction de recherche et co- rédacteur, rapports finaux, 34 p. + 57 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CGTI et GRESEC. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès de formation des usages des TICs (programme de recherches coopératif), rapport N° 1 (avril 2001, 30 p.), rapport N° 2 (novembre 2001, 68 p.) et rapport N° 3 (février 2003, 56 p.), en collaboration, Direction: B.M.. (Participation de L. Collet pour le début de la recherche). La 2ème phase s’est déroulée de décembre 2002 à janvier 2004, et a donné lieu à la rédaction de 2 rapports finaux, Rapport sur l’I Mode (juin 2003, 90 pages) et rapport de synthèse sur WAP- MMS et I Mode (janvier 2004, 20 p. + annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bouygues Telecom. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers pas de la communication mobile professionnelle: le cas de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarozzi Sylvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNET. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des des chaînes européennes de télévision publique: Nouvelles technologies et télévisions publiques en Europe de l'Ouest, 30 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Achille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRESEC. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des chaînes européennes de télévision publique - Analyse économique comparée, Rapport de synthèse 20 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Achille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRESEC. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'acteurs et logiques sociales de la communication, rapport de synthèse, 26 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRESEC- CNET UST. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence de l'audiovisuel et des télécommunications en Europe, rapport de synthèse collectif,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EuroCommunications Recherches. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies du rapprochement entre audiovisuel et télécommunication, note de synthèse, Projet intégré de coopération inter-universitaire France-Québec: &amp;quot;L'impact de l'informatisation et de l'internationalisation sur les industries de la culture et de s communications&amp;quot; 14 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRICIS/GRESEC. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The convergence of Telecommunications and Broadcasting: the case of the Federal Republic of Germany, en collaboration avec Suzanne Bickel et Jörg Becker, 58 pages (également disponible en allemand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] KomTech (Francfort). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence de l'audiovisuel et des télécommunications en République Fédérale d'Allemagne, 106 Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] KOMTECH/GRESEC. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des groupes de communication en France, 32 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GdR Communication. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des groupes de communication: les stratégies des acteurs, 32 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GdR Communication. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et les techniques de communication, rapport intermédiaire, 24 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GdR Communication. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de la culture et de la communication devant l'essor des réseaux et des médias commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UNESCO, Division des sciences économiques et sociales, 33 pages reprographiées. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des nouveaux médias et espace régional, 386 pages - version synthétique: 90 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétu Jean-Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PPSH Rhôn-Alpes/ CNRS. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias électroniques et logiques sociales, 58 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministere de la Recherche et de l'Enseignement Superieur. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries de programmes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Industrie et de la Recherche, Action concertée: Communication Audiovisuelle, 183 pages. 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lueurs de CLAIRE: enquête sur un projet ambitieux et interrompu, 117 pages reprographiées + études annexées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Combès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INA et GRESEC. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes posés à la création artistique et intellectuelle par le développement des industries culturelles nationales et internationales, reprographié 100 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UNESCO, Division du développement culturel. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes et les pays du Tiers-Monde devant l'essor des industries culturelles, (avec une analyse documentaire effectuée par Brigitte Guyot) 100 p. , reprographié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UNESCO. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'aide publique à la création artistique, reprographié, 54 p. + tableaux statistiques (établis en collaboration avec François Ohl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Secrétariat d'Etat à la Culture. 1976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandise culturelle, 94 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Action Thématique Programmée "La spécificité de l'offre et de la demande de biens et services culturels". 1976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur les indicateurs sociaux du développement culturel (avec la participation de Bernadette Aubrée, Guy du Boisberanger, Pierre Gaudibert, Armel Huet, Jacques Ion, Jean-Claude Kaufmann, Alain Lefèbvre; Pierre Moulinier et Philippe Pialoux), Direction de la recherche et co-rédacteur du rapport &amp;quot;L'Action culturelle, une des modalités du traitement de la crise culturelle&amp;quot;, 390 p. ronéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Noël Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Commissariat Général du Plan. 1973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique sur l'établissement et la présentation des statistiques à l'usage des responsables de la politique culturelle, 53 pages + Annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service des études et recherches du Ministère de la Culture, Paris, à la demande de l'UNESCO). 1970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action culturelle dans les villes nouvelles.- Réflexions préalables à une programmation, 115 p. ronéo + Annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CERAU et SER du Ministère des Affaires Culturelles. 1970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique sur l'établissement des statistiques culturelles, 53 p. ronéotypées,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UNESCO, Division des Statistiques. 1969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une étude sur les dépenses culturelles de sept villes (Rencontre de Grenoble, 28-30/03/1969), ronéo, 88 p. + tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CETEM et SER du Ministère des Affaires Culturelles. 1969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action culturelle et l'entreprise, 3 tomes, offset, 495 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADELS-SEDA. 1967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action culturelle et l'entreprise à annecy, 69 p. ronéotypées + annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADELS-SEDA. 1966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures et méthodes de l'action culturelle en République Fédérale d'Allemagne, document ronéotypé, 23 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] S.E.T.A.C. 1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la production culturelle marchande et non -marchande- Doctorat d’Etat ès lettres et sciences humaines de l’Université de Bordeaux III, spécialité Sciences de l’Information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Bordeaux III, 1979. Français. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03013674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat d’Etat de Sciences Economiques de l’Université de Paris avec un mémoire intitulé: « Un agent de l’offre de biens et services de loisirs : l’entreprise et son comité d’entreprise. » (751 pages ronéotypées) ayant obtenu la mention Très Bien et la Subvention de Thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Faculté de Droit et de Sciences économiques de Paris (Panthéon), 1968. Français. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03013607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId560"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Miège </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'occasion des 50 ans des Sciences de l'Information et de la Communication - Réflexions sur la reconnaissance d'une discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et indéterminations de l'Espace public contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, p. 5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique de l'ouvrage de Jean Caune &amp;quot;Faire théatre de tout: Espace, temps et place du spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somme major questions for research in Information and Communication today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol.9, pp.49-65. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56140/jocis-v9-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There are still many Dissimilarities between Creative Industries and Cultural Industries, Les Enjeux de l'Information et de la Communication, n°18/3A, 2017, p.77 à 87, consulté le vendredi 13 avril 2018, [en ligne] URL : https://lesenjeux.univ-grenoble-alpes.fr/2017-supplementA/06-Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur Médiarchie d’Yves Citton‪ », Questions de communication, 2018/1 (n° 33), p. 287-297. [En ligne], 33 | 2018, mis en ligne le 25 juillet 2018, consulté le 01 octobre 2018. URL:http://journals.openedition.org/questionsdecommunication/12548</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">questionsdecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-on déjà en mesure de proposer un Manifeste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Contribution à la connaissance de l’édification des SIC dans les années 80 et 90- Sur les rôles respectifs de la 71ème section du CNU et de la SFSIC –in les Cahiers de la SFSIC N° 14.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. &amp;quot;There are still many Dissimilarities between Creative Industries and Cultural Industries, , n°18/3A, pp.77 à 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs4.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. 40 ans de recherche en Information – Communication - Acquis et questionnements (à partir d'une Conférence donnée à un Congrès de l'AMIC) dans Les Enjeux de l'Information et de la Communication, n°16/1, 2015, p. 105 à 113, consulté le vendredi 29 avril 2016 , [en ligne] URL : http://lesenjeux.u-grenoble3.fr/2015/07-2015-Miege/index.html.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création à la consommation des productions culturelles et médiatiques industrialisées : entre mutations et continuités, avec Laurie Schmitt, in « Les Cahiers de la SFSIC », N°11, pp. 132-136.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries du contenu et industries de la communication. Contribution à une déconstruction de la notion de créativité, Colloque “Injonction de créativité et création sous contrainte”, 82ème Congrès de l’ACFAS, Montréal, mai 2014, publié in http://lesenjeux.u-grenoble3.fr/2015-supplementB/01-Bouquillon-Miege-Moeglin/index.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouquillion Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité au regard du Gresec -La pratique de l’interdisciplinarité en SIC, in « Les Cahiers de la SFSIC », N°11, , pp. 187-189.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation des biens symboliques – entretien avec Philippe Bouquillion, Bernard Miège, Pierre Mœglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-revue des industries culturelles et numériques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une trajectoire intellectuelle: éléments d'une auto socio-analyse. Un emboîtement de phases et d'influences ainsi que de convictions progressivement forgées, Les Enjeux de l’Information et de la Communication, n°14/3A, 2013, p.33 à 42, consulté le lundi 16 décembre 2019, [en ligne] URL : https://lesenjeux.univ-grenoble-alpes.fr/2013/supplement-a/03-a-propos-dune-trajectoire-intellectuelle-elements-dune-auto-analyse-un-emboitement-de-phases-et-dinfluences-ainsi-que-de-convictions-progressivement-forgees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, non précisé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Critical review of the book of Dominique Wolton, Informer n’est pas communiquer, Paris : CNRS Editions, 2009.148 pages. Reviewed by Bernard Miège, (translated by Chloë Salles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Communication, March 2012 vol. 27 no. 1 82-87</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une méthodologie inter-dimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°1, pp. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des industries culturelles (et informationnelles), composante des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°1, pp. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairages (en guise de préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Supplément "Journalisme et questions sociétales au prisme des industries culturelles", Lafon Benoit (coord.) Supplément 2011, pp.26 000 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un debate significativo en Francia – La situation de la industria creativa, N° 85, octobre-décembre 2010, de la revista Telos, http://sociedadinformacion.fundacion.telefonica.com/seccion=1268&idioma=es_ES&id=2010110309270001&activo=6.do.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations, Espace Public et Systèmes d'Information: positionnements scientifiques respectifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Revue maghrébine de documentation et d'information, N°18-19, 2009-2010, pp. 11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imposition d'un syntagme: la Société de l'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, volume 2 N° 2/ 2008, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicaçao e tecnologia na sociedade : uma dimensao transversal, Entrevista por Elisabeth Saad Correa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MATRIZes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des industries culturelles impliquée par/dans la diversité culturelle, in Actes du colloque de Douala (avril 2006) publiés sous le titre &amp;quot;Communication et changement social en Afrique et dans les Caraïbes : bilan et perspectives&amp;quot;, sous la direction de Misse Misse et Alain Kiyindou, http://w3.u-grenoble3.fr/les_enjeux/2009-supplement/07-QuestionIndustriesCulturelles-Miege/index.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des industries créatives en France, revue Economia della Cultura (Revista trimestrale dell'Associazione per l'Economia della Cultura), Roma, N° 1/ 2009, pp.37-47.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O pensamento comunicacional na contemporaneidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do Programa de Post- Graduaçao da Faculdade Casper Libero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 12 (n°23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las industrias culturales y de información: un enfoque sociocultural. Revista Electrónica de Investigación Educativa, 10 (1), UABC Mexico, Consultado el día de mes de año en: http://redie.uabc.mx/vol10no1/contenido-miege.html.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Electrónica de Investigación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, médiations, médiateurs : continuités et mutations, revue Réseaux N° 148- 149/ 2008 (En hommage à Paul Beaud), pp. 117- 146.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las industrias culturales y de informacion: un enfoque socioeconomica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Electrónica de Investigación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique de l’ouvrage d’Alain Gras et Pierre Musso (sous la direction), Politique, communication et technologies – Mélanges en hommage à Lucien Sfez pour la revue Questions de communication, N°11, 2007, pp.524-526.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des Tic : pour de nouvelles problématiques (version espagnole), in Telos N° 73, pp. 13-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE en tant que techniques de l'information et de la communication - Bilan d'une 2ème phase de recherches (2003-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indústrias culturais e de mídia: uma abordagem socioeconômica, in N° 1, outobro 2007 de la revue MATRIZes (ECA , USP, Sao Paulo) , pp. 41-54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MATRIZes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique de l’ouvrage de Françoise Benhamou, « Les dérèglements de l’exception culturelle », Seuil, 2006, en collaboration avec Philippe Bouquillion, in Questions de communication, N°12- 2007, pp. 415-419</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le positionnement de la recherche sur l’histoire des SIC, N° 12- 2007, Questions de Communication, pp. 191-201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de la Haye: des apports toujours actuels, pp. 49-51. N°18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la cuestion de las TIC. Hacia nuevos planteamientos, pp. 13-26, N°73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : l’incomplétude des relations entre Journalisme et Universités, Les Enjeux de l’information et de la communication, année 2006, http://w3.u-grenoble3.fr/les_enjeux/2006/Miege/index.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billet irrévérencieux sur l’économique et le communicationnel, revue Hermès N°44, pp. 153- 156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/24022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des mouvements récents de concentration capitalistique (2004- 2005) dans les industries culturelles et médiatiques, revue Le Temps des Médias, N° 6, printemps 2006, pp. 151- 164.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moriset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentracion en las industrias culturales y mediaticas (ICM) y los cambios en los contenidos, revue CIC Cuadernos de Informacion y Comunicacion (Université Complutense, Madrid) 2006, vol. 11, pp. 155-166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIC : Cuadernos de Información y Comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries du contenu sur la scène médiatique, , revue Réseaux, Volume 23/N° 131 Hermès- Lavoisier, sept. 2005, pp. 145- 185.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moriset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web : la question médiatique, revue NDA, N° 5, juin- juillet 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les Nouveaux Dossiers de l’audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Economie Politique de la Communication : des apports théoriques toujours actuels, revue Hermès N°38, « Les sciences de l’information et de la communication – savoir et pouvoir », pp.46-54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Economie Politique de la Communication : des apports théoriques toujours actuels, revue Hermès N°38, « Les sciences de l’information et de la communication – savoir et pouvoir », pp.46-54.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des industries de la culture, de l'information et de la communication à l'informationnalisation et à la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.7508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Martin Becerra, Université virtuelle de Quilmes, Buenos Aires, in Portail de l’Institut de la Communication de l’Université Autonome de Barcelone (www.portalcomunicacion.com), automne 2002 ; repris en français dans la revue « Questions de communication », N° 3, pp.211- 229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique de l’ouvrage de Yves Winkin, « La communication n’est pas une marchandise –Résister à l’agenda de Bologne », Bruxelles, Editions Labor/ Editions Espace de Libertés, col. Liberté j’écris ton nom, N°4, pp 416-418</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Galaxie Internet de Manuel Castells, pp. 290-293, N° 114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société de l'information : toujours aussi inconcevable, RESS, Tome XL, N° 123, pp.41-54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnham Nicholas: Emancipation, the Media and modernity. Arguments about the Media and social Theory, note de lecture, Réseaux, vol. 18, N° 105, pp. 295- 303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les économistes, la Net- économie, et l'information- communication, Réseaux, N° 106, p. 273- 292</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouquillion Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour les sciences de l'information et de la communication ? , table-ronde animée par Hugues Hotier, Communication et organisation : Hommage à Robert Escarpit, Actes de la journée d'hommage du 23 octobre 1998, n° hors série, p. 15-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'arrière-plan de récents mouvements de concentration, N° 94, p. 18-20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports à la recherche des sciences de l'information & de la communication, revue Réseaux N° 100, pp. 547-568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.2000.2237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O espaço publico: perpetuado, ampliado e fragmentado, N° 3, pp. 4-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos olhares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2238-7714.no.1999.51320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et SIC, entretien, pp. 28-30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le communicationnel et le social: déficits récurrents et nécessaires (re-) positionnements théoriques, vol. 21, N° 1, pp. 25-42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.1998.10715561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévy Pierre, &amp;quot;Cyberculture &amp;quot;, [note critique], Réseaux, n° 88-89, p.224-225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: théories sociales de la communication et théories communicationnelles de la société, vol. 21, N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machill Marcel: Frankreich Quotenreich. Nationale Medienpolitik und europäische Kommunikationspolitik im Kontext nationaler Identität &amp;quot;, [notice], Réseaux, n° 88-89, p. 214-215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.Sorlin Pierre:&amp;quot; Les fils de Nadar. Le &amp;quot;siècle&amp;quot; de l'image analogique&amp;quot;, [notice], Réseaux, n° 88-89, p. 212-214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries culturelles et informatisation sociale. Nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moëglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sciso.1997.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">França: diversitat d'enfocaments i relacions dins el mon de comunicacio, Analysi 21 pp.133-148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'Analisi Geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à un questionnaire, N° 4, pp. 27-31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&amp;quot;espace public: au delà de la sphère politique, N°17-18, pp. 49-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/15207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication's ambiguous dynamics, keynote speech to the European Conference of the IAMCR/IAERI &amp;quot;Communication beyond Nation Stat&amp;quot; Portoroz, Slovenia, June 1995 tranlated by Alan Marschall, vol. II, N°2, pp.7-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Javnost. The public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la formation de l'espace public en France aux XVII° et XVIII° siècles, Hommage à Jean Sgard, vol. 1, &amp;quot;Journaux et Journalistes&amp;quot;, pp. 177-188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de communication et aménagements territorial, conférence introductive au Colloque Géographies, information et communication, nouvelles pratiques, nouveaux concepts, Université Toulouse Le Mirail (30/05- 01/06 1994), N° 35, pp. 83-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étapes de la pensée communicationnelle: les interrogations actuelles, N°31, pp. 185-196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sciso.1994.1149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits to the adaptation strategies of European public service television, vol. 16, N°1, pp. 31-46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Achille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/016344394016001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi alimenter la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique de &amp;quot;Une société de communication&amp;quot;, Erik Neveu, Montchretien, col. Clefs/politique, N° 66, pp. 237-238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence des télécommunications et de l'audiovisuel: un renouvellement de perspective s'impose, volume 5, N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mœglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des convergences sont envisageables à terme, in ouvrage Téléphone et télévision - Enquête sur une convergence européenne, sous la direction de Enrique Bustamante, Nicholas Garnham et Jean-Michel Salaün, pp. 19-27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence des télécommunications et de l'audiovisuel: un renouvellement des perspectives s'impose, N° 34, pp. 89-103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de longue durée de la communication en Europe de l'Ouest, N°19, pp. 45-57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quad.1993.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étapes de la pensée communicationnelle: l'élargissement des problématiques N° 30, pp. 192-204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étapes de la pensée communicationnelle: les courants fondateurs, N° 29, pp. 193-210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sciso.1993.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergencia entre telecomunicaciones y audiovisual. Por una renovacion de perspectivas, N° 34, pp. 89-103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las industrias de la cultura y de la informacion, N° 29, pp. 13-22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires, N° 10, &amp;quot;Arrêt sur recherches&amp;quot;, pp. 143-149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors Cadre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (nécessaire) voie étroite de le recherche en communication, vol. XV, N° 1, pp. 8-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il fallait que le point soit fait, p.7; La nécessaire voie étroite de la recherche en communication, p. 123-129; A propos de Robert Escarpit, p. 29; Les multiples facettes de la communication, p. 140; Numéro spécial 63: &amp;quot;Les théories de la communication&amp;quot;, sous la direction de Robert Boure et d'Isabelle Pailliart,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impensable société de l'information, N° 16, Science de l'information, technologie de l'information, société de l'information (INIST, CNRS), pp. 63-66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brises - bulletin de recherches sur l'information en sciences économiques, humaine et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la communication, N° 258, pp. 16-21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Finances agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur 10 ans de videotex, vol.2, N° 3, pp. 121-123</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecomunicaciones y audiovisual: un futuro comun?, N° 21, pp. 62-65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour es problématiques transversales et partielles, N° 15, pp. 37-40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiasPouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société conquise par la communication, conférence-débat, pp. 1-14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GRICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: a mixed System. Renovation of a old Concept, vol. 11, N° 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/016344389011001004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'économie dans la recherche en communication, communication à la Table-Ronde de l'Asociacion para la Investigacion Aplicada en Comunicacion, Madrid, N° 3, pp. 22-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de investigacion en comunicacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation de l'audiovisuel in &amp;quot;Les théories du cinéma aujourd'hui&amp;quot;, N° 47, pp. 162-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marxisme, médias et communication, N°26, pp. 47-53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déréglementation des systèmes de communication: le visible et l'invisible, N° 24, pp. 22-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries audiovisuelles: le renforcement de la domination, N° 111, pp. 543-553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries audiovisuelles: le renforcement de la domination, reprise d'une communication présentée au Séminaire de Lomé organisé à l'initiative de l'UNESCO (9-13/12/1985), T. XXVIII, N° 111, numéro spécial: &amp;quot;Transfert de technologies et développement,&amp;quot;, pp. 543-553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics at work in the new cultural industries, vol. 9, pp. 273-289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production indépendante, une place peu enviable dans le brouillard du paysage audiovisuel, Bruxelles, N° 93, pp. 5-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video-Doc Communication audiovisuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics at work in the new cultural industries, N° 3, vol. 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/016344387009003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: la fièvre de l'audiovisuel, N° spécial &amp;quot;L'Europe de l'audiovisuel, cahier N° 1, pp. 30-33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service public de l'audiovisuel et guerre des images, N°55, pp. pp. 43-55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques à l'oeuvre dans les nouvelles industries culturelles, vol. 4, N° 2, pp. 93-110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1002005ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los avatares del Liberalismo en lo audiovisual, N° 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des médias audiovisuels: tout pronostic est hasardeux, pp. 68-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image de marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tintamarre d'images, N° 9, pp. 144-150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions à propos de quelques expérimentations télématiques, N°9, pp.77-84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'IDATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brusini Hervé & James Francis, Voir la vérité: le journalisme de télévision, PUF, collection Recherches politiques, 1982, 194 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French socialists and the question of the media: Fundamental issues in social communication today (reprise de l'article paru en 1982 dans une revue française, avec une introduction et une note complémentaire de Bernard Miège), N° 5, pp. 02-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandise culturelle: quelques caractéristiques de son développement récent (reprise avec des compléments de l'article publié en 1979 dans Media, culture and society),N° 61, pp. 47-63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue communication et information Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les socialistes français aux prises avec la question des médias, N° 61, pp. 5-25.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la gestion du patrimoine et la fascination des industries de l'imaginaire: FRANCE, une austérité au service des intérêts dominants, pp. 11-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: une austérité au service des intérêts dominants (la politique culturelle de la crise), pp. 11-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: une austérité au service des intérêts dominants (sur la politique culturelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles aux enfants: que vous êtes jolis, que vous me semblez beaux.... N° 29, pp. 57-68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des produits audiovisuels se prépare aujourd'hui, N° 1, pp. 23-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Videoglyphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la recherche de Guy Saez (avec Erland Marcer): Gérer l'ingérable: les contradictions de l'animation culturelle, pp. 160-163, N° 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural comodity, I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique: A propos de la recherche de Guy Saez: Gérer l'ingérable: les contradictions de l'animation culturelle, N° 25, pp. 160-163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impensé des mutations des télécommunications, N° 76-77, pp. 15-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action culturelle des comités d'entreprise, élément d'une stratégie d'ensemble de la classe ouvrière, N° 18, pp. 19-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confronter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le paysage urbain, table-ronde, N° 24, pp.31-38, N° 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'analyse des politiques culturelles des communes, N° 2, pp. 90-99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépenses culturelles de la nation, en collaboration, numéro spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes culturels de la nation - Dépenses des adminsitrations centrales, N° 22, 201 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Logerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et recherches </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture humaniste à l'action culturelle, pp. 88-93</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'ESCAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de culture et de loisir dans l'entreprise, N° double 93-94, 66 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondance municipale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise et l'action culturelle, Tome II, N° 11, pp. 2235-2341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ISEA (Institut de Science Economique Appliquée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise et l'action culturelle, in Economie du travail, cahiers de l'ISEA, ed. Droz, pp; 2235-2341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences polonaises d'action culturelle en milieu urbain, N° 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondance municipale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique socio-culturelle en République Fédérale d'Allemagne, Paris, La Documentation française, N° 3295, 91 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reynaud,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et études documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipements culturels du Land de Hesse, N° 13-14, pp. 3-40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Documents du Centre de Recherches Economiques et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation actualisée (suite): Regards et interrogations sur l'avènement des platformes culturelles et informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Midiatizaçao V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Santa Maria, Dec 2022, Santa Maria, Rio Grande do Sul, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu'il y a de spécifique dans l'approche par les SIC de la filière Cinéma- Audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches socioéconomiques du cinéma et de l'audiovisuel en France : objets, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAV - Institut de recherche sur le cinéma et l'audiovisuel, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles socio-économiques contestés par les modèles d’affaires? Actes du Colloque de Saint-Denis (mai 2013), MSH Paris-Nord- OMIC (Observatoire des mutations des industries culturelles), mai 2016, http://www.observatoire-omic.org/fr/art/543/les-modeles-socio-economiques-contestes-par-les-modeles-d-affaires.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Industries créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 anos de investigacion en Informacion – Comunicacion – Avances y cuestionamentos in « Historia y aportes sociales de la investigacion de la Comunicacion en Mexico », Padilla della Torre Maria Rebecca y Miriam Herrera-Aguilar, coordinadoras, Universidade Autonoma de Queretaro - Editorial Universitaria, septiembre 2016, pp. 23-43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Queretaro, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de l’Information – Communication doivent aller de pair avec la liberté d’expression, 4500 mots,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donnée à l’UNAM Mexico le 1 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation vers la nouvelle économie culturelle. Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; changements sociaux en Afrique - Tic, industries culturelles et industries créatives : appropriation sociale et diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Douala, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries créatives versus Industries culturelles : quoi de nouveau, quoi de différent ? Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 ou 3 éléments/ événements moins connus ou oubliés (en Hommage à Gaëtan Tremblay),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQAM, Montréal, Hommage à Gaëtan Tremblay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des exigences critiques pour la recherche en Information – Communication II (en collaboration avec Pierre Moeglin),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS, La pensée critique en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édification des SIC : encore et toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in conférence introductive au Congrès de Rennes de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las competencias cognitivas implicadas en la enseñanza de las Teorías de la Comunicación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International le Profil universitaire de l'Enseignement en Théorie de la Communication/Information en Europe et Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FELAFACS, 2010, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, Culture et Action citoyenne : entre médiations culturelles - sociales et espace public contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Culture, et Citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale de Fortaleza, 2010, Ceara, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des industries culturelles impliquée par/dans la diversité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et changement social en Afrique et dans les Caraïbes : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Douala et Gresec, 2009, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries culturelles, industries créatives et Tic- 8 Propositions en vue d'une articulation entre ces 3 sphères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Models of, models for Journalism and Communication / Modèles de modèles pour le Journalisme et la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FJSC de l'Université de Bucarest, 2009, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De retour à Compiègne, 30 ans après-5 propositions, intervention à la Table -Ronde plénière, 16ème Congrès de la SFSIC, Compiègne, 11-13 juin 2008, 20 000 signes, http://www.sfsic.org/content/view/1252/187/ http://www.sfsic.org/content/view/1252/187/ en accès à partir de l'onglet 16e congrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inforcom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement de la sociologie des usages comme voie privilégiée de l’approche des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Sociologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le techno- déterminisme au coeur du projet de Société de l’Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Savoirs locaux dans la société de l’Information : espace d’émergence ou espace d’uniformisation » (3èmes UACO, Ouagadougou, 22-23 novembre 2006), Burkina Faso, Ministère de la Culture, du Tourisme et de la Communication, novembre 2007, pp. 40-51</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la pensée communicationnelle à la question de la médiatisation de l’éducation et de la formation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ILCE, Bilbao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bilbao, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tics et société de l’information : état de l’art de la recherche, in Actes du Colloque IPSI/ Fondation Konrad Adenauer , pp. 23-31.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la société de l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de récipiendaire, 9 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctor honoris causa, Universitatea din Bucaresti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société conquise par la communication : oui, mais selon quelles modalités ?, contribution à l’ouvrage « Pour une refondation des enseignements de communication »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque ENST, Paris, août 2003, Ministère de l’Education nationale, de l’enseignement Supérieur et de la Recherche, Direction de l’enseignement scolaire, pp. 117- 126</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommaire des actes du Premier colloque franco-mexicain des sciences de la communication, 8-10 avril 2002, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Giménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gómez Mont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jacquinot-Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque franco-mexicain de sciences de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Mexico, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la pensée communicationnelle (Discours à l'occasion de la remise d'un doctorat honoris causa), Cahiers congolais de communication, revue interdisciplinaire, vol. I, N°1, avril 2002, pp. 27-37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cérémonie s'étant tenue à l'IFASIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Kinshasa, Congo-Kinshasa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les TICE innovent-elles ? Pour une analyse communicationnelle du recours aux TIC dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma Fernandez Arriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Perez Fragoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Bogues - Globalisme et Pluralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières de formation en information et de communication en Europe de l'Ouest : acquis & complexité des enjeux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les connexions du savoir en communication. Information Societies: Crisis in the making? », ORBICOM, pp. 333-339.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies entraînent-elles des changements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Multimédias et réseaux: vivre, échanger, apprendre, entreprendre, actes des neuvièmes Entretiens de la Villette », Paris, Centre national de documentation pédagogique, coll. Documents, actes et rapports pour l'éducation, p. 43-49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une grille de lecture du développement des techniques de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium franco-québécois: les téléservices dans l'organisation des secteurs de l'éducation et de la santé (approche comparative)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, ECHIROLLES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational digital multimedia communication: what are the challenges and the advantages for cultural development and social life? pp.287-306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International UNESCO Symposium on Copyright and Communication in the Information Sciety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogations à l'adresse des programmes d'inforoutes, 14 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par l'UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensionalidade de la comunicaçao, palestra da abertura do XVIII congresso brasilero de ciencias de comunicaçao (traducçao: Guedes Fontes Paulo Gustavo), 16 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercom 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Aracaju (Sergipe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la convergence des techniques à celle des politiques: le cas de la France depuis le début des années 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international La convergence des techniques de communication: état de la question et tendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentracio dels mitjans de comunicacio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del II congrès de Mitjans de Comunicacio, Fondation Aussias, pp. 9-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la Table-Ronde 20 ans de sciences de l'information et de la communication,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORCOM 94: les sciences de l'information et de la communication: approches, acteurs, pratiques depuis vingt ans, 9ème Congrès de la SFSIC, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des médias en Europe: un phénomène pluri-dimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès sur les médias de masse, Fondation AUSIAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique des réseaux et stratégies des groupes de communication, Actes, pp. 413- 421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Information Culture et Société: la montée des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Université Grenoble 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécommunications et audiovisuel: des convergences sont envisageables à terme, 10 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecomunicaciones y audiovisual: encuentros y divergencias. Situacion, estrategias y tendencias en Europa, Fundesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication locale à la recherche d'une identité, Actes pp. 198-202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum National de la Communication politique, Interpeller la presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux médias et politique française de communication,( Nuevos medios de informacion y politica francesa de communicacion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées de "La comunicacion en las nationes sin estado", Actes édités par l'Universidad del Pais Vasco (Faculdad de Ciencias de la Informacion), pp. 47-56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1988, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques sociales et information télévisée, in &amp;quot;Cahiers du CERTEIC&amp;quot;, N°10, pp. 6&-66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur "l'information télévisée" organisées par le CLEMI et GERICO, Université Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité de la question des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 6 ème Congrès national des sciences de l'information et de la communication (INFORCOM 88), pp.173-184</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1988, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déréglementation et transformation du système français de (télé-)communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 ème Conférence de l'AIERI-IAMCR; Actes "Comunicacio social i identitat cultural, tome I, pp. 704-718 -également publié dans la revue Quaderni, 1989-04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1988, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias audiovisuels face à l'essor des réseaux de communication: à période nouvelle, questions nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nouvelles Technologies de communication et Développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1987, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des médias en région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès national des sciences de l'information et de la communication INFORCOM 86,Rapport introductif du thème N° 2, in Actes pp. XI-XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1986, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations à la communication audiovisuelle de l'Université Grenoble 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque spécifique organisé à l'occasion du Congrès INFORCOM 86, 10 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1986, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux: un élément structurant de l'économie de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Seminar on Networks, British Library,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1986, Cheltenham Town, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux médias ne font pas une société de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du Conseil National de la Communication Audiovisuelle, Actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1986, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries de programmes audiovisuels partagées entre trois modèles: le modèle éditorial, le modèle de flot et le modèle de l'information écrite, vol. III, pp. 175-188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale "Cultural Economics" de l'ADEC, Actes "Economie et Culture: les industries culturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1986, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pays en développement face au développement des industries audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Développement des industries culturelles dans l'espace francophone", ACCT/ Ecole Internationale, Actes, pp. 19-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1986, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication et la question des enjeux du développement des nouveaux médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence FAST "Presse/ Nouvelles technologies,le défi des nouveaux savoirs, 13p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1985, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la communication audiovisuelle: enseignements du 'une expérience (la MST de la Communication de l'Université Grenoble 3), et perspectives, 14 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de Vienne sur "la formation des personnels de production et de diffusion des biens et services culturels", UNESCO/ Mediacult</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisuel et mouvement ouvrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Nantes, ed. Centre Georges Pompidou, pp. 14-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1984, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une critique du discours dominant sur la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès des Sciences de l'information et de la communication INFORCOM 84, Actes pp. 187-192</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1984, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'un vidéotex interactif à travers l'expérience de CLAIRE (Grenoble), communication, 7 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Centenaire de la Société des Ingénieurs Electriciens et Electroniciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1983, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir et les systèmes d'information: s'interroger sur les enjeux fondamentaux, rapport introductif au 3ème Congrès de la SFSIC (INFORCOM 82), Actes pp. 291-309. Chargé également de la mise au point des Actes (507 pages) et de la rédaction de la Préface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1982, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir et les systèmes d'information: s'interroger sur les enjeux fondamentaux, rapport introductif, 17 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès INFORCOM III,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1982, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à l'économie et à la sociologie la place qui leur revient au sein des sciences de la communication, in Actes, pp. 103-106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès des sciences de l'information et de la communication: INFORCOM 80: "Les obstacles à la communication "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1980, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits culturels édités ou comment valoriser le travail des artistes et des intellectuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l'UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1979, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de la communication: un phénomène de dépendance culturelle, in Actes fascicule IV et également dans la revue &amp;quot;Communication- Information&amp;quot;, vol.II N°3, Université Laval, pp. 7-23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC: INFORCOM I,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1978, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotarzke strucktury/Z/drojov na kultura, pp. 96-100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects économiques des phénomènes culturels, UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1969, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 textes choisis de B.M. avec une Présentation, traduits en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMÉRIQUE ET DÉVELOPPEMENT EN AFRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maïdakouale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , pp.256, 2023, Communication et civilisation, 978-2-14-035008-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation –Des textes exprimant des préoccupations scientifiques et un parcours de recherche, en présentation d’une traduction en chinois de textes de l’auteur, CUC Publishing, Beijing, 10 000 signes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation en cours de la société – Points de repère et enjeux, PUG, collection Communication, Médias et Sociétés, 150 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 978-2-7061-4651-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation de la culture, de l'information et de la communication II : l’emprise progressive des industries de la communication sur les industries culturelles et créatives&amp;quot;, Introduction par Bernard Miège, Les Enjeux de l'Information et de la Communication, n°18/3A, 2017, p.5 à 10, consulté le vendredi 13 avril 2018 , [en ligne] URL : https://lesenjeux.univ-grenoble-alpes.fr/2017-supplementA/00-Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et temporalités en Information‐Communication : des concepts aux méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles et créatives face à l'ordre de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. 2017, Communication, Médias et Sociétés, 978-2-7061-2643-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles et créatives face à l’Ordre de l’Information et de la Communication, Grenoble : Pug, collection communication en plus, 192 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et temporalités en information-communication : des concepts aux méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan/SFSIC. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation de la culture, de l'information et de la communication II : l’emprise progressive des industries de la communication sur les industries culturelles et créatives : &amp;quot;, Les Enjeux de l'Information et de la Communication, n°18/3A, 2017, p.5 à 10, [en ligne] URL : https://lesenjeux.univ-grenoble-alpes.fr/2017-supplementA/00-Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier 2016 Internationalisation de la culture, de l’information et de la communication - : Contributions à la compréhension de mutations en cours&amp;quot;, Les Enjeux de l'Information et de la Communication, n°17/2, 2016, p. 5 à 9, consulté le lundi 10 octobre 2016, [en ligne] URL : http://lesenjeux.u-grenoble3.fr/2016-dossier/00-Miege/ PDF pp.5-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialiser l'éducation. Anthologie commentée (1913-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mœglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Mœglin (dir.). Presses universitaires de Vincennes, 388 p., 2016, Coll. Médias, Philippe Bouquillion, 978-2-84292-547-5. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.moeg.2016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux avancées de la connaissance en Information - Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA Editions, 239 p., 2015, Collection "Médias histoire", 978-2-86938-228-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux avancées de la connaissance en Information - Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA Editions. 2015, 978-2-86938-228-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. &amp;quot;Présentation du Supplément : les Industries culturelles, nouveaux questionnements&amp;quot;, Les Enjeux de l'Information et de la Communication, n°15/2a, 2014, p. 1 à 4, consulté le mardi 12 janvier 2016, [en ligne] URL : http://lesenjeux.u-grenoble3.fr/2014-supplementA/00-Miege/index.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation des biens symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. 2013, Communication, Médias et Sociétés, 978-2-7061-1804-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence- Enquêtes sur sciences, industries et aménagements, co-direction avec Dominique Vinck, Paris, Editions des Archives Contemporaines, 396 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. 2010, Communication, Médias et Sociétés, 978-2-7061-1617-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sociedade tecida pel comunicaçao- Tecnicas da informaçao e comunicaçao entre inovaçao e enraizamento,, Sao Paulo, Paulus ed., traduction de l'ouvrage de 2007, avec une Présentation inédite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatie si Comunicare- In cauterea logicii sociale, chez Polirom, 270 pages- Traduction par Adrian Staii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société conquise par la communication- tome 3 : les Tic entre innovation technique et ancrage social, Grenoble : PUG, col. Communication, Médias et Sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface co-signée avec Jean-Pierre Esquenazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, re- publication de l’ouvrage d’Yves de la Haye : « "Journalisme, mode d’emploi : des manières d’écrire l’actualité », L’Harmattan, col. Logiques sociales, pp. 13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro 131 de Réseaux: Concentration dans les industries du contenu . [Conception, Coordination et Suivi de la préparation du numéro], Vol. 23/N° 131, Hermès- Lavoisier, 2005, pp. 9- 14.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le journalisme : apports et perspectives, revue Les enjeux de l’information & de la communication ; (http://www;u-grenoble3.fr/les_enjeux/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information – communication, objet de connaissance, INA- De Boeck (col. Médias Recherches) , 248 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication entre personnes et systèmes informationnels. Ouvrage collectif (dont Bernard Miège a assuré la coordination et la rédaction de 2 chapitres), ed. Hermès/ Lavoisier, 196 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de la communication, les TIC et la société à l'aube du XXI° siècle , pp. 4-11, 2001 Bogues, Globalisme et pluralisme, tome 1 TIC et société, Les Presses de l'Université Laval,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la société de l'information, introduction et coordination du N° 101 de la revue Réseaux, pp. 9-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries du contenu face à l'ordre informationnel). Grenoble, PUG, collection Com en Plus,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la société de l'information, pp. 9-16, Réseaux, vol.18, N°101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société conquise par la communication, tome 2: La Communication entre l'industrie et l'espace, PUG, collection Communication, médias et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée communicationnelle, Presses Universitaires de Grenoble. Traduction en espagnol (Colombie, 1996), en portugais (Brésil, Vozes, 2000), en russe et en roumain (Polirom). Edition française révisée et augmentée, novembre 2004. Traduction en chinois, Nankin, 2008, avec une Présentation de B.M. Traduction en arabe, ed. Toubkal, 2011, Traduction en espagnol,( secunda edizion actualizada, Universidad Iberoamericana Mexico, juin 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée communicationnelle, 1ère édition, Grenoble: PUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la télématique aux autoroutes électroniques- Le grand projet reconduit,(en collaboration avec Jean-Guy Lacroix et Gaëtan Tremblay), Presses de l'Université du Québec / PUG, 265 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléphone et télévision, enquête sur une convergence européenne, groupe Eurocommunication Recherches, ed. CNET/UST, col. Réseaux, 205 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Garnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociedad conquistada por la comunicacion, Promociones y Publicaciones y Universitarias Barcelona, traduction et adaptations de l'ouvrage paru en 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et communication en Europe, Grenoble: PUG, 347 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société conquise par la communication, Grenoble : PUG, 240 pages. (nouvelle publication en 1996, plusieurs traductions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capitalization of Cultural Production, New York/ Bagnolet : International General, 162 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des nouveaux médias et espace régional: les acteurs, PPSH Rhône-Alpes/CNRS, 90 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tetu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation de l’audiovisuel : des programmes pour les nouveaux médias (en collaboration avec Patrick Pajon & Jean-Michel Salaün), Paris : ed. Aubier, Res- Babel , 284 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le JT : mise en scène de l’actualité à la télévision, Paris : INA / La Documentation française, 250 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et industries culturelles, 2ème édition révisée avec une Postface de Bernard Miège, 200 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Armel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de la ville et aménagement du discours : les débuts de la communication publique à travers le cas de l’Isle d’Abeau, Paris : Editions du CNRS, 204 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. La production du cinéma (en collaboration avec Jean-Paul Simon, René Prédal, Jean-Pierre Jeancolas, Chi Yan Wong, Jean-Louis Alibert et Patrice Flichy), Grenoble: PUG, 172 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et industries culturelles, en collaboration, PUG, 200 pages, 1 ère édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appareil d’action culturelle, (en collaboration avec Jacques Ion & Alain- Noël Roux), Paris : Editions Universitaires, collection Citoyens, 229 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d’entreprise : l’organisation des loisirs et l’action culturelle, Paris : Editions Cujas, 550 pages, avec une Préface d’Henri Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos issu du programme PARADICC (2018-2023), Les plateformes de vidéo à la demande en France - 15600 signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions des Archives Contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de vidéo à la demande en France: Au delà de Netflix et de Youtube - Les stratégies des acteurs de l'audiovisuel et du cinéma, la diversité des offres et des services, le renouvellement des pratiques et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu'il y a de spécifique dans l'approche par les SIC de la filière Cinéma-Audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches socio-économiques du Cinéma et de l'Audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Approches socio-économiques du cinéma et de l'audio-visuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectivas e Questionamentos sobre o Advento das Plataformas Culturais e de Informaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FACOS-UFSM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plataformas, Algoritmos e IA - Questoes e Hipoteses na Perspectiva da Midiatizaçao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-43, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutaciones e indeterminaciones del Espacio Publico contemporaneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tirant humanidades. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Espacio y el servicio publico audiovisual en la sociedad digital -Tendencias, desafios y transiciones - Reflexiones en tomo a Bernard Miège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-34, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation actualisée (suite): Regards et interrogations sur l'avènement des plateformes culturelles et informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Midiatizaçao V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutaciones e indeterminaciones del espacio publico contemporaneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in El espacio y el servicio publico audiovisual en la sociedad digital, Tendencias, desafios y transiciones, Isaac Maroto Gonzales, Cesar Fieras Ceide e Miguel Tunes Lopez editores,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 17-34, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpectivas e Questionamentos sobre o Advento das Plataformas Culturais e de Informaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FACOS-UFSM, Brazil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plataformas,Algoritmos e IA - Questoes e Hipoteses na Perspectiva da Midiatizaçao, Jairo Ferreira, Ada Machado, Viviane Borelli, Aline Dalmolin, Ana Paula da Rosa, Isabel Lofgren, eds.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-43, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: Complex Relations with IAMCR marked by Significant Changes from the Mid-1960s, chapter 27, pp.413-430</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Mattelart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave - MacMillan, groupe Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflections on the International Association for Media and Communication Research - Many Voices, One Forum edited by Jörg Becker and Robin Mansell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-3-031-16382-1. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16383-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préface à "Numérique et déveoppement en Afrique - Les nouvelles tehnologies entre promesses et réalités du terrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Communication et Civilisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occasion de mettre à jour et de réinterpréter l'approche des travaux d'information - communication, communication au Congrès d'Orbicom &amp;quot;Crisis sanitaria y crisis de la comunicacion en la era Covid 19&amp;quot;, 3-5 de noviembre 2021, pp. 61-73,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencias Globales de la investigacion y la innovacion docente sobre communicacion en tempos de crisis, Rainer Garcia-Rubira, Flavia Gomes- Franco e Silva, Carmen Caffarel-Serra, eds., libro electronico, Unesco- Orbicom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary Contribution to the discussion begun at the Seminary on mediatization- pp.223-238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediatization, Polarization and Intolerance between Environments, Media and Circulation, Jairo Ferreira, Antonio Fausto Neto, Pedro Gilberto Gomes, Jose Luiz Braga, Ana Paula Da Rosa, (eds), Facos-UFSM, Santa Maria-RS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Industries, a large ongoing project, still inacurate and always incertain, Intervention au titre de keynote speaker lors de la Conférence de Saint-Pétersbourg “The Industrialization of Creativity and its Limits”24 June 2017, à paraître ainsi que dans une traduction en russe par Ilya Kyria dans une revue russe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Industrialization of Creativity and its Limits: Technologies and Lifestyles of Post-Creative Futures », Ilya Kyria, Panos Kompatsiaris and Yannis Mylonas, eds., chez Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-161, 2020, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53164-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution complémentaire à la réflexion engagée au sein du Séminaire sur la médiatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unisinos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario III em Midiatizaçao e Processos Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miezh B. & Kiriya I. (pour la traduction), Industries créatives : à la recherche de la stabilité conceptuelle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Communications Médias Design, 3 (4), 22-37, extrait de https://cmd-journal.hse.ru/article/view/8841.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Industries, a Large Ongoing Project, Still Inaccurate and Always Uncertain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiriya I., Kompatsiaris P., Mylonas Y. (eds) The Industrialization of Creativity and Its Limits. Science, Technology and Innovation Studies. pp.151-161, Springer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité culturelle confrontée aux industries numériques et aux réseaux sociaux-numériques, 4021 mots, in Colloque de l’IPSI, Tunis, avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Média, Communication &amp; Diversité Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuiçao complementar à reflexao iniciada no Seminario sobre a midiatizaçao , Traduçao : Paula de Souza Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Midiatizaçao, Polarizaçao e Intolerancia (Entre Ambiantes, Meios e Circulaçoes) », Jairo Ferreira, Antonio Fausto Neto, Pedro Gilberto Gomes, Jose Luiz Braga, Ana Paula da Rosa (organizadores), pp. 233-248 Santa Maria RS: Facos-UFSM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions posées par l’informatisation : encore et toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin (dir.), Culture et paradigme informatique Lectures critiques de « La Machine Univers » de Pierre Lévy, nouvelle publication, http://books.openedition.org/emsha/181, 2019, pp. 5-11.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and Creative Industries and the Political Economy of Communication,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Media – Production, Practices and Professions, edited by Mark Deuze and Mirjam Prenger, Amsterdam University Press, pp. 69-80.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por uma atualizaçao da abordagem das açoes de midiatizaçao infos-comunicionais Federal University of Santa Maria/RS, , 2017, pp. 31-53, (http://www.guaritadigital.com.br/casaleiria/acervo/processosmidiaticos/miege.html#).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Entre o que se diz o que se pensa : onde est a a midiatizaçao ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés pour l’interprétation des mutations en cours de l’information – documentation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international à l’occasion de la célébration du Cinquantenaire de l’EBAD- UCAD, EBAD, Dakar, décembre 2018, version numérique, pp.373-387</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cultural and Creative Industries and the Political Economy of Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Making Media – Production, Practices and Professions”, edited by Mark Deuze and Mirjam Prenger, University Press, Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une actualisation de l'approche de la médiatisation des actions info - communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre ce qui est dit et ce que vous pensez : où est la médiatisation ?, ouvrage collectif de discussion d’une contribution de Bernard Miège (pp. 33-51), publié en format e-book, en versions espagnol-portugais (2017), et anglais/français (2019 à paraître), Universidade Federal de Santa Maria, Brazil, 350 pages, http://www.guaritadigital.com.br/casaleiria/acervo/processosmidiaticos/miege.html# Fin 2017- 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’en tenir à quelques propositions fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Humanisme numérique : valeurs et modèles pour demain » dir. Ghislaine Azémard &amp; Yves Théorêt, Paris, Les Editions de l’immatériel, collection « Ecritures du monde », 2017, tome 3, pp.137-154.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public/Private Distinction : a concept to reassess (with Salles, C. for the translation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The International Encyclopedia of Political Communication. 1–8, 3 vol.: Gianpietro Mazzoleni (Editor-in-Chief), Kevin G. Barnhurst (Associate Editor), Ken'ichi Ikeda (Associate Editor), Rousiley C. M. Maia (Associate Editor), Hartmut Wessler (Associate Editor), Wiley- Blackwel, Published Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, nouveaux usages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La communication – Des relations interpersonnelles aux réseaux sociaux », Jean-François Dortier, dir., Auxerre, Editions Sciences Humaines, pp. 291-299 (2008, réédité dans une version augmentée en 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques apports récents de la recherche à la connaissance de l'information , 10° Congrès des Enseignants Documentalistes de l’Education Nationale, Limoges, 9-11 octobre 2015, Actes, APDEN, juillet 2016, pp.18-25.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10ème Congrès de l'APDEN 2016, www.congres2015.apden.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 20. Bjørn Stensaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mœglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Mœglin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrialiser l'éducation : Anthologie commentée (1913-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.311-323, 2016, Collection "Médias", 978-2-84292-547-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation : des faux-semblants aux enjeux majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture et ses intermédiaires : dans les arts, le numérique et les industries créatives L. Jeanpierre &amp; W. Roueff (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-35, 2014, 97828130000972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sete considerações fundamentais sobre o espaço público contemporâneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutaçoes No Espaço Publico Contemporêneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulus, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l’ouvrage « Des réseaux et des hommes – Les Suds à l’heure des technologies de l’information et de la communication », Jean-Michel Ledjou et Hanitra Randrianasolo-Rakotobe (sld), Paris, GEMDEV/ Kartala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des réseaux et des hommes – Les Suds à l’heure des technologies de l’information et de la communication Paris, GEMDEV/ Kartala, 2013, pp.9-11.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Questionner l’évidence des discours sur la convergence, pp. 1-22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence- Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs et l’édification des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARBELLAY Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs : interdisciplinarité, concepts nomades, analogies, métaphores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des Industries Créatives : des matériaux pour un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUQUILLION Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Economy, Creative Industries – des notions à traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évitements de la sociologie française des usages, pp. 251-260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence- Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Universités et la question de la médiatisation de l’offre d’enseignement. Eléments pour un bilan raisonné et la compréhension des enjeux locaux, pp. 317-336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence- Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordances et prolongements, pp. 149-158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence- Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des industries créatives: des matériaux pour un premier bilan, pp. 259-268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Economy, Creative Industries, sous la direction de Philippe Bouquillion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence des TIC. Un parcours de 25 ans, déjà, pp. 83-96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIEGE Bernard; VINCK Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence- Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations en cours des industries culturelles et informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUQUILLION Philippe; COMBES Yolande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;théorie des industries culturelles&amp;quot; : des remises en cause mais des spécificités persistantes et des modalités qui s’adaptent aux enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WASKO Janet; MURDOCK Graham; SOUSA Helena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Political Economy of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chichester UK, Wiley- Blackwell, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des filières cinématographiques et audiovisuelles : quels enjeux pour la diversité culturelle ? , p. 203-242 (en collaboration avec Bouquillion P., Brigaud-Robert N., Combès Y. et Rodionoff O.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquillion Philippe, Combès Yolande (dir.), « Diversité et industries culturelles », Paris : L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard attentif sur les usages et les manières de consommer les produits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, collection Questions contemporaines/ Les industries de la culture et de la communication. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Diversité et industries culturelles Philippe Bouquillion et Yolande Combès (dir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-278, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration avec Bouquillion Philippe, Brigaud-Robert Nicolas, Combès Yolande et Rodoinnoff Olga à la mise au point du chapitre: Les mutations des filières cinématographiques et audiovisuelles : quels enjeux pour la diversité culturelle ? , pp. 203-242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion, Combès Yolande (dir.), « Diversité et industries culturelles », Paris : L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal Ongoing Mutations of the Cultural and Informational Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloomsbury Academic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Political Economies of Media - The transformation of the Global Media Industries edited by Dwayne R. Winseck and Dal Jong Jin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 51-65, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des industries créatives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUSTAMANTE Enrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrias creativas – Amenazas sobre la cultura digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gedisa editorial, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface: Des préoccupations scientifiques qui s'affirment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène ROMEYER (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'ENSP, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des Tic : pour de nouvelles problématiques (version portugaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denis de Moraes editor,, Mutaçoes do visivel – Da comunicaçào de massa à comunicaçao em rede, Rio de Janeiro, Pao e Rosas,pp. 159-182</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des Tic : pour de nouvelles problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis de MORAES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutaçoes do visivel – Da comunicaçào de massa à comunicaçao em rede</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pao e Rosas, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance -Emancipation: une relation problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec, Québec, Canada, 2009, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'émancipation hier et aujourd'hui – Perspectives françaises et québécoises", Gaëtan Tremblay (dir.), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 239-247., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Studies et SIC : des rendez-vous manqués et des concordances difficiles à trouver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ALBERTINI Françoise; PELISSIER Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la Communication à la rencontre des Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Mediensystem Frankreichs (Le système médiatique français en 2008),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Bredow-Institut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Internationales Handbuch Medien 2008/2009“, Hans-Bredow-Institut (éd.), 28. Auflage, 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nomos Verlagsgesellschaft,, pp. 308- 321, 2009, 3-7890-6647-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation de l’information et les déplacements du champ médiatique, contribution au colloque de l’EJCM, Marseille, [9- 10 juin 2005], « Ecologie des médias » pp. 83-96.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie des médias ,(sous la direction de P.-Y. Badillo), Bruxelles: Bruylant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Communications Approach to the Use of ICT in Education,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Science Foundation, Intellect: Bristol UK and Chicago USA, 2008. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Fragmentation- Media Technology and Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, “Changing the Media, Changing Europe”, vol. 5, edited by Peter LUDES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en Information et Communication comme praxis, contribution à l'’ouvrage « Introduction à la recherche en information et Communication » (Olivesi Stéphane, dir.), Grenoble : PUG, La Communication en Plus, pp. 281-302.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Introduction à la recherche en information et Communication », (Olivesi Stéphane, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles considérations et propositions méthodologiques sur les mutations en cours dans les industries culturelles et informationnelles,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les industries de la culture et de la communication en mutation » (Philippe Bouquillion &amp; Yolande Combès, ed.), L’Harmattan, collection Questions contemporaines, pp.228- 250.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : l’incomplétude des relations entre Journalisme et Universités,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Media Industry, Journalism, Culture and Communication Policies in Europe » (Hans Bohrmann, Elisabeth Klaus, Marcel Machill eds), Festschrifte für Gerd Kopper, Köln : Herbert Halem Verlag, pp. 154- 167</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles et médiatiques : une approche socio- économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les sciences de la communication : objets, savoirs et discipline», (Stéphane Olivesi, dir.), PUG, Grenoble, col. La Communication en Plus, mars 2006, pp. 163- 180. Nouvelle édition révisée en 2013 (pp. 174-192).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Mediensystem Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationales Handbuch Medien 2004/2005“, Hans Bredow Institut, Nomos Verlagsgesellschaft, Baden-Baden, pp. 304- 316</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Espace public scientifique sociétal : ô combien problématique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La publicisation de la science- En hommage à Jean Caune » (Textes réunis par Pailliart Isabelle), PUG, pp.125- 140</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations et propositions méthodologiques sur les mutations en cours dans les industries culturelles et informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du spectacle, métiers et industries culturelles, Laurent Creton, Michael Palmer et Jean-Pierre Sarrazac éditeurs, Presses Sorbonne Nouvelle, pp. 83- 91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalism and Communication: a New Era of Society or an Accentuation of Long Term Tendancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Toward a Political Economy of Culture: Capitalism and Communication in the Twenty- First Century”, edited by Andrew Calabrese and Colin Sparks, Boulder Co: Roman and Littlefeld Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Cultural Industries to Content Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Shaping Tomorrow’s Media systems » (édité par Vartanova Elena and Zassoursky Yassen N.), Moscou, UNESCO Chair in Journalism and Mass Communication, Moscou, pp.35-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question à dépasser: celle de l'influence de la télévision et des médias de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La télévision et ses influences », Courbet Didier et Fourquet Marie-Pierre (coordonné par), INA/ De Boeck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités prévisibles d'exploitation des produits multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication entre personnes et systèmes informationnels, ed. Hermès/ Lavoisier, pp. 161-173</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC: un champ marqué par la complexité et un entrelacs d'enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Bogues - Globalisme et pluralisme, tome 1 TIC et société, pp. 63-77, Les Presses de l'Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et fondements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication entre personnes et systèmes informationnels, ed. Hermès/ Lavoisier, pp. 21-40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financiarisation des industries de la communication et mutations corrélatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pradié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panam - Industries culturelles et dialogue des civilisations dans les Amériques, sous la direction de Gaëtan Tremblay, Les Presses de l'Université Laval, pp. 417-435</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les TICE innovent-elles ? Pour une analyse communicationnelle du recours aux TIC dans l’enseignement supérieur, communication au Colloque BOGUES 2002, Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Bogues -Globalisme et Pluralisme, tome 3 TIC et éducation, Les Presses de l'Université Laval, sous la direction de Pierre Moeglin et Gaëtan Tremblay, pp. 46-67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet des SIC: de l'émergent à l'irréversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Meyriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Boure Robert (coordonné par) « Les origines des sciences de l’information et de la communication- regards croisés », éditions du Septentrion,pp. 45-70</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ist ein fragmentierter öffentlicher Raum noch ein öffentlicher Raum? (Communication et Espace Public: un espace public fragmenté justifie-t’il toujours d’être qualifié d’espace public)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Kommunikation, Medien, Gesellschaft: eine Bestandsaufnahme deutscher und französicher Wissenschaftler“, Viallon Philippe/ Weiland Ute (éditeurs), AVINUS Verlag, pp.19-37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de nouveau dans la recherche française en information et communication? pp 326- 353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primer coloquio franco-mexicano en Ciencias de la Comunicacion, Mexico, 6-8 abril del 2002, Edition éléctronique de textes rassemblés par Bruno Olivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Mediensystem Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationales Handbuch für Hörfunk und Fernsehen, Hans-Bredow-Institut, Nomos Verlagsgesellschaft, Baden-Baden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution déterminante à l'émergence des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Jean MEYRIAT, théoricien et praticien de l'information- documentation », textes réunis par Viviane Couzinet, avec la collaboration de Jean-Michel Rouzier, Paris, éditions ADBS, p. 445-454</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Rundfunksystem Frankreichs: Entscheidungen sind dringend fällig in &amp;quot;Internationales Handbuch für Hörfunk und Fernsehen- 2000-2001&amp;quot;, pp. 360-369.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Internationales Handbuch für Hörfunk und Fernsehen- 2000-2001", Hans Bredow Institut, Hamburg, publié à Baden-Baden, par Nomos Verlagsgesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée communicationnelle aujourd'hui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La crise : risque ou chance pour la communication ? » actes du colloque, 26 &amp; 27 septembre 1997,Université de Toulouse-Le Mirail, in Fournet Michel et Martin Jean-Louis (eds.), L'Harmattan, coll. Pratiques en formation, pp. 35-50.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural production, cultural pluralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Communication and Information Report 1999- 2000, UNESCO Publishing, pp. 62-71.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El desplazamiento hacia los contenidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Presente y futuro de la television digital", Bustamante Enrique &amp; Alvarez Monzoncillo Jose Maria, eds, Madrid, Comunicacion 2 000, pp.pp.175-195</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2. Chapitre 1 - Voies multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Mœglin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'industrialisation de la formation. État de la question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de documentation pédagogique, pp.95-106, 1998, Documents, actes et rapports pour l'éducation, 2-240-00606-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation, un défi pour les citoyens: la communication - Troisièmes Rencontres citoyennes de Romans- pp. 206-216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ligue - Des idées en mouvement - Bruno Leprince éditeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies entraînent-elles des changements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimédias et réseaux: vivre, échanger, apprendre, entreprendre, Actes des neuvièmes Entretiens de la Villette Paris, Centre national de documentation pédagogique, coll. Documents, actes et rapports pour l'éducation, p. 43-49.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Entwicklung der Medienlandschaft Frankreichs und ihrer Spiegelung in den französischen Kommunikationswissenschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europaïsche Öffentlichkeit: Entwicklung von Strukturen und Theorie, Gerd G. Kopper (Hrsg.), Vistas Berlin, pp. 33-53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries de la culture et de l'information à l'ère des nouveaux médias et des réseaux de diffusion,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaud Paul, Flichy Patrice, Pasquier Dominique et Quéré Louis (ed.), "Sociologie de la Communication", CNET, col. Réseaux, pp. 73-96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage de Dominique Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essor de la communication en Chine: publicité et télévision au service de l'économie socialiste de marché, Paris, L'Harmattan, col. Champs visuels, pp. 7-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles à l'ère des médias audiovisuels et des réseaux de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions et vie culturelle, Guy Saez ed., La documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoroutes électroniques: direction XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les autoroutes de l'information: un produit de la convergence sous la direction de Lacroix Jean-Guy et Tremblay Gaëtan, Presses de l'Université du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoroutes électroniques: direction XXI ème siécle, pp. 12-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les autoroutes de l'information. Un produit de la convergence, Les Presses de l'Université du Québec, Lacroix Jean-Guy &amp; Tremblay Gaëtan, sous la direction de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multi-dimensionnalité de la communication, pp.7-23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie de la communication et de la culture: perspectives franco-brésiliennes, textes réunis par Cesar Ricardo Bolano Siqueira, Universidade Federal de Sergipe, Aracaju</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public: perpétué, élargi et fragmenté, pp. 163-175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public et l'emprise de la communication, (sous la direction d'Isabelle Pailliart), ELLUG, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las industriales culturales en la era de los medios audiovisuales y las redes de difusion (traduction d'Oscar Lucien), pp.13-30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario ININCO N°7, Universidad de Venezuela</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux pour la recherche en information et communication, Conférence du CNE et de la Commission européenne, 11/03/1994, La Défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la société de l'information: savoirs - pratiques- médiations, Delmas Richard &amp; Massit-Folléa Françoise (sous la direction de), éditions Apogée col. Médias et nouvelles technologies, pp.39-48</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les télévisions publiques en quête d'avenir, Yves Achille, Grenoble, Presses Universitaires de Grenoble, pp. 9-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le privilège des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la télématique aux autoroutes électroniques - Le grand projet reconduit (Jean-Guy Lacroix, Gaëtan Tremblay et Bernard Miège, dir.), Presses de l'Université du Québec / PUG, pp. 45-71</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Democratic Societies facing the Rising Use of Communications (Les sociétés démocratiques occidentales confrontées à l'essor de la communication), communication présentée au Colloque de Radovljka, 23-34/08/1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Society and Civil Society (Contemporary Perspectives on the Changing World Order), Slavko Splichal, Andrew Calabrese ans Colin Sparks, ed., Purdue University Press, col. Science and Society, West Lafayette, Indiana, pp. 123-134</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant -Propos de l'ouvrage d'Yves Achille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les télévisions publiques en quête d'avenir, Grenoble, PUG, pp. 9-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'éducation se rapproche des industries de la culture et de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Roubaix: La notion de bien éducatif: services de formation et industries culturelles, Université de Lille, pp. 445-454</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias en région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer demain. Nouvelles technologies de l'information et de la communication, sous la direction de Pierre Musso, DATAR/ éditions de l'aube, La Tour d'Aigues, pp. 185-196</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au rapport de synthèse et révision du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La convergence de l'audiovisuel et des télécommunications en Europe Eurocommunications Recherches, CNET-Réseaux ed., 205 pages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public: perpétué, élargi et fragmenté, conférence introductive au Colloque &amp;quot;Société et Communication&amp;quot;, CNRS/ PPSH Rhône-Alpes, Lyon, 12-13/12:1991,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la recherche, N°16, Communication et nouvelles technologies, textes réunis par Claire Belisle, pp. 17-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal Télévisé: dispositif et stratégies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de la Communication, tome 2, sous la direction de Lucien Sfez, PUF, pp. 948-951</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Audio-Visual Communications and Telecommunications in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing International Orde in North-East Asia and Communications Policies, sous la direction de KANG HYEON-Dew, Naman Publishing House, Seoul, pp.231-238</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage de Gaëtan Tremblay et Jean-Guy Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision: deuxième dynastie, Montréal, Presses de l'Université du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syntaxe des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et communication en Europe, Grenoble: PUG, pp.249-260</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faible pertinence des théories générales de la communication, communication au Colloque de Cérisy &amp;quot;Epistémologie de la communication&amp;quot; (10/06/1988), pp. 65-74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et symboliques de la communication, sous la direction de Lucien Sfez et de Gilles Coutlée, Presses Universitaires de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour des problématiques transversales et partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et communication en Europe, Grenoble: PUG, pp.17-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre la recherche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en information communication, INFORCOM 90, 7ème Congrès de la SFSIC, La Baume les Aix, pp. 129-136</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'ouvrage de Jean-Marie Charon et Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'enfance - Les réseaux câblés audiovisuels en France, La Documentation française, 290 pages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication of knowledge in an information society, pp. 161-167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Schiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The information society: evolving landscapes (Section 3: Toward new cultural perspectives?, Jacques Berleur, Andrew Clement Richard Sizer, Diane Whitehouse, by the International Federation for Information Processing and Captus Inc., Springer Verlag,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevos medios de informacion y politica francesa de comunicacion, pp. 47-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque La comunicacion en las naciones sin estado, Universidade del Pais Vasco (19-21/04/19888)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage de Réal La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALLAS, la Diva et le Vynile, Montréal-Grenoble: ed. Tryptique - La vague à l'âme, pp. 11-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage de Pierre Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication scientifique publique -de la vulgarisation à la médiatisation, ed. Chronique Sociale, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de la presse française avec les groupes multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris et enjeux de la presse de demain, Sylvie Courcelle-Labrousse et Philippe Robinet, eds., PUG, pp. 3--40,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de communication des gouvernements de gauche: fidélité aux idéaux républicains, modernisation et concessions à la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrialisation de l’audiovisuel : des programmes pour les nouveaux médias, Paris : ed. Aubier, Res- Babel, pp.15-58</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface: dialogue avec Michèle Cotta et Marc Ferro, animé par B.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le JT : mise en scène de l’actualité à la télévision, Paris : INA / La Documentation française, pp. 199-209</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public en quête d'une conception de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le JT : mise en scène de l’actualité à la télévision, Paris : INA / La Documentation française, pp.83-94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A médias nouveaux, questions nouvelles (en collaboration avec Jean-Michel Salaün)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrialisation de l’audiovisuel : des programmes pour les nouveaux médias, Paris : ed. Aubier, Res- Babel, pp. 59-100</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et politique de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'autonomie, Grenoble: La Pensée sauvage, pp. 79-97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface à la 2ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalisme et industries culturelles (en collaboration avec Armel Huet, Jacques Ion, Alain Lefèbvre &amp; René Péron), Grenoble : Presses Universitaires de Grenoble, pp. 199-214</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage d'Yves de la Haye,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonnances: Critique de la communication, Grenoble, La Pensée Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que cachent les discours sur la communication, communication au Colloque CNRS/IRPEACS, Lyon, décembre 1982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie, culture et communication, Armand Mattelart et Yves Stourdzé, ed., Rapports complémentaires. Egalement publié dans les Actes du Colloque de Lyon: revue Communication et information, Université Laval, Québec, N° 2-3, hiver 1984, pp. 203-220</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante la imminente aparicion de los nuevos productos audiovisuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La television: entre servicio publico y negocio, sous la direction de Giuseppe Richeri, pp. 364-379, Barcelona: G.G. Mass Media, ed. Gili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandise et produits audio-visuels, communication au Colloque organisé par l'INA ( juin 1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie des systèmes audiovisuels, INA, pp. 11-1-, et pp. 69-89</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appareil d'action culturelle aujourd'hui, in ouvrage collectif, pp. 79-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un renouveau de la pensée sur l'action culturelle, Peuple et Culture / Maison de la Culture d'Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration à l'ouvrage de Jean Verpraet et d'Alain Lefèbvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'action culturelle et le budget municipal", Editions ouvrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface en Hommage à Bertrand Cabedoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en Hommage au Professeur Bertrand Cabedoche, Simon N'Gono dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface , 1000 mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honnneur du Professeur Jean-Chrétien Ekambo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l’ouvrage d’Ibrahim Maïdakouale &amp;quot;Numérique et développement en Afrique – Les nouvelles technologies entre promesses et réalités du terrain&amp;quot;, pp.17-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface en Hommage au Professeur Jean-Chrétien Ekambo, Les Editions du Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts au Professeur émérite Jean-Chrétien Ekambo, sous la direction de Philippe K. N'Tonda et David K. Pata, 448 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductif à la Conférence inaugurale, pp. 16-19,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la SFSIC, "Sociétés et espaces en mouvement", SFSIC-GRESEC-UGA, Actes, édition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface à l'ouvrage &amp;quot;Les questions de développement dans les sciences de l'information et de la communication en Afrique - Mélanges offerts à Misse Mise &amp;quot;, sous la coordination de Thomas Attenga et Georges Madiba, pp. 439-444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l’ouvrage de Benjamin W.L. Derhy Kurtz « l’industrie télévisuelle revisitée : typologies, relations sociales et notion(s) du succès », Paris, L’Harmattan, série Questions de communication, pp. 7-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularités des industries culturelles éclairent celles de la presse écrite, Entretien donné à la revue Les Cahiers du Journalisme, volume 2, numéro 2, second semestre 2018, http://cahiers du journalisme.org, D7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularités des industries culturelles éclairent celles de la presse écrite, volume 2, numéro 2, http://cahiers du journalisme.org, D7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la création à la consommation de productions culturelles et médiatiques industrialisées : entre mutations et continuités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicaçao e tecnologia na sociedade : uma dimensao transversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, revista Matrizes, USP ECA, Sao Paolo, N° 3- 2009, pp. 121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les sciences de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://podcast.grenet.fr/podcast/regards-croises-sciences-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’histoire des SIC, Entretien avec Bernard Miège (par Jean Caune)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de Récipiendaire du Doctorat honoris causa décerné par l’Université de la Suisse Italienne le 12 mai 2007 (disponible sur le site de l’USI, Lugano).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Discours- outils de communication- pratiques (Numéro spécial en hommage à Daniel Bougnoux), pp. 9-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs en sciences de l’information et de la communication (Entretien), N° 9/ 2006 de la revue Questions de communication, pp. 401- 417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisationes de las innovaciones en education, Videoconferencia del 4 abril 2006, ICM Grenoble &amp;gt; ILCE Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de Récipiendaire du Doctorat honoris causa décerné par l’Université du Québec à Montréal le 16 octobre 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’espace public : les enjeux actuels, revue Education & Management, décembre 2005, N° 30, pp. 60- 64.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l’ouvrage de Duasengue Ekambo, Nouveaux paradigmes, automne 2004, pp. 9-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie éducative d’un point de vue communicationnel (à propos de l’ouvrage d’Alain Chaptal« L’efficacité des technologies éducatives dans l’enseignement scolaire »), revue Distances et savoirs, vol. 2 – N°1/ 2004, pp. 128- 132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las industrias culturales ante la &amp;quot;revolucion informacional&amp;quot; (entrevista con Martin Becerra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : une nécessaire régulation ? in Pétition, n° 2, p. 75-78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions posées par l'informatisation encore et toujours, Présentation de travaux de réflexion critique autour de l'ouvrage de Pierre Lévy &amp;quot;La Machine Univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Culture et paradigme informatique", ed. Omnibus, pp. 4-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, représentations sociales et opinions publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Colloque de Lyon "Presse, toxicomanie et opinion publique", CNDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de communication: un élan nouveau aux industries de l'information et de la culture, Conférence à l'Université Paris- Dauphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déréglementation et nouvelle économie des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses et réflexions autour de la Charte de l'audiovisuel, Compte-rendu de la Journée d'études, Paris, pp. 33-39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat publicitaire, N°3, pp.62-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions des états membres à la note méthodologique sur l'établissements des comptes culturels, multigraphié, 13 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la politique du Land de Hesse en faveur des équipements socio-culturels, multigraphié, 155 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias rhône-alpins en quête d'identité&amp;quot;, 12 feuillets, publication prévue dans un ouvrage des Presses Universitaires de Lyon sur la Région Rhône-Alpes, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'information: deux ou trois parmi d'autres, 13° Rencontres franco-allemandes, Sarrebrück, &amp;quot;Les médias facteurs de cohérence ou de déstructuration sociale?, Saarländischer Rundfunk et France-Culture, 12-13/11/1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des médias en Europe: un phénomène pluri-dimensionnel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à Industries culturelles et Industries créatives : différences, rapprochements et similitudes, sous la forme d'un rapport de 90000 signes + Tableau synoptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] programme Culture et Création pour l’Agence Nationale de la Recherche (2009-2013), direction : Philippe Bouquillion, MSH Paris-Nord. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à, Politiques pour la créativité - guide pour le développement des Industries culturelles et créatives ( sur les processus de planification et de mise en œuvre de politiques publiques pour le développement des industries culturelles et créatives dans le contexte de l’Afrique francophone, 150 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UNESCO, Secteur de la Culture. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries culturelles et Industries créatives : différences, rapprochements et similitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] l’Agence Nationale de la Recherche. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Politiques pour la créativité - guide pour le développement des Industries culturelles et créatives ; Contribution (dans le cadre de l'association Culture & Développement) au rapport d’étude, dans la perspective de la mise en œuvre de politiques publiques pour le développement des industries culturelles et créatives dans le contexte de l’Afrique francophone, 150 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UNESCO, Secteur de la Culture. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries culturelles et Industries créatives : différences, rapprochements et similitudes, contribution de BM au programme &amp;quot;Culture et Création&amp;quot; (2009-2013), direction : Philippe Bouquillion, MSH Paris-Nord, rapport de 90000 signes + Tableau synoptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR Culture et Création 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux à très hauts débits : quels enjeux pour les industries de la culture et de la communication ? Perspective multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Paris-Nord; Cap Digital. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Les stratégies françaises de coopération internationale dans le domaine de la culture et de la communication: éléments en vue d'une comparaison, rapport d'étude à la demande de la Fundacion Alternativas, Madrid, février 2010, 36 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fundacion Alternativas, Madrid. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques communicationnelles et dispositifs techniques dans le cadre de formations universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brûlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère délégué à l'Enseignement supérieur et à la Recherche. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations des sciences et des techniques : l’exemple du secteur des NST à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miège Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport de recherche Gresec, Région Rhône-Alpes (cluster 14). 2008, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations des sciences et des techniques: l'exemple du secteur des NST à Grenoble (Bilan à mi-parcours), GRESEC dans le cadre du Cluster 14 Région Rhône Alpes, contribution au rapport collectif, novembre 2008, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRESEC. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au rapport collectif Médiations et médiatisations des sciences et des techniques: l'exemple du secteur des NST à Grenoble (Bilan à mi-parcours),128 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRESEC, dans le cadre du Cluster 14 Région Rhône Alpes. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations des filières cinématographiques et audiovisuelles : quels enjeux pour la diversité culturelle ?- Les premiers questionnements, contribution au rapport collectif, CEMTI/ CSE/ LabSIC/ GERIIC/ GRESEC, juin 2007, 66 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMTI - LabSIC. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au rapport collectif Les mutations des filières cinématographiques et audiovisuelles : quels enjeux pour la diversité culturelle ?- Les premiers questionnements, 66 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMTI/ LabSIC/ GERIIC / GRESEC. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche communicationnelle de produits technologiques de l’information et de la communication, dir. Miège Bernard & Paquienséguy Françoise, Rapport conclusif, 113 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Séminaire TICE, GRESEC. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration à Les industries culturelles des pays du Sud – Enjeux du projet de convention internationale sur la diversité culturelle, étude réalisée par « Culture & Développement » (Francisco d’Almeida et Marie-Lise Alleman, avec Dominique Wallon), 87 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Intergouvernementale de la Francophonie et l’Organisation Internationale de la Francophonie. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la relation Information -Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Médias Recherches. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements financiers, changements des stratégies industrielles et mutations des industries culturelles, collaboration à la recherche effectuée par P. Bouquillion & C. Pradié (avec l’aide technique d’E. Dubet puis d’E. Tsiforou) sur 16 (puis 19) groupes de communication, et participation avec les deux auteurs à la note de synthèse (20 pages), Centre National du Cinéma, avril- juin 2002. Travaux de mise à jour engagés en 2003 jusqu’à avril 2004 pour le compte du CNC et de la DDM (Direction du Développement des Médias), avec en outre la participation de Claire Morizet et l’aide technique de Placido Faranda.et de Catherine Venica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pradié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNC et Direction de Développement des Médias. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'information et de la communication et développement des services et de leurs usages; état des recherches + fiches de lecture et analyse des travaux, direction de recherche et co- rédacteur, rapports finaux, 34 p. + 57 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CGTI et GRESEC. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès de formation des usages des TICs (programme de recherches coopératif), rapport N° 1 (avril 2001, 30 p.), rapport N° 2 (novembre 2001, 68 p.) et rapport N° 3 (février 2003, 56 p.), en collaboration, Direction: B.M.. (Participation de L. Collet pour le début de la recherche). La 2ème phase s’est déroulée de décembre 2002 à janvier 2004, et a donné lieu à la rédaction de 2 rapports finaux, Rapport sur l’I Mode (juin 2003, 90 pages) et rapport de synthèse sur WAP- MMS et I Mode (janvier 2004, 20 p. + annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bouygues Telecom. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers pas de la communication mobile professionnelle: le cas de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarozzi Sylvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNET. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des des chaînes européennes de télévision publique: Nouvelles technologies et télévisions publiques en Europe de l'Ouest, 30 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Achille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRESEC. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des chaînes européennes de télévision publique - Analyse économique comparée, Rapport de synthèse 20 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Achille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRESEC. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'acteurs et logiques sociales de la communication, rapport de synthèse, 26 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRESEC- CNET UST. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence de l'audiovisuel et des télécommunications en Europe, rapport de synthèse collectif,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EuroCommunications Recherches. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies du rapprochement entre audiovisuel et télécommunication, note de synthèse, Projet intégré de coopération inter-universitaire France-Québec: &amp;quot;L'impact de l'informatisation et de l'internationalisation sur les industries de la culture et de s communications&amp;quot; 14 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRICIS/GRESEC. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The convergence of Telecommunications and Broadcasting: the case of the Federal Republic of Germany, en collaboration avec Suzanne Bickel et Jörg Becker, 58 pages (également disponible en allemand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] KomTech (Francfort). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence de l'audiovisuel et des télécommunications en République Fédérale d'Allemagne, 106 Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] KOMTECH/GRESEC. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des groupes de communication en France, 32 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GdR Communication. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des groupes de communication: les stratégies des acteurs, 32 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GdR Communication. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et les techniques de communication, rapport intermédiaire, 24 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GdR Communication. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des nouveaux médias et espace régional, 386 pages - version synthétique: 90 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétu Jean-Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PPSH Rhôn-Alpes/ CNRS. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de la culture et de la communication devant l'essor des réseaux et des médias commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UNESCO, Division des sciences économiques et sociales, 33 pages reprographiées. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias électroniques et logiques sociales, 58 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministere de la Recherche et de l'Enseignement Superieur. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries de programmes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Industrie et de la Recherche, Action concertée: Communication Audiovisuelle, 183 pages. 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes posés à la création artistique et intellectuelle par le développement des industries culturelles nationales et internationales, reprographié 100 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UNESCO, Division du développement culturel. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lueurs de CLAIRE: enquête sur un projet ambitieux et interrompu, 117 pages reprographiées + études annexées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Combès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INA et GRESEC. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes et les pays du Tiers-Monde devant l'essor des industries culturelles, (avec une analyse documentaire effectuée par Brigitte Guyot) 100 p. , reprographié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UNESCO. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'aide publique à la création artistique, reprographié, 54 p. + tableaux statistiques (établis en collaboration avec François Ohl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Secrétariat d'Etat à la Culture. 1976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandise culturelle, 94 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Action Thématique Programmée "La spécificité de l'offre et de la demande de biens et services culturels". 1976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur les indicateurs sociaux du développement culturel (avec la participation de Bernadette Aubrée, Guy du Boisberanger, Pierre Gaudibert, Armel Huet, Jacques Ion, Jean-Claude Kaufmann, Alain Lefèbvre; Pierre Moulinier et Philippe Pialoux), Direction de la recherche et co-rédacteur du rapport &amp;quot;L'Action culturelle, une des modalités du traitement de la crise culturelle&amp;quot;, 390 p. ronéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Noël Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Commissariat Général du Plan. 1973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique sur l'établissement et la présentation des statistiques à l'usage des responsables de la politique culturelle, 53 pages + Annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service des études et recherches du Ministère de la Culture, Paris, à la demande de l'UNESCO). 1970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action culturelle dans les villes nouvelles.- Réflexions préalables à une programmation, 115 p. ronéo + Annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CERAU et SER du Ministère des Affaires Culturelles. 1970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une étude sur les dépenses culturelles de sept villes (Rencontre de Grenoble, 28-30/03/1969), ronéo, 88 p. + tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CETEM et SER du Ministère des Affaires Culturelles. 1969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique sur l'établissement des statistiques culturelles, 53 p. ronéotypées,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UNESCO, Division des Statistiques. 1969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action culturelle et l'entreprise, 3 tomes, offset, 495 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADELS-SEDA. 1967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action culturelle et l'entreprise à annecy, 69 p. ronéotypées + annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADELS-SEDA. 1966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures et méthodes de l'action culturelle en République Fédérale d'Allemagne, document ronéotypé, 23 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] S.E.T.A.C. 1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la production culturelle marchande et non -marchande- Doctorat d’Etat ès lettres et sciences humaines de l’Université de Bordeaux III, spécialité Sciences de l’Information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Bordeaux III, 1979. Français. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03013674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat d’Etat de Sciences Economiques de l’Université de Paris avec un mémoire intitulé: « Un agent de l’offre de biens et services de loisirs : l’entreprise et son comité d’entreprise. » (751 pages ronéotypées) ayant obtenu la mention Très Bien et la Subvention de Thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Faculté de Droit et de Sciences économiques de Paris (Panthéon), 1968. Français. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03013607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId562"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395471v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56140/jocis-v9-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2633" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs4.0077" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquillion Philippe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moeglin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#232;ge Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820264v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.80" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.467" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03210233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benchenna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moriset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03207657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7508" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379397v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382085v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2237" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2238-7714.no.1999.51320" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.1998.10715561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Lacroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mo&#235;glin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1997.1309" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03207965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/15207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Achille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016344394016001003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CBJ72GPC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1994.1149" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401472v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pajon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#339;glin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1993.995" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1993.1103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016344389011001004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-FW8LDJP4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404693v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mattelart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mattelart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535130v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414168v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404017v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016344387009003002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-B880CHZ3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1002005ar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403879v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403874v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caune" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03230087v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de La Haye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403319v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563641v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408100v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403236v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406551v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563807v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399342v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410202v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410002v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409987v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Logerot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourcade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410118v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409772v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454577v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reynaud," TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408093v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408067v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04488520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04488457v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820734v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150870v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150901v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151182v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251089v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372660v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371985v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373031v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414036v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379263v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Gim&#233;nez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen G&#243;mez Mont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jacquinot-Delaunay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lochard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Maldonado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379654v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Fernandez Arriaga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perez Fragoso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381800v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382093v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399332v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399428v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401554v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403122v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404936v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404720v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404800v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404856v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404655v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403921v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403888v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403906v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403884v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403895v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403861v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403859v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403288v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403180v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406583v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406404v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409957v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05511380v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597450v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011648v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161867v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399132v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964464v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573956v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03593835v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820683v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391767v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auziol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04401373v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964456v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250768v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03608877v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135168v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04401407v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821330v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821540v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382132v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379158v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373043v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373485v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821522v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03608899v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379567v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380492v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382173v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528907v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382218v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399940v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383275v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401076v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bustamante" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Garnham" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401609v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382679v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Alibert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382256v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382234v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403159v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guyot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tetu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382988v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382569v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04406486v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Armel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; P&#233;ron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383075v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383090v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406501v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Huet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383195v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383210v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508782v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508641v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918723v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508965v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04508837v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04564029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05511386v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394421v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04488671v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16383-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03839192v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03230136v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964590v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53164-5_10" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012278v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012311v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03593812v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369468v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03185837v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819555v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964465v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965003v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964451v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820695v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820300v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820713v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380385v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394393v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251343v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134641v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820292v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135139v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135152v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135148v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135155v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135147v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135149v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563315v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135143v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135157v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821369v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135161v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251329v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406269v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135167v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251327v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136909v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372040v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136912v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251055v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136915v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251192v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372947v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250779v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371685v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372161v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372702v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372961v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373576v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373538v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379417v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373500v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379343v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382529v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379586v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382553v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouault" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384339v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradi&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379538v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S&#233;guy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quinton" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379672v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyriat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208078v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379435v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379606v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380337v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382081v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381866v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381824v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387567v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03212628v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03930403v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400987v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382121v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414314v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399464v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399371v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03209895v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399489v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399860v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399748v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401042v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401487v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383291v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401522v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414295v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401477v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401542v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402464v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401163v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401493v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533237v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414274v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382699v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382726v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402549v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402753v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402440v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402508v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Schiller" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402530v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414228v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414251v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404608v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383032v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382584v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382604v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383048v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403868v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383167v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414202v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403854v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403857v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406567v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410218v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410092v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508728v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04397212v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04488564v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05509030v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597994v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04396543v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011740v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592246v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369487v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290731v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251000v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414465v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougnoux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251068v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371875v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563273v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372131v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03209818v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372062v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372756v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379189v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373547v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382104v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382101v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404994v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405052v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404761v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404681v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403229v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410032v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Girard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563245v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03209458v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401496v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535166v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406262v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152888v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406189v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821395v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821125v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961057v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Busson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821176v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152848v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#251;lois" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152891v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabedoche" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821509v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406199v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821452v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406176v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406110v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406125v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03230182v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406096v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406090v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406095v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Reynier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399284v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarozzi Sylvie" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401111v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402047v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402017v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406089v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401991v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401622v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401971v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bickel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Becker" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406087v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401595v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406086v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405186v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406081v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406085v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405156v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405128v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Comb&#232;s" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pineau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405104v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406446v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406459v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406474v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Jacques" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410191v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563358v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410148v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legendre" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pitrou" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409929v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409898v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409759v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409735v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408056v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-03013674v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-03013607v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395471v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56140/jocis-v9-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2633" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs4.0077" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquillion Philippe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moeglin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#232;ge Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.80" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.467" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03210233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benchenna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moriset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03207657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7508" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379397v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380417v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2237" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2238-7714.no.1999.51320" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.1998.10715561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Lacroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mo&#235;glin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1997.1309" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03207965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/15207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1994.1149" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Achille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016344394016001003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CBJ72GPC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401472v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529421v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#339;glin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pajon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1993.995" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1993.1103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016344389011001004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-FW8LDJP4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404693v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mattelart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mattelart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535130v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414168v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404017v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016344387009003002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-B880CHZ3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1002005ar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403879v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403874v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caune" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03230087v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de La Haye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403319v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563641v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408100v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403236v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406551v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563807v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399342v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410202v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410002v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409987v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Logerot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourcade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410118v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454577v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reynaud," TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408067v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04488520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04488457v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820734v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150870v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150901v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151182v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372660v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371985v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373031v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414036v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379263v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Gim&#233;nez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen G&#243;mez Mont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jacquinot-Delaunay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lochard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Maldonado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379654v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Fernandez Arriaga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perez Fragoso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381800v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382093v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399332v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399428v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401554v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403122v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404936v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404720v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404800v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404856v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404655v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403921v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403888v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403906v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403884v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403895v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403861v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403859v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403288v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403180v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406583v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406404v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409957v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05511380v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;dakouale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597450v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011648v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964454v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161867v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399132v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964464v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573956v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03593835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391767v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auziol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250580v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04401373v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964456v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250768v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03608877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135168v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04401407v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821330v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382132v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379158v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373043v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373485v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821522v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03608899v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379567v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380492v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382173v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528907v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399218v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382218v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399940v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383275v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401076v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bustamante" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Garnham" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401609v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382679v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Alibert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382256v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382234v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403159v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guyot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tetu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382988v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382569v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04406486v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Armel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ion" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; P&#233;ron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383075v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383090v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406501v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Huet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383195v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383210v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508782v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508641v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918723v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508965v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04508837v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04564029v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05511386v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04488671v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16383-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394421v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03839192v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03230136v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964590v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53164-5_10" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012278v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03593812v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012311v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369468v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03185837v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819108v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964465v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819555v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965003v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592232v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964451v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820695v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820300v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380385v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820713v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394393v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251343v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134641v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820292v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135139v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135152v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135155v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135148v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135149v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135147v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563315v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135143v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135161v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135157v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251329v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406269v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251327v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135167v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372040v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136912v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251055v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136915v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251192v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372947v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250779v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371685v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372161v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372702v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372961v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373576v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373039v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373538v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379417v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373500v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379343v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382529v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379586v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382553v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouault" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384339v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradi&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379538v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S&#233;guy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quinton" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379672v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyriat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379435v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03208078v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379606v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380337v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382081v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381866v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380529v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381824v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387567v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03212628v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03930403v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400987v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382121v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414314v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399371v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03209895v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399464v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399489v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399860v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399748v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401042v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401487v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383291v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401522v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414295v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401542v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401477v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402464v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401493v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401163v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533237v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414274v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382726v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402549v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382699v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402753v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402440v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402508v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Schiller" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402530v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414228v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414251v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404608v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383032v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382604v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382584v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383048v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403868v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383167v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414202v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403854v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403857v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406567v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410218v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410092v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508728v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04397212v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04488564v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05509030v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597994v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04396543v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011740v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369487v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592246v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290731v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251000v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414465v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougnoux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01251068v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371875v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563273v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372131v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03209818v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372062v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372756v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379189v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373547v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382104v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382101v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404994v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404761v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405052v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404681v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403229v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410032v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Girard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563245v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03209458v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401496v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535166v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406262v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406189v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152888v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821125v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821395v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961057v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Busson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821176v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152848v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#251;lois" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152891v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabedoche" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821509v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406199v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821452v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406176v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406110v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406125v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03230182v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406096v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406090v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406095v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Reynier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399284v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarozzi Sylvie" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401111v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402047v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402017v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406089v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401991v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401622v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401971v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bickel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Becker" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406087v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401595v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406086v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406081v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405186v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406085v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405156v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405104v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405128v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Comb&#232;s" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pineau" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406446v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406459v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406474v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Jacques" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410191v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02563358v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410148v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legendre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pitrou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409898v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409929v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409759v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409735v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408056v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-03013674v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-03013607v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>