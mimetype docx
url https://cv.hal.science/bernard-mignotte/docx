--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -1002,278 +1002,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre des clones : une compétition cellulaire antitumorale féroce</w:t>
+                <w:t xml:space="preserve">Evolutionary conservation of Notch signaling inhibition by TMEM131L overexpression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline de Flori</w:t>
+                <w:t xml:space="preserve">Sebastien Szuplewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Walter</w:t>
+                <w:t xml:space="preserve">Nesrine Maharzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abd El Moumen Kassoussi</w:t>
+                <w:t xml:space="preserve">Elisabeth Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kutaiba Alhaj Hussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173306017⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.03.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975549v1</w:t>
+                <w:t xml:space="preserve">hal-02975504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary conservation of Notch signaling inhibition by TMEM131L overexpression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La guerre des clones : une compétition cellulaire antitumorale féroce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Maharzi</w:t>
+                <w:t xml:space="preserve">Céline de Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Nelson</w:t>
+                <w:t xml:space="preserve">Augustin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kutaiba Alhaj Hussen</w:t>
+                <w:t xml:space="preserve">Abd El Moumen Kassoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (6–7), pp.609-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.03.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173306017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975504v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FGF1 protects neuroblastoma SH-SY5Y cells from p53-dependent apoptosis through an intracrine pathway regulated by FGF1 phosphorylation</w:t>
               </w:r>
@@ -1898,274 +1898,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Ataxin-3 and Ataxin-7 aggregates formed in vivo in Drosophila reveals a threshold of aggregated polyglutamine proteins associated with cellular toxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Drosophila retinoblastoma protein, Rbf1, induces a Debcl-and Drp1-dependent mitochondrial apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Vinatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
+                <w:t xml:space="preserve">Vincent Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Gaumer</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2015.07.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128, pp.3239-3249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.169896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975551v1</w:t>
+                <w:t xml:space="preserve">hal-02975515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Drosophila retinoblastoma protein, Rbf1, induces a Debcl-and Drp1-dependent mitochondrial apoptosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Clavier</w:t>
+                <w:t xml:space="preserve">Quantification of Ataxin-3 and Ataxin-7 aggregates formed in vivo in Drosophila reveals a threshold of aggregated polyglutamine proteins associated with cellular toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ruby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guenal</w:t>
+                <w:t xml:space="preserve">Sebastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 128, pp.3239-3249. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.169896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2015.07.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975515v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivation of p53 Is Sufficient to Induce Development of Pulmonary Hypertension in Rats</w:t>
               </w:r>
@@ -2413,291 +2413,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PERK pathway independently triggers apoptosis and a Rac1/Slpr/JNK/Dilp8 signaling favoring tissue homeostasis in a chronic ER stress Drosophila model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The drosophila Bcl-2 family protein Debcl is targeted to the proteasome by the b-TrCP homologue slimb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Demay</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Gaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cddis.2014.403⟩</w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (10), pp.1444-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-014-1034-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977710v1</w:t>
+                <w:t xml:space="preserve">hal-02977706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drosophila Bcl-2 family protein Debcl is targeted to the proteasome by the b-TrCP homologue slimb</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
+                <w:t xml:space="preserve">The PERK pathway independently triggers apoptosis and a Rac1/Slpr/JNK/Dilp8 signaling favoring tissue homeostasis in a chronic ER stress Drosophila model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Perochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Szuplewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gaumer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Gaumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (10), pp.1444-1456. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.e1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10495-014-1034-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2014.403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977706v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutating RBF Can Enhance Its Pro-Apoptotic Activity and Uncovers a New Role in Tissue Homeostasis</w:t>
               </w:r>
@@ -3124,51 +3124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4108,51 +4108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondria, Bcl-2 family proteins and apoptosomes: of worms, flies and men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,278 +4737,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tickets for p53 journey among organelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+                <w:t xml:space="preserve">FGF1 nuclear translocation is required for both its neurotrophic activity and its p53-dependent apoptosis protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Rodríguez-Enfedaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvina Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne V. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves G.C. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2741/3524⟩</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2009.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017628v1</w:t>
+                <w:t xml:space="preserve">hal-04017630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FGF1 nuclear translocation is required for both its neurotrophic activity and its p53-dependent apoptosis protection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne V. Laurent</w:t>
+                <w:t xml:space="preserve">Tickets for p53 journey among organelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ferecatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves G.C. Courtois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. L. Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2009.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2741/3524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017630v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibroblast Growth Factor 1 inhibits p53-dependent apoptosis in PC12 cells</w:t>
               </w:r>
@@ -6906,51 +6906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7010,51 +7010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apoptose chez la drosophile : conservation et originalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7334,51 +7334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bcl-2 and Bax mammalian regulators of apoptosis are functional in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8081,51 +8081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sidoti-de Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9676,261 +9676,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amino-terminal sequence of the Xenopus laevis mitochondrial SSB is homologous to that of the Escherichia coli protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the Xenopus laevis mitochondrial single-stranded DNA-binding protein on the activity of DNA polymerase gamma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mahoungou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Ghrir</w:t>
+                <w:t xml:space="preserve">Janine Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Lecaer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Barat-Gueride</w:t>
+                <w:t xml:space="preserve">Monique Barat-Gueride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0014-5793(88)81276-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 174 (3), pp.479-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1988.tb14123.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038234v1</w:t>
+                <w:t xml:space="preserve">hal-03037923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Xenopus laevis mitochondrial single-stranded DNA-binding protein on the activity of DNA polymerase gamma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The amino-terminal sequence of the Xenopus laevis mitochondrial SSB is homologous to that of the Escherichia coli protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mahoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ghrir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lecaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Barat-Gueride</w:t>
+                <w:t xml:space="preserve">M. Barat-Gueride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 174 (3), pp.479-484. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 235 (1-2), pp.267-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1988.tb14123.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(88)81276-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037923v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Xenopus laevis mitochondrial protein mtDBP-C cooperatively folds the DNA in vitro</w:t>
               </w:r>
@@ -9955,51 +9955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rickwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Barat-Gueride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 7 (12), pp.3873-3879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10374,51 +10374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mounolou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11272,51 +11272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04490218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fromenteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May El Nmrawy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023215" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Tifoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de las Heras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvina Bouleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03085941v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Las Heras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9020103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03142495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Alassaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perochon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wintz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Demay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-019-01009-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti Manousakidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41389-018-0033-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Walter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Moumen Kassoussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szuplewski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maharzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nelson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutaiba Alhaj Hussen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.03.123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delmas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lasbleiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2017.404" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Clavier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;nal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2015.1100776" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Colin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-015-1209-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pirou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Floch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Vinatier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaumer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2015.07.071" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruby" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.169896" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rincheval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mignotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131940" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garibal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szuplewski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Risler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.68" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Demay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perochon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Szuplewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaumer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaumer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-014-1034-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Milet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garrigue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102902" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute M. Moll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25870" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Col&#233;no-Costes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasbleiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.372" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02996979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rodr&#237;guez-Enfedaque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2012.05.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Estaquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vallette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2869-1_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-012-9219-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQ1R9H8R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamata Ali-Boina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.07.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.1.10251" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04003909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther dos Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Leneveu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S&#233;razin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249639" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Enfedaque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouleau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Courtois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.09.010." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVHL135W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3517" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414101v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.07.111" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C340S3G6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422234v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garibal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.176" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Gergeres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900122" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feracatu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Foch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergeaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rincheval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-10-50" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017628v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3524" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Rodr&#237;guez-Enfedaque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne V. Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G.C. Courtois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.09.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Parvu-Ferecatu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rodriguez-Enfedaque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grimal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trotot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.12.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB5MJQ06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101323v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godefroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vayssiere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Costina-Parvu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208493" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679265v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leschelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goubern" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M. Blotti&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couplan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.06.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54LKMDG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Godefroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401398" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002811v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235; Tan Gruel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166729v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.790-798.2003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034610v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fleury" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pampin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Tarze" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bettaieb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevotat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Hammann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/gast.2002.34310" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002816v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205839" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002807v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002751v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02454-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720289v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pfeuty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034620v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Guenal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theodore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400714" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036379v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssiere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01345-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPXZNP04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036312v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036458v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steimberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Biehlmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036403v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sidoti-de Fraisse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Zamzami" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice X Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036419v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201182" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038634v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036445v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038592v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos-Antonio Susin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038620v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038500v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.9.13.7557017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchetti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castedo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decaudin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Macho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.182.2.367" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038463v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssiere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Risler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.24.11752" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038441v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Q. Zheng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Petit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoeur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spatz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038652v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065383v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Th&#233;veny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;vet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.1060180406" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9ZMNXBX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038316v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghrir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;ride" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(91)90031-u" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ4L6L0F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038255v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Theveny" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90174-f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76NJ31NL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038303v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Larcher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo-Qi Zheng" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coulaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038234v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahoungou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lecaer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barat-Gueride" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(88)81276-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037923v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Marsault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barat-Gueride" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14123.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rickwood" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037729v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dunon-Bluteau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reiss" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mounolou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-5193(87)80252-7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3QBFKFG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037724v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/14.15.5969" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037891v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/13.5.1703" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037680v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(83)91546-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQHT7DCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037623v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00295014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VKLV5NB7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381529v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002776v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002780v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038666v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03721681v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04490218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fromenteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May El Nmrawy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023215" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Tifoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de las Heras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvina Bouleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03085941v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Las Heras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9020103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03142495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Alassaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perochon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wintz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Demay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-019-01009-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti Manousakidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41389-018-0033-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szuplewski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maharzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nelson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutaiba Alhaj Hussen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.03.123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Walter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Moumen Kassoussi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delmas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lasbleiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2017.404" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Clavier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;nal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2015.1100776" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Colin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-015-1209-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pirou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Floch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.169896" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975551v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Vinatier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaumer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2015.07.071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rincheval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mignotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131940" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garibal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szuplewski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Risler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.68" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaumer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-014-1034-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Demay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perochon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Szuplewski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaumer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.403" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Milet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garrigue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102902" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute M. Moll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25870" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Col&#233;no-Costes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasbleiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.372" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02996979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rodr&#237;guez-Enfedaque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2012.05.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Estaquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vallette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2869-1_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-012-9219-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQ1R9H8R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamata Ali-Boina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.07.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.1.10251" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04003909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther dos Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Leneveu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S&#233;razin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249639" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Enfedaque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouleau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Courtois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.09.010." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVHL135W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3517" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414101v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.07.111" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C340S3G6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422234v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garibal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.176" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Gergeres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900122" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feracatu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Foch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergeaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rincheval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-10-50" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017630v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Rodr&#237;guez-Enfedaque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne V. Laurent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G.C. Courtois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.09.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3524" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Parvu-Ferecatu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rodriguez-Enfedaque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grimal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trotot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.12.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB5MJQ06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101323v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godefroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vayssiere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Costina-Parvu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208493" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679265v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leschelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goubern" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M. Blotti&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couplan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.06.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54LKMDG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Godefroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401398" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002811v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235; Tan Gruel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166729v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.790-798.2003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034610v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fleury" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pampin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Tarze" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bettaieb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevotat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Hammann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/gast.2002.34310" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002816v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205839" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002807v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002751v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02454-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720289v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pfeuty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034620v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Guenal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theodore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400714" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036379v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssiere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01345-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPXZNP04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036312v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036458v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steimberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Biehlmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036403v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sidoti-de Fraisse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Zamzami" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice X Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036419v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201182" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038634v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036445v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038592v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos-Antonio Susin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038620v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038500v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.9.13.7557017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchetti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castedo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decaudin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Macho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.182.2.367" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038463v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssiere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Risler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.24.11752" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038441v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Q. Zheng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Petit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoeur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spatz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038652v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065383v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Th&#233;veny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;vet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.1060180406" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9ZMNXBX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038316v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghrir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;ride" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(91)90031-u" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ4L6L0F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038255v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Theveny" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90174-f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76NJ31NL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038303v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Larcher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo-Qi Zheng" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coulaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Marsault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barat-Gueride" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14123.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038234v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahoungou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lecaer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barat-Gueride" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(88)81276-6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rickwood" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037729v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dunon-Bluteau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reiss" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mounolou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-5193(87)80252-7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3QBFKFG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037724v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/14.15.5969" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037891v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/13.5.1703" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037680v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(83)91546-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQHT7DCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037623v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00295014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VKLV5NB7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381529v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002776v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002780v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038666v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03721681v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>