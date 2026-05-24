--- v1 (2026-04-14)
+++ v2 (2026-05-24)
@@ -509,252 +509,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the roles of the Sideroflexins / SLC56 family in iron homeostasis and iron-sulfur biogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une signalisation lysosomale permet un dialogue interorganites améliorant l'activité métabolique, l'homéostasie redox et augmentant la longévité chez Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José de Las Heras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvina Bouleau</w:t>
+                <w:t xml:space="preserve">Assaf Alassaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (2), pp.192-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9020103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085941v2</w:t>
+                <w:t xml:space="preserve">hal-03142495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une signalisation lysosomale permet un dialogue interorganites améliorant l'activité métabolique, l'homéostasie redox et augmentant la longévité chez Caenorhabditis elegans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the roles of the Sideroflexins / SLC56 family in iron homeostasis and iron-sulfur biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Tifoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assaf Alassaf</w:t>
+                <w:t xml:space="preserve">José de Las Heras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvina Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (2), pp.192-193. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9020103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142495v1</w:t>
+                <w:t xml:space="preserve">hal-03085941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endoplasmic reticulum unfolded protein response varies depending on the affected region of the tissue but independently from the source of stress</w:t>
               </w:r>
@@ -1634,1070 +1634,1070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis in Drosophila: which role for mitochondria?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FGF1 C-terminal domain and phosphorylation regulate intracrine FGF1 signaling for its neurotrophic and anti-apoptotic activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Colin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10495-015-1209-y⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.e2079 - e2079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2016.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975495v1</w:t>
+                <w:t xml:space="preserve">hal-01872524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FGF1 C-terminal domain and phosphorylation regulate intracrine FGF1 signaling for its neurotrophic and anti-apoptotic activities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B Bouleau</w:t>
+                <w:t xml:space="preserve">Apoptosis in Drosophila: which role for mitochondria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Le Floch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guénal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (2), pp.e2079 - e2079. </w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cddis.2016.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10495-015-1209-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872524v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Drosophila retinoblastoma protein, Rbf1, induces a Debcl-and Drp1-dependent mitochondrial apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of suppressors of bax-induced cell death identifies glycerophosphate oxidase-1 as a mediator of debcl-induced apoptosis in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Szuplewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.169896⟩</w:t>
+              <w:t xml:space="preserve">Genes and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/genesandcancer.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975515v1</w:t>
+                <w:t xml:space="preserve">hal-02975511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Ataxin-3 and Ataxin-7 aggregates formed in vivo in Drosophila reveals a threshold of aggregated polyglutamine proteins associated with cellular toxicity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inactivation of p53 Is Sufficient to Induce Development of Pulmonary Hypertension in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Gaumer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2015.07.071⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0131940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975551v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of p53 Is Sufficient to Induce Development of Pulmonary Hypertension in Rats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of Ataxin-3 and Ataxin-7 aggregates formed in vivo in Drosophila reveals a threshold of aggregated polyglutamine proteins associated with cellular toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Humbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerald Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131940⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2015.07.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235691v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of suppressors of bax-induced cell death identifies glycerophosphate oxidase-1 as a mediator of debcl-induced apoptosis in Drosophila</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Drosophila retinoblastoma protein, Rbf1, induces a Debcl-and Drp1-dependent mitochondrial apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanick Risler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guenal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128, pp.3239-3249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/genesandcancer.68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.169896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975511v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drosophila Bcl-2 family protein Debcl is targeted to the proteasome by the b-TrCP homologue slimb</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The PERK pathway independently triggers apoptosis and a Rac1/Slpr/JNK/Dilp8 signaling favoring tissue homeostasis in a chronic ER stress Drosophila model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gaumer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Perochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Szuplewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gaumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10495-014-1034-8⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.e1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2014.403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977706v1</w:t>
+                <w:t xml:space="preserve">hal-02977710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PERK pathway independently triggers apoptosis and a Rac1/Slpr/JNK/Dilp8 signaling favoring tissue homeostasis in a chronic ER stress Drosophila model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+                <w:t xml:space="preserve">The drosophila Bcl-2 family protein Debcl is targeted to the proteasome by the b-TrCP homologue slimb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gaumer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Gaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.e1452. </w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (10), pp.1444-1456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cddis.2014.403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10495-014-1034-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977710v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutating RBF Can Enhance Its Pro-Apoptotic Activity and Uncovers a New Role in Tissue Homeostasis</w:t>
               </w:r>
@@ -3079,1551 +3079,1551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">zVAD-fmk upregulates caspase-9 cleavage and activity in etoposide-induced cell death of mouse embryonic fibroblasts</w:t>
+                <w:t xml:space="preserve">Differential effects of Bcl-2 and caspases on mitochondrial permeabilization during endogenous or exogenous reactive oxygen species-induced cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Rodríguez-Enfedaque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delmas</w:t>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2012.05.013⟩</w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.239-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10565-012-9219-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996979v1</w:t>
+                <w:t xml:space="preserve">hal-02977712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mitochondrial Pathways of Apoptosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">zVAD-fmk upregulates caspase-9 cleavage and activity in etoposide-induced cell death of mouse embryonic fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
+                <w:t xml:space="preserve">Aida Rodríguez-Enfedaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Advances in Mitochondrial Medicine, 942, pp.157-183. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1823, pp.1343 - 1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-2869-1_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2012.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977703v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of Bcl-2 and caspases on mitochondrial permeabilization during endogenous or exogenous reactive oxygen species-induced cell death</w:t>
+                <w:t xml:space="preserve">The Mitochondrial Pathways of Apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rincheval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Mathieu</w:t>
+                <w:t xml:space="preserve">Jérome Estaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Leroy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10565-012-9219-9⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Advances in Mitochondrial Medicine, 942, pp.157-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-2869-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977712v1</w:t>
+                <w:t xml:space="preserve">hal-02977703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The p76 Rb and p100 Rb truncated forms of the Rb protein exert antagonistic roles on cell death regulation in human cell lines</w:t>
+                <w:t xml:space="preserve">Effects of 17β-Estradiol on Preadipocyte Proliferation in Human Adipose Tissue: Involvement of IGF1-R Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Floch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Esther dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Leneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flore Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 399 (2), pp.173-178. </w:t>
+              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (07), pp.514-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2010.07.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1249639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977708v1</w:t>
+                <w:t xml:space="preserve">hal-04003909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Drosophila retinoblastoma protein induces apoptosis in proliferating but not in post-mitotic cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
+                <w:t xml:space="preserve">Production et élimination des radicaux libres : les tests cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Expression Cosmétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977719v1</w:t>
+                <w:t xml:space="preserve">hal-02977725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 17β-Estradiol on Preadipocyte Proliferation in Human Adipose Tissue: Involvement of IGF1-R Signaling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Drosophila retinoblastoma protein induces apoptosis in proliferating but not in post-mitotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guenal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1249639⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.9.1.10251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003909v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et élimination des radicaux libres : les tests cellulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">The p76 Rb and p100 Rb truncated forms of the Rb protein exert antagonistic roles on cell death regulation in human cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ferecatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahamata Ali-Boina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expression Cosmétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 399 (2), pp.173-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2010.07.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977725v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FGF1 nuclear translocation is required for its neurotrophic activity and for its p53-dependent apoptosis protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A general route to cyclopeptide alkaloids: total syntheses and biological evaluation of paliurines e and F, ziziphines N and Q, abyssenine A, mucronine E, and analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rodriguez-Enfedaque</w:t>
+                <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouleau</w:t>
+                <w:t xml:space="preserve">Gwilherm Evano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Mignotte</w:t>
+                <w:t xml:space="preserve">Danielle A. Gergeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2009.09.010.⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.3368-3386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200900122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422374v1</w:t>
+                <w:t xml:space="preserve">hal-04017655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria, Bcl-2 family proteins and apoptosomes: of worms, flies and men</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+                <w:t xml:space="preserve">The mitochondrial TOM complex modulates Bax-induced apoptosis in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2741/3517⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 379, pp.939-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2008.12.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354315v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial localization of the low level p53 protein in proliferative cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Oliver</w:t>
+                <w:t xml:space="preserve">FGF1 nuclear translocation is required for its neurotrophic activity and for its p53-dependent apoptosis protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez-Enfedaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.07.111⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2009.09.010.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414101v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitochondrial TOM complex modulates Bax-induced apoptosis in Drosophila</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Guenal</w:t>
+                <w:t xml:space="preserve">Mitochondria, Bcl-2 family proteins and apoptosomes: of worms, flies and men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, S1 (14), pp.290-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2741/3517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2008.12.176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00422234v1</w:t>
+                <w:t xml:space="preserve">hal-00354315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general route to cyclopeptide alkaloids: total syntheses and biological evaluation of paliurines e and F, ziziphines N and Q, abyssenine A, mucronine E, and analogues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Couty</w:t>
+                <w:t xml:space="preserve">Mitochondrial localization of the low level p53 protein in proliferative cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ferecatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Rodríguez-Enfedaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Evano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danielle A. Gergeres</w:t>
+                <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 387 (4), pp.772-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.07.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200900122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04017655v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a mitochondrial localization of the retinoblastoma protein</w:t>
               </w:r>
@@ -4648,51 +4648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Foch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodriguez-Enfedaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4737,347 +4737,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FGF1 nuclear translocation is required for both its neurotrophic activity and its p53-dependent apoptosis protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tickets for p53 journey among organelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ferecatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïda Rodríguez-Enfedaque</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. L. Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2009.09.010⟩</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2741/3524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017630v1</w:t>
+                <w:t xml:space="preserve">hal-04017628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tickets for p53 journey among organelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+                <w:t xml:space="preserve">FGF1 nuclear translocation is required for both its neurotrophic activity and its p53-dependent apoptosis protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Rodríguez-Enfedaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvina Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne V. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves G.C. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2741/3524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2009.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017628v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibroblast Growth Factor 1 inhibits p53-dependent apoptosis in PC12 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Parvu-Ferecatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Rodriguez-Enfedaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5145,64 +5145,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rincheval-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5257,90 +5257,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The superoxide dismutase inhibitor diethyldithiocarbamate has antagonistic effects on apoptosis by triggering both cytochrome c release and caspase inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (8), pp.1377-1390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5533,64 +5533,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Costina-Parvu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (20), pp.3297-3308. </w:t>
@@ -5800,51 +5800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvina Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5938,51 +5938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6072,64 +6072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvina Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaë Tan Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32, pp.4480 - 4490. </w:t>
@@ -6295,269 +6295,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poliovirus-induced apoptosis is reduced in cells expressing a mutant CD155 selected during persistent poliovirus infection in neuroblastoma cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of PTPC Composition during Apoptosis for Identification of Viral Protein Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gosselin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00166729v1</w:t>
+                <w:t xml:space="preserve">hal-03034595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of PTPC Composition during Apoptosis for Identification of Viral Protein Target</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poliovirus-induced apoptosis is reduced in cells expressing a mutant CD155 selected during persistent poliovirus infection in neuroblastoma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (1), pp.790-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.77.1.790-798.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034595v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00166729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial reactive oxygen species in cell death signaling</w:t>
               </w:r>
@@ -6569,51 +6569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6632,455 +6632,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast as a Model to Study Apoptosis?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the nitric oxide donor glyceryl trinitrate on apoptotic pathways in human colon cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pampin</w:t>
+                <w:t xml:space="preserve">Anne Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Tarze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 123 (1), pp.235 - 246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/gast.2002.34310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002756v1</w:t>
+                <w:t xml:space="preserve">hal-03034636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nitric oxide donor glyceryl trinitrate on apoptotic pathways in human colon cancer cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">reaper and bax initiate two different apoptotic pathways affecting mitochondria and antagonized by bcl-2 in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Hammann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guenal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 123 (1), pp.235 - 246. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/gast.2002.34310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1205839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034636v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">reaper and bax initiate two different apoptotic pathways affecting mitochondria and antagonized by bcl-2 in Drosophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yeast as a Model to Study Apoptosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Gaumer</w:t>
+                <w:t xml:space="preserve">Mathieu Pampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Tarze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002816v1</w:t>
+                <w:t xml:space="preserve">hal-03002756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apoptose chez la drosophile : conservation et originalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7118,64 +7118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bcl-2 can promote p53-dependent senescence versus apoptosis without affecting the G1/S transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7334,51 +7334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bcl-2 and Bax mammalian regulators of apoptosis are functional in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7464,51 +7464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Bcl-2-dependent cell survival by a caspase inhibitor: a possible new pathway for Bcl-2 to regulate cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7619,51 +7619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondria and apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7826,90 +7826,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNF-a activates at least two apoptotic signaling cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sidoti-de Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7973,51 +7973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufal Zamzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice X Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Kroemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8081,51 +8081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sidoti-de Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8198,51 +8198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice X Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufal Zamzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8310,51 +8310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of actin genes precedes microfilament network disruption and actin cleavage during p53-mediated apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8634,51 +8634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice X Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufal Zamzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9676,261 +9676,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Xenopus laevis mitochondrial single-stranded DNA-binding protein on the activity of DNA polymerase gamma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The amino-terminal sequence of the Xenopus laevis mitochondrial SSB is homologous to that of the Escherichia coli protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mahoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ghrir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lecaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Barat-Gueride</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barat-Gueride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1988.tb14123.x⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 235 (1-2), pp.267-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(88)81276-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037923v1</w:t>
+                <w:t xml:space="preserve">hal-03038234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amino-terminal sequence of the Xenopus laevis mitochondrial SSB is homologous to that of the Escherichia coli protein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Ghrir</w:t>
+                <w:t xml:space="preserve">Effects of the Xenopus laevis mitochondrial single-stranded DNA-binding protein on the activity of DNA polymerase gamma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Lecaer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+                <w:t xml:space="preserve">Janine Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barat-Gueride</w:t>
+                <w:t xml:space="preserve">Monique Barat-Gueride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 235 (1-2), pp.267-270. </w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 174 (3), pp.479-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0014-5793(88)81276-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1988.tb14123.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038234v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Xenopus laevis mitochondrial protein mtDBP-C cooperatively folds the DNA in vitro</w:t>
               </w:r>
@@ -9955,51 +9955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rickwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Barat-Gueride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 7 (12), pp.3873-3879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10374,51 +10374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mounolou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10625,64 +10625,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptosis: the fly point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10750,51 +10750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M Ebadi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrial Ubiquinone (Coenzyme Q10): Biochemical, Functional, Medical and Therapeutic Aspects in Human Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.361-398, 2001, 978-0966899740</w:t>
@@ -10836,51 +10836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial control of apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.P. Mattson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmed Cell Death Vol I: Cellular and Molecular Mechanisms.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.93-122, 2001, Cell Aging and Gerontology, Vol 5, 3-540-64177-7</w:t>
@@ -11034,51 +11034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guénal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice X Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'année Gérontologique 1995 (Facts And Research In Gerontology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serdi Ed, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11272,51 +11272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04490218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fromenteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May El Nmrawy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023215" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Tifoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de las Heras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvina Bouleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03085941v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Las Heras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9020103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03142495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Alassaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perochon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wintz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Demay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-019-01009-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti Manousakidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41389-018-0033-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szuplewski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maharzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nelson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutaiba Alhaj Hussen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.03.123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Walter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Moumen Kassoussi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delmas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lasbleiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2017.404" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Clavier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;nal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2015.1100776" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Colin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-015-1209-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pirou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Floch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.169896" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975551v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Vinatier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaumer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2015.07.071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rincheval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mignotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131940" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garibal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szuplewski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Risler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.68" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaumer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-014-1034-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Demay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perochon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Szuplewski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaumer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.403" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Milet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garrigue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102902" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute M. Moll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25870" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Col&#233;no-Costes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasbleiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.372" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02996979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rodr&#237;guez-Enfedaque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2012.05.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Estaquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vallette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2869-1_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-012-9219-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQ1R9H8R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamata Ali-Boina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.07.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.1.10251" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04003909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther dos Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Leneveu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S&#233;razin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249639" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Enfedaque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouleau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Courtois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.09.010." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVHL135W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3517" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414101v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.07.111" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C340S3G6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422234v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garibal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.176" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Gergeres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900122" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feracatu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Foch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergeaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rincheval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-10-50" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017630v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Rodr&#237;guez-Enfedaque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne V. Laurent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G.C. Courtois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.09.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3524" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Parvu-Ferecatu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rodriguez-Enfedaque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grimal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trotot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.12.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB5MJQ06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101323v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godefroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vayssiere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Costina-Parvu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208493" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679265v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leschelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goubern" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M. Blotti&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couplan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.06.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54LKMDG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Godefroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401398" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002811v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235; Tan Gruel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166729v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.790-798.2003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034610v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fleury" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pampin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Tarze" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bettaieb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevotat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Hammann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/gast.2002.34310" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002816v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205839" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002807v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002751v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02454-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720289v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pfeuty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034620v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Guenal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theodore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400714" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036379v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssiere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01345-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPXZNP04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036312v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036458v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steimberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Biehlmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036403v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sidoti-de Fraisse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Zamzami" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice X Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036419v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201182" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038634v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036445v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038592v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos-Antonio Susin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038620v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038500v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.9.13.7557017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchetti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castedo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decaudin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Macho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.182.2.367" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038463v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssiere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Risler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.24.11752" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038441v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Q. Zheng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Petit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoeur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spatz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038652v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065383v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Th&#233;veny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;vet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.1060180406" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9ZMNXBX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038316v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghrir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;ride" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(91)90031-u" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ4L6L0F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038255v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Theveny" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90174-f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76NJ31NL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038303v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Larcher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo-Qi Zheng" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coulaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Marsault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barat-Gueride" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14123.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038234v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahoungou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lecaer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barat-Gueride" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(88)81276-6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rickwood" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037729v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dunon-Bluteau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reiss" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mounolou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-5193(87)80252-7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3QBFKFG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037724v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/14.15.5969" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037891v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/13.5.1703" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037680v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(83)91546-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQHT7DCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037623v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00295014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VKLV5NB7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381529v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002776v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002780v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038666v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03721681v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04490218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fromenteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May El Nmrawy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023215" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Tifoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de las Heras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvina Bouleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03142495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Alassaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03085941v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Las Heras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9020103" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perochon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wintz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Demay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-019-01009-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti Manousakidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41389-018-0033-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szuplewski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maharzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nelson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutaiba Alhaj Hussen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.03.123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Walter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Moumen Kassoussi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delmas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lasbleiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2017.404" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Clavier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;nal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2015.1100776" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delmas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pirou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouleau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Floch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Colin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-015-1209-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garibal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szuplewski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Risler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.68" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rincheval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mignotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131940" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Vinatier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaumer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2015.07.071" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02975515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.169896" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Demay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perochon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Szuplewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaumer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaumer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-014-1034-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Milet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garrigue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102902" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute M. Moll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25870" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rincheval-Arnold" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Col&#233;no-Costes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasbleiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.372" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-012-9219-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQ1R9H8R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02996979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rodr&#237;guez-Enfedaque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2012.05.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Estaquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vallette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2869-1_7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04003909v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther dos Santos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Leneveu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S&#233;razin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249639" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977725v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.1.10251" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977708v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamata Ali-Boina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.07.041" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017655v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Gergeres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900122" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garibal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.176" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Enfedaque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Courtois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.09.010." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVHL135W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354315v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3517" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.07.111" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C340S3G6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feracatu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Foch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergeaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rincheval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-10-50" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017628v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3524" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Rodr&#237;guez-Enfedaque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne V. Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G.C. Courtois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.09.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Parvu-Ferecatu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rodriguez-Enfedaque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grimal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trotot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.12.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB5MJQ06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101323v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godefroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vayssiere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Costina-Parvu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208493" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679265v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leschelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goubern" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M. Blotti&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couplan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.06.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54LKMDG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Godefroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401398" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002811v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235; Tan Gruel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166729v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.790-798.2003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034610v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fleury" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034636v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bettaieb" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevotat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Hammann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/gast.2002.34310" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205839" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002756v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pampin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Tarze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002807v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002751v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02454-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720289v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pfeuty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034620v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Guenal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theodore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400714" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036379v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssiere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01345-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPXZNP04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036312v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036458v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steimberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Biehlmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036403v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sidoti-de Fraisse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Zamzami" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice X Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036419v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201182" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038634v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036445v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038592v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos-Antonio Susin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038620v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038500v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.9.13.7557017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchetti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castedo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decaudin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Macho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.182.2.367" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038463v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssiere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Risler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.24.11752" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038441v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Q. Zheng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Petit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoeur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spatz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038652v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065383v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Th&#233;veny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;vet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.1060180406" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9ZMNXBX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038316v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghrir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;ride" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(91)90031-u" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ4L6L0F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038255v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Theveny" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90174-f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76NJ31NL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038303v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Larcher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo-Qi Zheng" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coulaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038234v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahoungou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lecaer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barat-Gueride" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(88)81276-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037923v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Marsault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barat-Gueride" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14123.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rickwood" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037729v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dunon-Bluteau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reiss" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mounolou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-5193(87)80252-7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3QBFKFG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037724v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/14.15.5969" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037891v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/13.5.1703" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037680v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(83)91546-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQHT7DCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03037623v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00295014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VKLV5NB7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381529v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002776v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002780v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038666v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03721681v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>