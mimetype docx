--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -321,486 +321,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From CAD to Representations Suitable for Isogeometric Analysis: a Complete Pipeline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">Exact Moment Representation in Polynomial Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Gammon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering with Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00366-024-02065-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.102403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2024.102403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185850v2</w:t>
+                <w:t xml:space="preserve">hal-03082531v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spline-based regularized method for the reconstruction of complex geological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Belhachmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11004-024-10149-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Moment Representation in Polynomial Optimization</w:t>
+                <w:t xml:space="preserve">On Łojasiewicz Inequalities and the Effective Putinar's Positivstellensatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Parusiński</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2024.102403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 662, pp.741-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082531v5</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899373v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Łojasiewicz Inequalities and the Effective Putinar's Positivstellensatz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Baldi</w:t>
+                <w:t xml:space="preserve">From CAD to Representations Suitable for Isogeometric Analysis: a Complete Pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Whyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Parusiński</w:t>
+                <w:t xml:space="preserve">Mark Gammon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 662, pp.741-767. </w:t>
+              <w:t xml:space="preserve">Engineering with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00366-024-02065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899373v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G1 Spline Functions for Point Cloud Fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -854,577 +854,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Newton optimization methods for the symmetric tensor approximation problem</w:t>
+                <w:t xml:space="preserve">Tensor decomposition for learning Gaussian mixtures from moments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Khalil</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 637C, pp.175-211. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.193-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2021.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2022.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494172v3</w:t>
+                <w:t xml:space="preserve">hal-03244448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Univariate Rational Sums of Squares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riemannian Newton optimization methods for the symmetric tensor approximation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Krick</w:t>
+                <w:t xml:space="preserve">Houssam Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de la Unión Matemática Argentina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33044/revuma.2904⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 637C, pp.175-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2021.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442193v2</w:t>
+                <w:t xml:space="preserve">hal-02494172v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A certified iterative method for isolated singular roots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">Univariate Rational Sums of Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Krick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.006⟩</w:t>
+              <w:t xml:space="preserve">Revista de la Unión Matemática Argentina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (2), pp.215-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33044/revuma.2904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079910v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux-aligned quad mesh generation in magnetohydrodynamic simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boniface Nkonga</w:t>
+                <w:t xml:space="preserve">A certified iterative method for isolated singular roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Szanto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111393⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115, pp.223-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714937v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor decomposition for learning Gaussian mixtures from moments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rima Khouja</w:t>
+                <w:t xml:space="preserve">Flux-aligned quad mesh generation in magnetohydrodynamic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Nkonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 113, pp.193-210. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 466, pp.111393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2022.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244448v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton-Type Methods For Simultaneous Matrix Diagonalization</w:t>
               </w:r>
@@ -1508,235 +1508,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curve Valuations and Mixed Volumes in the Implicitization of Rational Varieties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Isabel Herrero</w:t>
+                <w:t xml:space="preserve">G1-smooth Biquintic Approximation of Catmull-Clark Subdivision Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2022.08.026⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2022.102158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958248v2</w:t>
+                <w:t xml:space="preserve">hal-03656945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G1-smooth Biquintic Approximation of Catmull-Clark Subdivision Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">Curve Valuations and Mixed Volumes in the Implicitization of Rational Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Dickenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Isabel Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 99, </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 612, pp.691-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2022.102158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2022.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656945v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effective Putinar’s Positivstellensatz and Moment Approximation</w:t>
               </w:r>
@@ -2002,1136 +2002,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation bounds for polynomial systems</w:t>
+                <w:t xml:space="preserve">Interpolatory Catmull-Clark volumetric subdivision over unstructured hexahedral meshes for modeling and simulation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+                <w:t xml:space="preserve">Jin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jinlan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongyang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.101867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105276v5</w:t>
+                <w:t xml:space="preserve">hal-02958501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolatory Catmull-Clark volumetric subdivision over unstructured hexahedral meshes for modeling and simulation applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometrically smooth spline bases for data fitting and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenyu Dong</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Ahmed Blidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 80, pp.101867. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101867⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 78, pp.101814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958501v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically smooth spline bases for data fitting and simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On minimal decompositions of low rank symmetric tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Xu</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Oneto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101814⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 607, pp.347-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2020.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480959v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On minimal decompositions of low rank symmetric tensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Classification and Efficient Determination of Arrangements Formed by Two Ellipsoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhe Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Oneto</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2020.06.029⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3388540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803571v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Classification and Efficient Determination of Arrangements Formed by Two Ellipsoids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Separation bounds for polynomial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changhe Tu</w:t>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenping Wang</w:t>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (3), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.128-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3388540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927010v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105276v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse polynomial interpolation: sparse recovery, super resolution, or Prony?</w:t>
+                <w:t xml:space="preserve">Enumerating the morphologies of non-degenerate Darboux cyclides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Josz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+                <w:t xml:space="preserve">Mingyang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhe Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10444-019-09672-2⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.101776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2019.101776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575325v2</w:t>
+                <w:t xml:space="preserve">hal-02400652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew-Symmetric Tensor Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparse polynomial interpolation: sparse recovery, super resolution, or Prony?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Josz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Arrondo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pedro Macias Marques</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219199719500615⟩</w:t>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (3), pp.1401-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-019-09672-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940005v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Visual-Inertial Sensor Fusion: the Analytic Solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skew-Symmetric Tensor Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Arrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agostino Martinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Oliva</w:t>
+                <w:t xml:space="preserve">Pedro Macias Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2891025⟩</w:t>
+              <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (02), pp.1950061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219199719500615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966542v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing minimal Gorenstein covers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative Visual-Inertial Sensor Fusion: the Analytic Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostino Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Elias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roser Homs</w:t>
+                <w:t xml:space="preserve">Alexander Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2019.106280⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.453-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2891025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978906v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumerating the morphologies of non-degenerate Darboux cyclides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing minimal Gorenstein covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingyang Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Changhe Tu</w:t>
+                <w:t xml:space="preserve">Roser Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75, pp.101776. </w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2019.101776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2019.106280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400652v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978906v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncated Normal Forms for Solving Polynomial Systems: Generalized and Efficient Algorithms</w:t>
               </w:r>
@@ -3221,51 +3221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing IGA-suitable planar parameterization from complex CAD boundary by domain partition and global/local optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,51 +3273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timon Rabczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 328, pp.175 - 200. </w:t>
@@ -3427,1517 +3427,1517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367730v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Polynomial Systems via a Stabilized Representation of Quotient Algebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Telen</w:t>
+                <w:t xml:space="preserve">Exact conversion from Bézier tetrahedra to Bézier hexahedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoli Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhoufang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/17M1162433⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62, pp.154 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2018.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630425v1</w:t>
+                <w:t xml:space="preserve">hal-01936167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact conversion from Bézier tetrahedra to Bézier hexahedra</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qing Wu</w:t>
+                <w:t xml:space="preserve">Solving Polynomial Systems via a Stabilized Representation of Quotient Algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Telen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc van Barel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62, pp.154 - 165. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (3), pp.1421-1447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2018.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/17M1162433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936167v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermite type Spline spaces over rectangular meshes with complex topological structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meng Wu</w:t>
+                <w:t xml:space="preserve">$G^1$-smooth splines on quad meshes with 4-split macro-patch elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Blidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boniface Nkonga</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0030⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52–53, pp.106-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2017.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196428v4</w:t>
+                <w:t xml:space="preserve">hal-01491676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H1-parametrizations of complex planar physical domains in Isogeometric analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meng Wu</w:t>
+                <w:t xml:space="preserve">Structured low rank decomposition of multivariate Hankel matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouhayna Harmouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 318, pp.296-318. </w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196435v3</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured low rank decomposition of multivariate Hankel matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H1-parametrizations of complex planar physical domains in Isogeometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouhayna Harmouch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+                <w:t xml:space="preserve">André Galligo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 318, pp.296-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2017.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440063v1</w:t>
+                <w:t xml:space="preserve">hal-01196435v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$G^1$-smooth splines on quad meshes with 4-split macro-patch elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Blidia</w:t>
+                <w:t xml:space="preserve">Convergence rates with singular parameterizations for solving elliptic boundary value problems in isogeometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Villamizar</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Nkonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changzheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 52–53, pp.106-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2017.03.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 52–53, pp.170-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2017.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491676v1</w:t>
+                <w:t xml:space="preserve">hal-01276699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Modelling and Deformation for Shape Optimization of Ship Hulls and Appendages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Berrini</w:t>
+                <w:t xml:space="preserve">Tensor decomposition and homotopy continuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah S. Daleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D. Hauenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ship Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (2), pp.91-106. </w:t>
+              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.78-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5957/JOSR.61.2.160059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.difgeo.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373249v4</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence rates with singular parameterizations for solving elliptic boundary value problems in isogeometric analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric Modelling and Deformation for Shape Optimization of Ship Hulls and Appendages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yicao Wang</w:t>
+                <w:t xml:space="preserve">Elisa Berrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changzheng Cheng</w:t>
+                <w:t xml:space="preserve">Yann Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2017.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ship Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (2), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5957/JOSR.61.2.160059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276699v2</w:t>
+                <w:t xml:space="preserve">hal-01373249v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor decomposition and homotopy continuation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan D. Hauenstein</w:t>
+                <w:t xml:space="preserve">Hermite type Spline spaces over rectangular meshes with complex topological structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55, pp.78-105. </w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.835-866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.difgeo.2017.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250398v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196428v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat extensions in ∗-algebras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the construction of general cubature formula by flat extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Abril Bucero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrajit Bajaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konrad Schmüdgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/proc/13158⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 502, pp.104-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2015.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009909v1</w:t>
+                <w:t xml:space="preserve">hal-01158099v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On deflation and multiplicity structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D. Hauenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83, pp.228-253. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2016.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the construction of general cubature formula by flat extensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Abril Bucero</w:t>
+                <w:t xml:space="preserve">Geometrically continuous splines for surfaces of arbitrary topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandrajit Bajaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+                <w:t xml:space="preserve">Raimundas Vidunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 502, pp.104-125. </w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.108-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2015.09.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158099v3</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically continuous splines for surfaces of arbitrary topology</w:t>
+                <w:t xml:space="preserve">Flat extensions in ∗-algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimundas Vidunas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Villamizar</w:t>
+                <w:t xml:space="preserve">Konrad Schmüdgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45, pp.108-133. </w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (11), pp.4873-4885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2016.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/proc/13158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196996v2</w:t>
+                <w:t xml:space="preserve">hal-01009909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Basis relaxation for polynomial optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Abril Bucero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4978,2265 +4978,2265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981546v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality construction of analysis-suitable trivariate NURBS solids by reparameterization methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounds on the dimension of trivariate spline spaces: A homological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timon Rabczuk</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (5), pp.1303-1313. </w:t>
+              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.157-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-014-1060-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11786-014-0187-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922544v2</w:t>
+                <w:t xml:space="preserve">hal-00879100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the dimension of trivariate spline spaces: A homological approach</w:t>
+                <w:t xml:space="preserve">On the dimension of spline spaces on planar T-meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.847-871</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879100v2</w:t>
+                <w:t xml:space="preserve">inria-00533187v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dimension of spline spaces on planar T-meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensors and the Hilbert scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Lella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Roggero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp. 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.201407_003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00533187v3</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensors and the Hilbert scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Lella</w:t>
+                <w:t xml:space="preserve">A comparison of different notions of ranks of symmetric tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margherita Roggero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 460, pp.205-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816528v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of different notions of ranks of symmetric tensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensions and bases of hierarchical tensor-product splines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brachat</w:t>
+                <w:t xml:space="preserve">Dmitry Berdinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durkbin Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 257, pp.86-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2013.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746967v2</w:t>
+                <w:t xml:space="preserve">hal-00876557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions and bases of hierarchical tensor-product splines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Durkbin Cho</w:t>
+                <w:t xml:space="preserve">High-quality construction of analysis-suitable trivariate NURBS solids by reparameterization methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timon Rabczuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 257, pp.86-104. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (5), pp.1303-1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2013.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-014-1060-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876557v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922544v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfast solution of Toeplitz systems based on syzygy reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Khalil</w:t>
+                <w:t xml:space="preserve">A polynomial approach for extracting the extrema of a spherical function and its application in diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle Schatzman</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2013.01.015⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.503-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2013.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780556v1</w:t>
+                <w:t xml:space="preserve">hal-00815120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis-suitable volume parameterization of multi-block computational domain in isogeometric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Special Issue on Solid and Physical Modeling 2012, 45 (2), pp.395-404. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2012.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial approach for extracting the extrema of a spherical function and its application in diffusion MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+                <w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in 3D isogeometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Deriche</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (5), pp.503-514. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2013.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2011.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00815120v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00539616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in 3D isogeometric analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homological techniques for the analysis of the dimension of triangular spline spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Galligo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2011.05.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.564-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00539616v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homological techniques for the analysis of the dimension of triangular spline spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voronoi Diagrams of Algebraic Distance Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2012.10.002⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (2), pp.511-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2012.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742636v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voronoi Diagrams of Algebraic Distance Fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">General Tensor Decomposition, Moment Matrices and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (2), pp.511-516. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (May), pp.51-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2012.10.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2012.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722406v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00590965v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Tensor Decomposition, Moment Matrices and Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
+                <w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2012.05.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 252, pp.275-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00590965v3</w:t>
+                <w:t xml:space="preserve">hal-00836413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Xu</w:t>
+                <w:t xml:space="preserve">Moment Matrices, Border Bases and Real Radical Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Galligo</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Rostalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.63-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2012.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836413v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment Matrices, Border Bases and Real Radical Computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Laurent</w:t>
+                <w:t xml:space="preserve">Superfast solution of Toeplitz systems based on syzygy reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Trébuchet</w:t>
+                <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51, pp.63-85. </w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 438 (9), pp.3563-3575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2012.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2013.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651759v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Error Assessment Method in Isogeometric Analysis of 2D Heat Conduction Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Xu</w:t>
+                <w:t xml:space="preserve">On the isotopic meshing of an algebraic implicit surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Niang Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Galligo</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/asl.2012.3321⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (8), pp.903-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2011.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742955v1</w:t>
+                <w:t xml:space="preserve">hal-00421214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the problem of instability in the dimension of a spline space over a T-mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berdinsky Dmitry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh Min-Jae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Taewan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (5), pp.507-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2012.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the isotopic meshing of an algebraic implicit surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Niang Diatta</w:t>
+                <w:t xml:space="preserve">Mathemagix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris van der Hoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trebuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2011.09.010⟩</w:t>
+              <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (3/4), pp.186-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2110170.2110180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421214v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathemagix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Lecerf</w:t>
+                <w:t xml:space="preserve">On the Computation of Matrices of Traces and Radicals of Ideals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itnuit Janovitz-Freireich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lajos Ronayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Szanto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2110170.2110180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1), pp.102-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2011.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350521v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00354120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Computation of Matrices of Traces and Radicals of Ideals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Itnuit Janovitz-Freireich</w:t>
+                <w:t xml:space="preserve">A New Error Assessment Method in Isogeometric Analysis of 2D Heat Conduction Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnes Szanto</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 47 (1), pp.102-122. </w:t>
+              <w:t xml:space="preserve">Advanced Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.508-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2011.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/asl.2012.3321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00354120v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Continued Fraction Expansion of Real Roots of Polynomial Systems, Complexity and Condition Numbers</w:t>
               </w:r>
@@ -7248,51 +7248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 412 (22), pp.2312-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7326,90 +7326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algebraic Approach to Continuous Collision Detection for Ellipsoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohong Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-King Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (3), pp.164-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7443,90 +7443,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrization of computational domain in isogeometric analysis: methods and comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 200 (23-24), pp.2021-2031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7573,51 +7573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subdivision Method for Computing Nearest Gcd with Certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7677,64 +7677,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7788,308 +7788,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00355713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature Sequence of Intersection Curve of Two Quadrics for Exact Morphological Classification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subdivision methods for solving polynomial equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaye Wang</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Pavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (3), pp.292-306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123473v2</w:t>
+                <w:t xml:space="preserve">inria-00070350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivision methods for solving polynomial equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit factors of some iterated resultants and discriminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Pavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (3), pp.292-306</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (265), pp.345--386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070350v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00119287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit factors of some iterated resultants and discriminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Busé</w:t>
+                <w:t xml:space="preserve">Signature Sequence of Intersection Curve of Two Quadrics for Exact Morphological Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhe Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaye Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.317-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2008.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00119287v2</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic triangulation of a real algebraic surface</w:t>
               </w:r>
@@ -8179,51 +8179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sparse Flat Extension Theorem for Moment Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8270,51 +8270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric tensors and symmetric tensor rank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Golub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8391,51 +8391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable normal forms for polynomial system solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 409 (2), pp.229-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8677,51 +8677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using projection operators in computer aided geometric design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8766,291 +8766,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Cylinders by Four or Five Points in Space</w:t>
+                <w:t xml:space="preserve">Algebraic methods and arithmetic filtering for exact predicates on circle arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fronville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Trebuchet</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (1), pp.83--104. </w:t>
+              <w:t xml:space="preserve">Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22, pp.119-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-002-2811-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0925-7721(01)00050-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00090648v1</w:t>
+                <w:t xml:space="preserve">inria-00166709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic methods and arithmetic filtering for exact predicates on circle arcs</w:t>
+                <w:t xml:space="preserve">Circular Cylinders by Four or Five Points in Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Fronville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Teillaud</w:t>
+                <w:t xml:space="preserve">Franco P. Preparata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22, pp.119-142. </w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (1), pp.83--104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-7721(01)00050-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00454-002-2811-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00166709v1</w:t>
+                <w:t xml:space="preserve">inria-00090648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resultant over the residual of a complete intersection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9095,225 +9095,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Polynomials, Duality, and Structured Matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized resultants over unirational algebraic varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complexity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, J. Symbolic Comput., 29 (4-5), pp.515--526</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739512v1</w:t>
+                <w:t xml:space="preserve">inria-00096842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized resultants over unirational algebraic varieties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate Polynomials, Duality, and Structured Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (1), pp.110 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcom.1999.0530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00096842v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated points, duality and residues</w:t>
               </w:r>
@@ -9612,51 +9612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2020 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9879,520 +9879,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient certication of numeric solutions to eigenproblems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris van der Hoeven</w:t>
+                <w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACIS 2017 - 7th International Conference on Mathematical Aspects of Computer and Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France. pp.473-484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579079v1</w:t>
+                <w:t xml:space="preserve">hal-01524287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Berrini</w:t>
+                <w:t xml:space="preserve">Efficient certication of numeric solutions to eigenproblems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris van der Hoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MACIS 2017 - 7th International Conference on Mathematical Aspects of Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Vienna, Austria. pp.81--94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72453-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524287v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric shape modeler for hulls and appendages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Berrini</w:t>
+                <w:t xml:space="preserve">Border Basis for Polynomial System Solving and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Jean</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Abril Bucero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPIT'16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> ICMS 2016 - 5th International Conference on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.212-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42432-3_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373867v1</w:t>
+                <w:t xml:space="preserve">hal-01356869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Border Basis for Polynomial System Solving and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Trébuchet</w:t>
+                <w:t xml:space="preserve">Parametric shape modeler for hulls and appendages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Abril Bucero</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ICMS 2016 - 5th International Conference on Mathematical Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPIT'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lecce, Italy. pp.255-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356869v1</w:t>
+                <w:t xml:space="preserve">hal-01373867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying isolated singular points and their multiplicity structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D. Hauenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bath, United Kingdom. pp.213-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10439,51 +10439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toric Border Basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'14 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp.343-350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10511,299 +10511,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulbous Bow Shape Optimization</w:t>
+                <w:t xml:space="preserve">The Geometry of Sound-Source Localization using Non-Coplanar microphone Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Blanchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Roux</w:t>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WASPAA 2013 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New Paltz, NY, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA.2013.6701896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873272v1</w:t>
+                <w:t xml:space="preserve">hal-00848876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geometry of Sound-Source Localization using Non-Coplanar microphone Arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+                <w:t xml:space="preserve">Bulbous Bow Shape Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA 2013 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848876v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border basis representation of a general quotient algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Symbolic and Algebraic Computation (ISSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.265-272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10831,642 +10831,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adapted Version of the Bentley-Ottmann Algorithm for Invariants of Plane Curves Singularities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Hodorog</w:t>
+                <w:t xml:space="preserve">Multihomogeneous Polynomial Decomposition using Moment Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Schicho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computational Science and Its Applications (ICCSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21931-3_10⟩</w:t>
+              <w:t xml:space="preserve">36th international symposium on Symbolic and algebraic computation (ISSAC 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Jose, United States. pp.35-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1993886.1993898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646566v1</w:t>
+                <w:t xml:space="preserve">inria-00638837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multihomogeneous Polynomial Decomposition using Moment Matrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
+                <w:t xml:space="preserve">Deflation and Certified Isolation of Singular Zeros of Polynomial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th international symposium on Symbolic and algebraic computation (ISSAC 11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1993886.1993898⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States. pp.249-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1993886.1993925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00638837v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00556021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deflation and Certified Isolation of Singular Zeros of Polynomial Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">An Adapted Version of the Bentley-Ottmann Algorithm for Invariants of Plane Curves Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Hodorog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schicho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States. pp.249-256, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Computational Science and Its Applications (ICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Santander, Spain. pp.121-131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1993886.1993925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21931-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00556021v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Subdivision Approach to Planar Semi-algebraic Sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in isogeometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference, GMP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Castro Urdiales, Spain. pp.236-254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00463491v2</w:t>
+                <w:t xml:space="preserve">inria-00440130v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DMM bound: multivariate (aggregate) separation bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+                <w:t xml:space="preserve">A Subdivision Approach to Planar Semi-algebraic Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2010 International Symposium on Symbolic and Algebraic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1837934.1837981⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference, GMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Castro Urdiales, Spain. pp.104-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13411-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00393833v4</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00463491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in isogeometric analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Xu</w:t>
+                <w:t xml:space="preserve">The DMM bound: multivariate (aggregate) separation bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Galligo</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2010 International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Munich, Germany. pp.243-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1837934.1837981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00440130v3</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00393833v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Symbolic-Numeric Algorithm for Computing the Alexander Polynomial of a Plane Curve Singularity</w:t>
               </w:r>
@@ -11560,51 +11560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curve/surface intersection problem by means of matrix representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Luu Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11651,64 +11651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11889,51 +11889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yakoubsohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11971,51 +11971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation and cross-benchmarking of univariate real solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12144,51 +12144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12224,554 +12224,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00436480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Computation of the Topology of a Non-Reduced Implicit Space Curve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Niang Diatta</w:t>
+                <w:t xml:space="preserve">Real Algebraic Numbers: Complexity Analysis and Experimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reliable Implementations of Real Number Algorithms: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dagsthul, Germany. pp.57-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00218271v1</w:t>
+                <w:t xml:space="preserve">inria-00071370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment matrices, trace matrices and the radical of ideals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes Szanto</w:t>
+                <w:t xml:space="preserve">Toeplitz and Toeplitz-block-Toeplitz matrices and their correlation with syzygies of polynomials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lajos Ronyai</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.125-132</w:t>
+              <w:t xml:space="preserve">international seminar matrix methods and operator equations (MM&amp;OE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Moscou, Russia. pp.296-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00343126v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial based approach to extract the maxima of an antipodally symmetric spherical function and its application to extract fiber directions from the Orientation Distribution Function in Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurorata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, New York, United States. p. 237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toeplitz and Toeplitz-block-Toeplitz matrices and their correlation with syzygies of polynomials.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Khalil</w:t>
+                <w:t xml:space="preserve">On the Computation of the Topology of a Non-Reduced Implicit Space Curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Niang Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle Schatzman</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international seminar matrix methods and operator equations (MM&amp;OE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.47-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1390768.1390778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366292v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00218271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Algebraic Numbers: Complexity Analysis and Experimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+                <w:t xml:space="preserve">Moment matrices, trace matrices and the radical of ideals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inuit Janovitz-Freireich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lajos Ronyai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliable Implementations of Real Number Algorithms: Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Dagsthul, Germany. pp.57-82</w:t>
+              <w:t xml:space="preserve">ISSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071370v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00343126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation of implicit algebraic curves</w:t>
               </w:r>
@@ -12924,269 +12924,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Offset to an Algebraic Curve and an Application to Conics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized normal forms and polynomial system solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Teillaud</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSAC 2005 - International Symposium on Symbolic and Algebraic Computation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Beijing, China. pp.253-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1073884.1073920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00350878v1</w:t>
+                <w:t xml:space="preserve">inria-00070537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized normal forms and polynomial system solving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Offset to an Algebraic Curve and an Application to Conics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Trebuchet</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2005 - International Symposium on Symbolic and Algebraic Computation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computational Science and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Singapore, Singapore. pp.683-696</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070537v1</w:t>
+                <w:t xml:space="preserve">inria-00350878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resultant-based methods for plane curves intersection problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13250,51 +13250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13345,51 +13345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic methods and arithmetic filtering for exact predicates on circle arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fronville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13582,51 +13582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Algebraic Geometry and its Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13854,51 +13854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Algebraic and Numerical Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Y. Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14142,87 +14142,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Certification of Numeric Solutions to Eigenproblems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris van der Hoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Aspects of Computer and Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-94, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-72453-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350517v1</w:t>
@@ -14350,51 +14350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Hahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Belyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gershon Elber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14468,388 +14468,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00193551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivision Methods for the Topology of 2d and 3d Implicit Curves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pythagore's Dilemma, Symbolic-Numeric Computation, and the Border Basis Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bert Juetller and Ragni Piene. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dongming Wang and Lihong Zhi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Modeling and Algebraic Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.199-214, 2007, 978-3-540-72184-0</w:t>
+              <w:t xml:space="preserve">Symbolic-Numeric Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkhauser, pp.223--243, 2007, Trends in Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00130216v1</w:t>
+                <w:t xml:space="preserve">inria-00137424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meshing of Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+                <w:t xml:space="preserve">Guenter Rote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Vegter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effective Computational Geometry for Curves and Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.181-230, 2007, Mathematics and Visualization</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie Moléculaire Structurale et Géométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+                <w:t xml:space="preserve">Thérèse Malliavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Gautier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Science au Présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.128-131, 2007, 2-85229-514-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00175688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularity criteria for the topology of algebraic curves and surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14869,255 +14843,281 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ralph Martin and Malcom Sabin and Joab Winkler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Surfaces XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4647, Springer, pp.1-28, 2007, LNCS, 0302-9743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00170886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pythagore's Dilemma, Symbolic-Numeric Computation, and the Border Basis Method</w:t>
+                <w:t xml:space="preserve">SYNAPS: A library for dedicated applications in symbolic numeric computing,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dongming Wang and Lihong Zhi. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trebuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.E. Stillman and N. Takayama and J. Verschelde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbolic-Numeric Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Birkhauser, pp.223--243, 2007, Trends in Mathematics</w:t>
+              <w:t xml:space="preserve">Software for algebraic geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 148, Springer, pp.81-110, 2007, IMA Volumes in Mathematics and its Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00137424v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00178498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNAPS: A library for dedicated applications in symbolic numeric computing,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subdivision Methods for the Topology of 2d and 3d Implicit Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Pavone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">M.E. Stillman and N. Takayama and J. Verschelde. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bert Juetller and Ragni Piene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software for algebraic geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 148, Springer, pp.81-110, 2007, IMA Volumes in Mathematics and its Applications</w:t>
+              <w:t xml:space="preserve">Geometric Modeling and Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.199-214, 2007, 978-3-540-72184-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00178498v1</w:t>
+                <w:t xml:space="preserve">inria-00130216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15262,168 +15262,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncated Normal Forms for Solving Algebraic Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effective Countable Generalized Moment Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gamertsfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135952v1</w:t>
+                <w:t xml:space="preserve">hal-04885482v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effective Countable Generalized Moment Problem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Truncated Normal Forms for Solving Algebraic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gamertsfelder</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04885482v4</w:t>
+                <w:t xml:space="preserve">hal-05135952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized additive decompositions of symmetric tensors</w:t>
               </w:r>
@@ -15491,70 +15491,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Moment-SoS approach to POMDPs with polynomial data</w:t>
+                <w:t xml:space="preserve">Weighted Moment-SoS Approach to POMDPs with Polynomial Data: Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gamertsfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15585,90 +15585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spline Spaces over Quadrangle Meshes with Complex Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15686,51 +15686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact relaxation for polynomial optimization on semi-algebraic sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Abril Bucero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15761,77 +15761,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconstraint global polynomial optimization via Gradient Ideal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Abril Bucero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15969,64 +15969,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Generation of Geometric Models for a Bulbous Trawler Ship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16061,90 +16061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16166,77 +16166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Optimization in Isogeometric Analysis : Application to Thermal Conduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16665,64 +16665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4195, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16901,216 +16901,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Methods and Arithmetic Filtering for Exact Predicates on Circle Arcs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fronville</w:t>
+                <w:t xml:space="preserve">Sign Methods for Counting and Computing Real Roots of Algebraic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-3826, INRIA. 1999</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail N. Vrahatis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3669, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072832v1</w:t>
+                <w:t xml:space="preserve">inria-00073003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign Methods for Counting and Computing Real Roots of Algebraic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+                <w:t xml:space="preserve">Algebraic Methods and Arithmetic Filtering for Exact Predicates on Circle Arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fronville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3826, INRIA. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail N. Vrahatis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">inria-00073003v1</w:t>
+                <w:t xml:space="preserve">inria-00072832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Polynomials, Duality and Structured Matrices</w:t>
               </w:r>
@@ -17240,177 +17240,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial System Solving: the Case of a Six-Atom Molecule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+                <w:t xml:space="preserve">Approche effective des résidus algébriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-3075, INRIA. 1996</w:t>
+              <w:t xml:space="preserve">RR-2884, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073617v1</w:t>
+                <w:t xml:space="preserve">inria-00073806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche effective des résidus algébriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Elkadi</w:t>
+                <w:t xml:space="preserve">Polynomial System Solving: the Case of a Six-Atom Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-2884, INRIA. 1996</w:t>
+              <w:t xml:space="preserve">RR-3075, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073806v1</w:t>
+                <w:t xml:space="preserve">inria-00073617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Geometry and Algebra of the Point and Line Correspondences between $N$ Images</w:t>
               </w:r>
@@ -17796,51 +17796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723493v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Baldi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Krick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Villamizar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihui Yuan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185850v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Marsala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Whyman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gammon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02065-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Belhachmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benabbou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-024-10149-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082531v5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2024.102403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899373v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parusi&#324;ski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.08.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002985v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2023.128279" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494172v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Khouja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2021.12.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442193v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Krick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Szanto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33044/revuma.2904" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244448v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.04.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390265v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yakoubsohn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-022-00484-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958248v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dickenstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Herrero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2022.08.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03656945v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2022.102158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437328v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01877-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Adamou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-021-00508-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02067534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Toshniwal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.R. Hughes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-020-09829-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105276v5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlan Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Dong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyang Deng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101867" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Blidia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101814" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Oneto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.06.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02927010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Jia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhe Tu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388540" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575325v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Josz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09672-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arrondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Macias Marques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500615" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Oliva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2891025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01978906v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Elias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Homs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2019.106280" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Zhao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2019.101776" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738695v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Telen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Barel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.10.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.08.052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367730v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-017-9372-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1162433" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoli Jin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoufang Xiao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.03.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196428v4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196435v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.01.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440063v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhayna Harmouch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.04.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2017.03.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373249v4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/JOSR.61.2.160059" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276699v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicao Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Cheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2017.02.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah S. Daleo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Hauenstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2017.07.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Schm&#252;dgen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13158" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.11.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158099v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abril Bucero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrajit Bajaj" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.09.052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196996v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundas Vidunas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.03.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981546v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.08.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922544v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1060-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879100v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0187-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533187v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Roggero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201407_003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746967v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Berdinsky" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwan Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Bracco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durkbin Cho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2013.08.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2013.01.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685002v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.03.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7D6LTD4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539616v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2011.05.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742636v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.10.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.043" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590965v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.05.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651759v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rostalski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.03.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3321" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berdinsky Dmitry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Min-Jae" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Taewan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.03.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.09.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350521v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110170.2110180" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354120v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itnuit Janovitz-Freireich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Ronayi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.08.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646511v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-King Choi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2011.01.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530758v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.03.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ch&#232;ze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.04.018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123473v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Wang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2008.08.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070350v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pavone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119287v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433141v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alberti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre T&#233;court" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.02.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347022v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-009-0007-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327599v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Golub" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lek-Heng Lim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343103v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.09.004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2008.06.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2004.05.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090648v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco P. Preparata" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-002-2811-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166709v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(01)00050-5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099487v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739512v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcom.1999.0530" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1GTPM6W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096842v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00125278v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145501v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465541" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Fuentes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478768v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404024" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Christoforou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96418-8_16" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087632" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579079v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72453-9_6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356869v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42432-3_27" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107541v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756645" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994683v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608652" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873272v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blanchard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848876v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2013.6701896" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709962v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442829.2442868" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646566v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Hodorog" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schicho" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21931-3_10" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638837v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1993886.1993898" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556021v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1993886.1993925" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463491v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13411-1_8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393833v4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837981" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440130v3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542193v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Hodorog" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Schicho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Luu Ba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577205" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435908v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437559v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340887v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577202" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436480v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390778" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343126v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inuit Janovitz-Freireich" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Ronyai" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340600v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurorata Ghosh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366292v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071370v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175062v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189560v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBN0-7695-3009-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350878v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070537v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1073884.1073920" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100288v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100984v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Reis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179417v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/336154.336194" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04087030v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ko&#269;vara" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordian Riener" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031386589" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344404v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558470v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Andrea Carlos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.07.005" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPM7TWL7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170536v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170535v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Y. Pan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04059950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/805/16135" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081849v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soodeh Habibi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350517v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958889v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08635-4_5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193551v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belyaev" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gershon Elber" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33265-7_1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22204AC1BDB01E7A707D49039147F2AE54AD9D8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130216v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488274v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Rote" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Vegter" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175688v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00175688" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170886v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137424v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178498v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548269v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Quan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Ameller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135952v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885482v4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gamertsfelder" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Barrilli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Taufer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05355845v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952455v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846977v4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779666v3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433127v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariemi Alonso" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brachat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714791v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585663v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542271v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070499v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070798v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gatelier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Labrouzy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071434v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Roy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072287v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Vrahatis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072427v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099246v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Pandey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072629v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prieto" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072832v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073003v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail N. Vrahatis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073171v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073109v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073617v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073806v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074025v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074531v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193946v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723493v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Baldi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Krick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Villamizar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihui Yuan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082531v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2024.102403" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Belhachmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benabbou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-024-10149-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899373v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parusi&#324;ski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.08.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185850v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Marsala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Whyman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gammon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02065-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002985v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2023.128279" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244448v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Khouja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494172v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Khalil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2021.12.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442193v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Krick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Szanto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33044/revuma.2904" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390265v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yakoubsohn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-022-00484-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03656945v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2022.102158" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958248v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dickenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Herrero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2022.08.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437328v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01877-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Adamou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-021-00508-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02067534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Toshniwal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.R. Hughes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-020-09829-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlan Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Dong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyang Deng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101867" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Blidia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101814" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Oneto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.06.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02927010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Jia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhe Tu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105276v5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2019.101776" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575325v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Josz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09672-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940005v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arrondo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Macias Marques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Oliva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2891025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01978906v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Elias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Homs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2019.106280" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738695v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Telen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Barel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.10.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.08.052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367730v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-017-9372-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoli Jin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoufang Xiao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.03.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1162433" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2017.03.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhayna Harmouch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.04.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196435v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.01.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276699v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicao Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Cheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2017.02.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah S. Daleo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Hauenstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2017.07.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373249v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/JOSR.61.2.160059" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196428v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158099v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abril Bucero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrajit Bajaj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.09.052" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.11.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196996v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundas Vidunas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.03.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Schm&#252;dgen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13158" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981546v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.08.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879100v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0187-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533187v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lella" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Roggero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201407_003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746967v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Berdinsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwan Kim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Bracco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durkbin Cho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2013.08.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922544v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1060-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815120v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.03.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7D6LTD4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685002v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539616v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2011.05.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742636v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.10.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722406v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.043" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590965v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.05.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651759v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Laurent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rostalski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.03.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2013.01.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.09.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berdinsky Dmitry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Min-Jae" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Taewan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.03.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350521v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110170.2110180" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itnuit Janovitz-Freireich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Ronayi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.08.020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3321" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646511v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-King Choi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2011.01.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530758v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.03.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ch&#232;ze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.04.018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070350v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pavone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119287v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123473v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2008.08.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433141v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alberti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre T&#233;court" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.02.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347022v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-009-0007-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327599v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Golub" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lek-Heng Lim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343103v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.09.004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2008.06.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2004.05.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166709v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(01)00050-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090648v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco P. Preparata" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-002-2811-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099487v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096842v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739512v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcom.1999.0530" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1GTPM6W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00125278v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145501v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465541" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Fuentes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478768v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404024" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Christoforou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96418-8_16" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087632" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579079v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72453-9_6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356869v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42432-3_27" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373867v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107541v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756645" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994683v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608652" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848876v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2013.6701896" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873272v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blanchard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709962v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442829.2442868" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638837v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1993886.1993898" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1993886.1993925" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646566v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Hodorog" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schicho" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21931-3_10" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440130v3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463491v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13411-1_8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393833v4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837981" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542193v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Hodorog" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Schicho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Luu Ba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577205" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435908v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437559v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340887v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577202" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436480v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071370v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366292v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340600v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurorata Ghosh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218271v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390778" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343126v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inuit Janovitz-Freireich" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Ronyai" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175062v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189560v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBN0-7695-3009-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070537v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1073884.1073920" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350878v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100288v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100984v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Reis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179417v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/336154.336194" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04087030v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ko&#269;vara" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordian Riener" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031386589" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344404v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558470v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Andrea Carlos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.07.005" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPM7TWL7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170536v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170535v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Y. Pan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04059950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/805/16135" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081849v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soodeh Habibi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350517v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958889v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08635-4_5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193551v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belyaev" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gershon Elber" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33265-7_1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22204AC1BDB01E7A707D49039147F2AE54AD9D8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137424v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488274v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Rote" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Vegter" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175688v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00175688" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170886v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178498v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130216v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548269v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Quan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Ameller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885482v4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gamertsfelder" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135952v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Barrilli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Taufer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05355845v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952455v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846977v4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779666v3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433127v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariemi Alonso" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brachat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714791v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585663v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542271v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070499v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070798v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gatelier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Labrouzy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071434v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Roy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072287v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Vrahatis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072427v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099246v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Pandey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072629v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prieto" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073003v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail N. Vrahatis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072832v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073171v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073109v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073806v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073617v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074025v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074531v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193946v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>