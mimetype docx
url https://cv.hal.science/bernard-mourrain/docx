--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -321,486 +321,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Moment Representation in Polynomial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Baldi</w:t>
+                <w:t xml:space="preserve">From CAD to Representations Suitable for Isogeometric Analysis: a Complete Pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Whyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gammon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2024.102403⟩</w:t>
+              <w:t xml:space="preserve">Engineering with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00366-024-02065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082531v5</w:t>
+                <w:t xml:space="preserve">hal-04185850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spline-based regularized method for the reconstruction of complex geological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Belhachmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11004-024-10149-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Łojasiewicz Inequalities and the Effective Putinar's Positivstellensatz</w:t>
+                <w:t xml:space="preserve">Exact Moment Representation in Polynomial Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Parusiński</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.08.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.102403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2024.102403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899373v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082531v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From CAD to Representations Suitable for Isogeometric Analysis: a Complete Pipeline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">On Łojasiewicz Inequalities and the Effective Putinar's Positivstellensatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Gammon</w:t>
+                <w:t xml:space="preserve">Adam Parusiński</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering with Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 662, pp.741-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00366-024-02065-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185850v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899373v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G1 Spline Functions for Point Cloud Fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -854,607 +854,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor decomposition for learning Gaussian mixtures from moments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A certified iterative method for isolated singular roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Khouja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+                <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 113, pp.193-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2022.04.002⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 115, pp.223-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244448v2</w:t>
+                <w:t xml:space="preserve">hal-03079910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Newton optimization methods for the symmetric tensor approximation problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rima Khouja</w:t>
+                <w:t xml:space="preserve">Flux-aligned quad mesh generation in magnetohydrodynamic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Khalil</w:t>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2021.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 466, pp.111393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494172v3</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Univariate Rational Sums of Squares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Krick</w:t>
+                <w:t xml:space="preserve">Riemannian Newton optimization methods for the symmetric tensor approximation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de la Unión Matemática Argentina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33044/revuma.2904⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 637C, pp.175-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2021.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442193v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494172v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A certified iterative method for isolated singular roots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">Univariate Rational Sums of Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Krick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.006⟩</w:t>
+              <w:t xml:space="preserve">Revista de la Unión Matemática Argentina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (2), pp.215-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33044/revuma.2904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079910v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux-aligned quad mesh generation in magnetohydrodynamic simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boniface Nkonga</w:t>
+                <w:t xml:space="preserve">Tensor decomposition for learning Gaussian mixtures from moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 466, pp.111393. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.193-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2022.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714937v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton-Type Methods For Simultaneous Matrix Diagonalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G1-smooth Biquintic Approximation of Catmull-Clark Subdivision Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2002,1136 +2002,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolatory Catmull-Clark volumetric subdivision over unstructured hexahedral meshes for modeling and simulation applications</w:t>
+                <w:t xml:space="preserve">Separation bounds for polynomial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Xie</w:t>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinlan Xu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101867⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.128-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958501v1</w:t>
+                <w:t xml:space="preserve">hal-01105276v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically smooth spline bases for data fitting and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Blidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78, pp.101814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On minimal decompositions of low rank symmetric tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Oneto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 607, pp.347-377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.laa.2020.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Classification and Efficient Determination of Arrangements Formed by Two Ellipsoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolatory Catmull-Clark volumetric subdivision over unstructured hexahedral meshes for modeling and simulation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohong Jia</w:t>
+                <w:t xml:space="preserve">Zhenyu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changhe Tu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chongyang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3388540⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.101867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927010v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation bounds for polynomial systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Classification and Efficient Determination of Arrangements Formed by Two Ellipsoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+                <w:t xml:space="preserve">Changhe Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+                <w:t xml:space="preserve">Wenping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101, pp.128-151. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3388540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105276v5</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumerating the morphologies of non-degenerate Darboux cyclides</w:t>
+                <w:t xml:space="preserve">Sparse polynomial interpolation: sparse recovery, super resolution, or Prony?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingyang Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Changhe Tu</w:t>
+                <w:t xml:space="preserve">Cédric Josz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2019.101776⟩</w:t>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (3), pp.1401-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-019-09672-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400652v1</w:t>
+                <w:t xml:space="preserve">hal-01575325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse polynomial interpolation: sparse recovery, super resolution, or Prony?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skew-Symmetric Tensor Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+                <w:t xml:space="preserve">Enrique Arrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Macias Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10444-019-09672-2⟩</w:t>
+              <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (02), pp.1950061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219199719500615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575325v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew-Symmetric Tensor Decomposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperative Visual-Inertial Sensor Fusion: the Analytic Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Macias Marques</w:t>
+                <w:t xml:space="preserve">Agostino Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219199719500615⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.453-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2891025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940005v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Visual-Inertial Sensor Fusion: the Analytic Solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing minimal Gorenstein covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Oliva</w:t>
+                <w:t xml:space="preserve">Juan Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2891025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2019.106280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966542v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978906v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing minimal Gorenstein covers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enumerating the morphologies of non-degenerate Darboux cyclides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roser Homs</w:t>
+                <w:t xml:space="preserve">Mingyang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhe Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.101776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2019.106280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2019.101776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978906v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncated Normal Forms for Solving Polynomial Systems: Generalized and Efficient Algorithms</w:t>
               </w:r>
@@ -3221,51 +3221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing IGA-suitable planar parameterization from complex CAD boundary by domain partition and global/local optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,51 +3273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timon Rabczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 328, pp.175 - 200. </w:t>
@@ -3427,1517 +3427,1517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367730v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact conversion from Bézier tetrahedra to Bézier hexahedra</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qing Wu</w:t>
+                <w:t xml:space="preserve">Solving Polynomial Systems via a Stabilized Representation of Quotient Algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Telen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc van Barel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2018.03.022⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (3), pp.1421-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1162433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936167v1</w:t>
+                <w:t xml:space="preserve">hal-01630425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Polynomial Systems via a Stabilized Representation of Quotient Algebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Telen</w:t>
+                <w:t xml:space="preserve">Exact conversion from Bézier tetrahedra to Bézier hexahedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoli Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhoufang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (3), pp.1421-1447. </w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62, pp.154 - 165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/17M1162433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2018.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630425v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$G^1$-smooth splines on quad meshes with 4-split macro-patch elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Blidia</w:t>
+                <w:t xml:space="preserve">Hermite type Spline spaces over rectangular meshes with complex topological structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Villamizar</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2017.03.003⟩</w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.835-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491676v1</w:t>
+                <w:t xml:space="preserve">hal-01196428v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured low rank decomposition of multivariate Hankel matrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssam Khalil</w:t>
+                <w:t xml:space="preserve">H1-parametrizations of complex planar physical domains in Isogeometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 318, pp.296-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2017.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440063v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196435v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H1-parametrizations of complex planar physical domains in Isogeometric analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meng Wu</w:t>
+                <w:t xml:space="preserve">$G^1$-smooth splines on quad meshes with 4-split macro-patch elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Blidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boniface Nkonga</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.01.025⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52–53, pp.106-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2017.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196435v3</w:t>
+                <w:t xml:space="preserve">hal-01491676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence rates with singular parameterizations for solving elliptic boundary value problems in isogeometric analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yicao Wang</w:t>
+                <w:t xml:space="preserve">Structured low rank decomposition of multivariate Hankel matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouhayna Harmouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Changzheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2017.02.006⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276699v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor decomposition and homotopy continuation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Bernardi</w:t>
+                <w:t xml:space="preserve">Geometric Modelling and Deformation for Shape Optimization of Ship Hulls and Appendages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah S. Daleo</w:t>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D. Hauenstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+                <w:t xml:space="preserve">Guillaume Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55, pp.78-105. </w:t>
+              <w:t xml:space="preserve">Journal of Ship Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (2), pp.91-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.difgeo.2017.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5957/JOSR.61.2.160059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250398v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373249v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Modelling and Deformation for Shape Optimization of Ship Hulls and Appendages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensor decomposition and homotopy continuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Berrini</w:t>
+                <w:t xml:space="preserve">Noah S. Daleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D. Hauenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ship Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5957/JOSR.61.2.160059⟩</w:t>
+              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.78-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.difgeo.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373249v4</w:t>
+                <w:t xml:space="preserve">hal-01250398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermite type Spline spaces over rectangular meshes with complex topological structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Convergence rates with singular parameterizations for solving elliptic boundary value problems in isogeometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changzheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (3), pp.835-866. </w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52–53, pp.170-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2017.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196428v4</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the construction of general cubature formula by flat extensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flat extensions in ∗-algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Abril Bucero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+                <w:t xml:space="preserve">Konrad Schmüdgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2015.09.052⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (11), pp.4873-4885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/proc/13158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158099v3</w:t>
+                <w:t xml:space="preserve">hal-01009909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On deflation and multiplicity structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D. Hauenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83, pp.228-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsc.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically continuous splines for surfaces of arbitrary topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the construction of general cubature formula by flat extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Abril Bucero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrajit Bajaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45, pp.108-133. </w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 502, pp.104-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2016.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2015.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196996v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158099v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat extensions in ∗-algebras</w:t>
+                <w:t xml:space="preserve">Geometrically continuous splines for surfaces of arbitrary topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Schmüdgen</w:t>
+                <w:t xml:space="preserve">Raimundas Vidunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144 (11), pp.4873-4885. </w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.108-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/proc/13158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009909v1</w:t>
+                <w:t xml:space="preserve">hal-01196996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Basis relaxation for polynomial optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Abril Bucero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4978,118 +4978,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981546v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the dimension of trivariate spline spaces: A homological approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-quality construction of analysis-suitable trivariate NURBS solids by reparameterization methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Villamizar</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timon Rabczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.157-174. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (5), pp.1303-1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11786-014-0187-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-014-1060-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879100v2</w:t>
+                <w:t xml:space="preserve">hal-00922544v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dimension of spline spaces on planar T-meshes</w:t>
               </w:r>
@@ -5138,2395 +5164,2369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00533187v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensors and the Hilbert scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of different notions of ranks of symmetric tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Brachat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Lella</w:t>
+                <w:t xml:space="preserve">Jérôme Brachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margherita Roggero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 460, pp.205-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816528v1</w:t>
+                <w:t xml:space="preserve">hal-00746967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of different notions of ranks of symmetric tensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brachat</w:t>
+                <w:t xml:space="preserve">Extensors and the Hilbert scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Lella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Roggero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp. 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.201407_003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746967v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions and bases of hierarchical tensor-product splines</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounds on the dimension of trivariate spline spaces: A homological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Villamizar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2013.08.019⟩</w:t>
+              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.157-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11786-014-0187-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876557v1</w:t>
+                <w:t xml:space="preserve">hal-00879100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality construction of analysis-suitable trivariate NURBS solids by reparameterization methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Xu</w:t>
+                <w:t xml:space="preserve">Dimensions and bases of hierarchical tensor-product splines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Berdinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durkbin Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (5), pp.1303-1313. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 257, pp.86-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-014-1060-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2013.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922544v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial approach for extracting the extrema of a spherical function and its application in diffusion MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superfast solution of Toeplitz systems based on syzygy reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachid Deriche</w:t>
+                <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2013.03.004⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 438 (9), pp.3563-3575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2013.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815120v1</w:t>
+                <w:t xml:space="preserve">hal-00780556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis-suitable volume parameterization of multi-block computational domain in isogeometric applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Xu</w:t>
+                <w:t xml:space="preserve">A polynomial approach for extracting the extrema of a spherical function and its application in diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Galligo</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.503-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2013.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2012.10.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00685002v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in 3D isogeometric analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Analysis-suitable volume parameterization of multi-block computational domain in isogeometric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2011.05.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Special Issue on Solid and Physical Modeling 2012, 45 (2), pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2012.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00539616v1</w:t>
+                <w:t xml:space="preserve">hal-00685002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homological techniques for the analysis of the dimension of triangular spline spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in 3D isogeometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Villamizar</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2011.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2012.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00742636v1</w:t>
+                <w:t xml:space="preserve">inria-00539616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voronoi Diagrams of Algebraic Distance Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (2), pp.511-516. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2012.10.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Tensor Decomposition, Moment Matrices and Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homological techniques for the analysis of the dimension of triangular spline spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52 (May), pp.51-71. </w:t>
+              <w:t xml:space="preserve">, 2013, 50, pp.564-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2012.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00590965v3</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Xu</w:t>
+                <w:t xml:space="preserve">General Tensor Decomposition, Moment Matrices and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (May), pp.51-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2012.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836413v1</w:t>
+                <w:t xml:space="preserve">inria-00590965v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment Matrices, Border Bases and Real Radical Computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Laurent</w:t>
+                <w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Trébuchet</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2012.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 252, pp.275-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651759v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfast solution of Toeplitz systems based on syzygy reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Khalil</w:t>
+                <w:t xml:space="preserve">Moment Matrices, Border Bases and Real Radical Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Rostalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Schatzman</w:t>
+                <w:t xml:space="preserve">Philippe Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 438 (9), pp.3563-3575. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.63-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2013.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2012.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780556v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the isotopic meshing of an algebraic implicit surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Niang Diatta</w:t>
+                <w:t xml:space="preserve">A New Error Assessment Method in Isogeometric Analysis of 2D Heat Conduction Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2011.09.010⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.508-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/asl.2012.3321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421214v1</w:t>
+                <w:t xml:space="preserve">hal-00742955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the problem of instability in the dimension of a spline space over a T-mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berdinsky Dmitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oh Min-Jae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Taewan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (5), pp.507-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2012.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathemagix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Lecerf</w:t>
+                <w:t xml:space="preserve">On the isotopic meshing of an algebraic implicit surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Niang Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2110170.2110180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (8), pp.903-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2011.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350521v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Computation of Matrices of Traces and Radicals of Ideals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Itnuit Janovitz-Freireich</w:t>
+                <w:t xml:space="preserve">Mathemagix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris van der Hoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trebuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2011.08.020⟩</w:t>
+              <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (3/4), pp.186-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2110170.2110180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00354120v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Error Assessment Method in Isogeometric Analysis of 2D Heat Conduction Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Xu</w:t>
+                <w:t xml:space="preserve">On the Computation of Matrices of Traces and Radicals of Ideals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itnuit Janovitz-Freireich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Galligo</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lajos Ronayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (1), pp.508-512. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1), pp.102-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/asl.2012.3321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2011.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742955v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00354120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Continued Fraction Expansion of Real Roots of Polynomial Systems, Complexity and Condition Numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">An Algebraic Approach to Continuous Collision Detection for Ellipsoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-King Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+                <w:t xml:space="preserve">Wenping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.01.009⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (3), pp.164-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00530756v1</w:t>
+                <w:t xml:space="preserve">hal-00646511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algebraic Approach to Continuous Collision Detection for Ellipsoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi-King Choi</w:t>
+                <w:t xml:space="preserve">On Continued Fraction Expansion of Real Roots of Polynomial Systems, Complexity and Condition Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wenping Wang</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (3), pp.164-176. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 412 (22), pp.2312-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2011.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646511v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00530756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrization of computational domain in isogeometric analysis: methods and comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 200 (23-24), pp.2021-2031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7573,51 +7573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subdivision Method for Computing Nearest Gcd with Certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7677,64 +7677,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7788,732 +7788,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00355713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivision methods for solving polynomial equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signature Sequence of Intersection Curve of Two Quadrics for Exact Morphological Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhe Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Pavone</w:t>
+                <w:t xml:space="preserve">Jiaye Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.317-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2008.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070350v1</w:t>
+                <w:t xml:space="preserve">hal-00123473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit factors of some iterated resultants and discriminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subdivision methods for solving polynomial equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Pavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 78 (265), pp.345--386</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (3), pp.292-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00119287v2</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature Sequence of Intersection Curve of Two Quadrics for Exact Morphological Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenping Wang</w:t>
+                <w:t xml:space="preserve">Explicit factors of some iterated resultants and discriminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiaye Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (265), pp.345--386</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123473v2</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00119287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic triangulation of a real algebraic surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Alberti</w:t>
+                <w:t xml:space="preserve">A Sparse Flat Extension Theorem for Moment Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Técourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2008.02.007⟩</w:t>
+              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00013-009-0007-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00433141v1</w:t>
+                <w:t xml:space="preserve">inria-00347022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sparse Flat Extension Theorem for Moment Matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Laurent</w:t>
+                <w:t xml:space="preserve">Isotopic triangulation of a real algebraic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Técourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 93, pp.87-98. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (9), pp.1291-1310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00013-009-0007-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2008.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00347022v2</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00433141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric tensors and symmetric tensor rank</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable normal forms for polynomial system solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 409 (2), pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2008.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327599v1</w:t>
+                <w:t xml:space="preserve">inria-00343103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable normal forms for polynomial system solving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetric tensors and symmetric tensor rank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene Golub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lek-Heng Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (3), pp.1254-1279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00343103v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology and arrangement computation of semi-algebraic planar curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8586,51 +8586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of an Arrangement of Quadrics in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Técourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8677,51 +8677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using projection operators in computer aided geometric design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8766,291 +8766,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic methods and arithmetic filtering for exact predicates on circle arcs</w:t>
+                <w:t xml:space="preserve">Circular Cylinders by Four or Five Points in Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Fronville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Teillaud</w:t>
+                <w:t xml:space="preserve">Franco P. Preparata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22, pp.119-142. </w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (1), pp.83--104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-7721(01)00050-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00454-002-2811-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00166709v1</w:t>
+                <w:t xml:space="preserve">inria-00090648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Cylinders by Four or Five Points in Space</w:t>
+                <w:t xml:space="preserve">Algebraic methods and arithmetic filtering for exact predicates on circle arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fronville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Trebuchet</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (1), pp.83--104. </w:t>
+              <w:t xml:space="preserve">Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22, pp.119-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-002-2811-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0925-7721(01)00050-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00090648v1</w:t>
+                <w:t xml:space="preserve">inria-00166709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resultant over the residual of a complete intersection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9095,225 +9095,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized resultants over unirational algebraic varieties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate Polynomials, Duality, and Structured Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (1), pp.110 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcom.1999.0530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00096842v1</w:t>
+                <w:t xml:space="preserve">hal-00739512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Polynomials, Duality, and Structured Matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized resultants over unirational algebraic varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complexity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, J. Symbolic Comput., 29 (4-5), pp.515--526</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00739512v1</w:t>
+                <w:t xml:space="preserve">inria-00096842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated points, duality and residues</w:t>
               </w:r>
@@ -9612,51 +9612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2020 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9879,295 +9879,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Berrini</w:t>
+                <w:t xml:space="preserve">Efficient certication of numeric solutions to eigenproblems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris van der Hoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MACIS 2017 - 7th International Conference on Mathematical Aspects of Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Vienna, Austria. pp.81--94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72453-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524287v1</w:t>
+                <w:t xml:space="preserve">hal-01579079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient certication of numeric solutions to eigenproblems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris van der Hoeven</w:t>
+                <w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACIS 2017 - 7th International Conference on Mathematical Aspects of Computer and Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France. pp.473-484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579079v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Basis for Polynomial System Solving and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Abril Bucero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ICMS 2016 - 5th International Conference on Mathematical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.212-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10201,90 +10201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric shape modeler for hulls and appendages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Berrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10322,77 +10322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying isolated singular points and their multiplicity structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D. Hauenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bath, United Kingdom. pp.213-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10439,51 +10439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toric Border Basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'14 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp.343-350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10511,299 +10511,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geometry of Sound-Source Localization using Non-Coplanar microphone Arrays</w:t>
+                <w:t xml:space="preserve">Bulbous Bow Shape Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+                <w:t xml:space="preserve">Louis Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA 2013 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848876v1</w:t>
+                <w:t xml:space="preserve">hal-00873272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulbous Bow Shape Optimization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Roux</w:t>
+                <w:t xml:space="preserve">The Geometry of Sound-Source Localization using Non-Coplanar microphone Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WASPAA 2013 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New Paltz, NY, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA.2013.6701896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873272v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border basis representation of a general quotient algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Symbolic and Algebraic Computation (ISSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.265-272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10831,642 +10831,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multihomogeneous Polynomial Decomposition using Moment Matrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
+                <w:t xml:space="preserve">An Adapted Version of the Bentley-Ottmann Algorithm for Invariants of Plane Curves Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Hodorog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schicho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th international symposium on Symbolic and algebraic computation (ISSAC 11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1993886.1993898⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computational Science and Its Applications (ICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Santander, Spain. pp.121-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21931-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00638837v1</w:t>
+                <w:t xml:space="preserve">hal-00646566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deflation and Certified Isolation of Singular Zeros of Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States. pp.249-256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1993886.1993925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00556021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adapted Version of the Bentley-Ottmann Algorithm for Invariants of Plane Curves Singularities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Hodorog</w:t>
+                <w:t xml:space="preserve">Multihomogeneous Polynomial Decomposition using Moment Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Schicho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computational Science and Its Applications (ICCSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Santander, Spain. pp.121-131, </w:t>
+              <w:t xml:space="preserve">36th international symposium on Symbolic and algebraic computation (ISSAC 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Jose, United States. pp.35-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21931-3_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1993886.1993898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646566v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00638837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in isogeometric analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Xu</w:t>
+                <w:t xml:space="preserve">The DMM bound: multivariate (aggregate) separation bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Galligo</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2010 International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Munich, Germany. pp.243-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1837934.1837981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00440130v3</w:t>
+                <w:t xml:space="preserve">inria-00393833v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subdivision Approach to Planar Semi-algebraic Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference, GMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Castro Urdiales, Spain. pp.104-123, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13411-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00463491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DMM bound: multivariate (aggregate) separation bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+                <w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in isogeometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2010 International Symposium on Symbolic and Algebraic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Castro Urdiales, Spain. pp.236-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1837934.1837981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00393833v4</w:t>
+                <w:t xml:space="preserve">inria-00440130v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Symbolic-Numeric Algorithm for Computing the Alexander Polynomial of a Plane Curve Singularity</w:t>
               </w:r>
@@ -11541,255 +11541,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00542193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curve/surface intersection problem by means of matrix representations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Busé</w:t>
+                <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th European Signal Processing Conference 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.525-529</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00418403v1</w:t>
+                <w:t xml:space="preserve">hal-00435908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
+                <w:t xml:space="preserve">Computing Nearest Gcd with Certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yakoubsohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Signal Processing Conference 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.525-529</w:t>
+              <w:t xml:space="preserve">International Workshop Symbolic-Numeric Computation (SNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Kyoto, Japan. pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435908v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00437559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continued Fraction Expansion of Real Roots of Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11808,1000 +11812,996 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNC, conference on Symbolic-Numeric Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Kyoto, Japan. pp.85-94, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1577190.1577207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00387399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Nearest Gcd with Certification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Galligo</w:t>
+                <w:t xml:space="preserve">Curve/surface intersection problem by means of matrix representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Luu Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Symbolic-Numeric Computation (SNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Kyoto, Japan. pp.71-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1577190.1577205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00437559v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00418403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation and cross-benchmarking of univariate real solvers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient and robust reconstruction of botanical branching structure from laser scanned points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hemmer</w:t>
+                <w:t xml:space="preserve">Dong-Ming Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menelaos Karavelas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop SNC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAD/Graphics 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Yellow Mountain City, China. pp.572-575</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00340887v2</w:t>
+                <w:t xml:space="preserve">inria-00436480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and robust reconstruction of botanical branching structure from laser scanned points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evaluation and cross-benchmarking of univariate real solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong-Ming Yan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Wintz</w:t>
+                <w:t xml:space="preserve">Menelaos Karavelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAD/Graphics 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop SNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Aug 2009, Kyoto, Japan. pp.85-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1577190.1577202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00436480v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00340887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Algebraic Numbers: Complexity Analysis and Experimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+                <w:t xml:space="preserve">Moment matrices, trace matrices and the radical of ideals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inuit Janovitz-Freireich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lajos Ronyai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliable Implementations of Real Number Algorithms: Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Dagsthul, Germany. pp.57-82</w:t>
+              <w:t xml:space="preserve">ISSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071370v1</w:t>
+                <w:t xml:space="preserve">inria-00343126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toeplitz and Toeplitz-block-Toeplitz matrices and their correlation with syzygies of polynomials.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Khalil</w:t>
+                <w:t xml:space="preserve">On the Computation of the Topology of a Non-Reduced Implicit Space Curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Niang Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle Schatzman</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international seminar matrix methods and operator equations (MM&amp;OE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.47-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1390768.1390778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366292v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00218271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial based approach to extract the maxima of an antipodally symmetric spherical function and its application to extract fiber directions from the Orientation Distribution Function in Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurorata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, New York, United States. p. 237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Computation of the Topology of a Non-Reduced Implicit Space Curve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Niang Diatta</w:t>
+                <w:t xml:space="preserve">Real Algebraic Numbers: Complexity Analysis and Experimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reliable Implementations of Real Number Algorithms: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dagsthul, Germany. pp.57-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00218271v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment matrices, trace matrices and the radical of ideals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes Szanto</w:t>
+                <w:t xml:space="preserve">Toeplitz and Toeplitz-block-Toeplitz matrices and their correlation with syzygies of polynomials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lajos Ronyai</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Linz, Austria. pp.125-132</w:t>
+              <w:t xml:space="preserve">international seminar matrix methods and operator equations (MM&amp;OE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Moscou, Russia. pp.296-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00343126v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation of implicit algebraic curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12943,51 +12943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized normal forms and polynomial system solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2005 - International Symposium on Symbolic and Algebraic Computation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Beijing, China. pp.253-260, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13034,51 +13034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Offset to an Algebraic Curve and an Application to Conics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13129,64 +13129,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resultant-based methods for plane curves intersection problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13250,51 +13250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13345,51 +13345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic methods and arithmetic filtering for exact predicates on circle arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fronville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13582,51 +13582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Algebraic Geometry and its Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13854,51 +13854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Algebraic and Numerical Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Y. Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14142,87 +14142,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Certification of Numeric Solutions to Eigenproblems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris van der Hoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Aspects of Computer and Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-94, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-72453-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350517v1</w:t>
@@ -14350,51 +14350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Hahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Belyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gershon Elber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14468,656 +14468,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00193551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pythagore's Dilemma, Symbolic-Numeric Computation, and the Border Basis Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subdivision Methods for the Topology of 2d and 3d Implicit Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dongming Wang and Lihong Zhi. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bert Juetller and Ragni Piene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbolic-Numeric Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Birkhauser, pp.223--243, 2007, Trends in Mathematics</w:t>
+              <w:t xml:space="preserve">Geometric Modeling and Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.199-214, 2007, 978-3-540-72184-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00137424v1</w:t>
+                <w:t xml:space="preserve">inria-00130216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meshing of Surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biologie Moléculaire Structurale et Géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Malliavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Gautier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effective Computational Geometry for Curves and Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.181-230, 2007, Mathematics and Visualization</w:t>
+              <w:t xml:space="preserve">La Science au Présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.128-131, 2007, 2-85229-514-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488274v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00175688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie Moléculaire Structurale et Géométrie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marin</w:t>
+                <w:t xml:space="preserve">Regularity criteria for the topology of algebraic curves and surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves Gautier. </w:t>
+              <w:t xml:space="preserve">Ralph Martin and Malcom Sabin and Joab Winkler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Science au Présent</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.128-131, 2007, 2-85229-514-8</w:t>
+              <w:t xml:space="preserve">Mathematics of Surfaces XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4647, Springer, pp.1-28, 2007, LNCS, 0302-9743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00175688v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00170886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity criteria for the topology of algebraic curves and surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Alberti</w:t>
+                <w:t xml:space="preserve">Meshing of Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenter Rote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Vegter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Surfaces XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4647, Springer, pp.1-28, 2007, LNCS, 0302-9743</w:t>
+              <w:t xml:space="preserve">Effective Computational Geometry for Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.181-230, 2007, Mathematics and Visualization</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00170886v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNAPS: A library for dedicated applications in symbolic numeric computing,</w:t>
+                <w:t xml:space="preserve">Pythagore's Dilemma, Symbolic-Numeric Computation, and the Border Basis Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">M.E. Stillman and N. Takayama and J. Verschelde. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dongming Wang and Lihong Zhi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software for algebraic geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 148, Springer, pp.81-110, 2007, IMA Volumes in Mathematics and its Applications</w:t>
+              <w:t xml:space="preserve">Symbolic-Numeric Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkhauser, pp.223--243, 2007, Trends in Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00178498v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00137424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivision Methods for the Topology of 2d and 3d Implicit Curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SYNAPS: A library for dedicated applications in symbolic numeric computing,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trebuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Liang</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Bert Juetller and Ragni Piene. </w:t>
+                <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.E. Stillman and N. Takayama and J. Verschelde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Modeling and Algebraic Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.199-214, 2007, 978-3-540-72184-0</w:t>
+              <w:t xml:space="preserve">Software for algebraic geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 148, Springer, pp.81-110, 2007, IMA Volumes in Mathematics and its Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00130216v1</w:t>
+                <w:t xml:space="preserve">inria-00178498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15262,168 +15262,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effective Countable Generalized Moment Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Truncated Normal Forms for Solving Algebraic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885482v4</w:t>
+                <w:t xml:space="preserve">hal-05135952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncated Normal Forms for Solving Algebraic Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effective Countable Generalized Moment Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gamertsfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05135952v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885482v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized additive decompositions of symmetric tensors</w:t>
               </w:r>
@@ -15510,51 +15510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Moment-SoS Approach to POMDPs with Polynomial Data: Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gamertsfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15585,90 +15585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spline Spaces over Quadrangle Meshes with Complex Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15686,51 +15686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact relaxation for polynomial optimization on semi-algebraic sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Abril Bucero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15761,77 +15761,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconstraint global polynomial optimization via Gradient Ideal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Abril Bucero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15969,64 +15969,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Generation of Geometric Models for a Bulbous Trawler Ship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16061,90 +16061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16166,77 +16166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Optimization in Isogeometric Analysis : Application to Thermal Conduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16284,51 +16284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic meshing of a real algebraic surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Técourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5508, INRIA. 2006, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16389,51 +16389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abder Labrouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Técourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5194, INRIA. 2004, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16665,64 +16665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4195, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16901,216 +16901,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign Methods for Counting and Computing Real Roots of Algebraic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+                <w:t xml:space="preserve">Algebraic Methods and Arithmetic Filtering for Exact Predicates on Circle Arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fronville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-3669, INRIA. 1999</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3826, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073003v1</w:t>
+                <w:t xml:space="preserve">inria-00072832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Methods and Arithmetic Filtering for Exact Predicates on Circle Arcs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fronville</w:t>
+                <w:t xml:space="preserve">Sign Methods for Counting and Computing Real Roots of Algebraic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-3826, INRIA. 1999</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail N. Vrahatis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3669, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072832v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Polynomials, Duality and Structured Matrices</w:t>
               </w:r>
@@ -17240,177 +17240,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche effective des résidus algébriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Elkadi</w:t>
+                <w:t xml:space="preserve">Polynomial System Solving: the Case of a Six-Atom Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-2884, INRIA. 1996</w:t>
+              <w:t xml:space="preserve">RR-3075, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073806v1</w:t>
+                <w:t xml:space="preserve">inria-00073617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial System Solving: the Case of a Six-Atom Molecule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+                <w:t xml:space="preserve">Approche effective des résidus algébriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-3075, INRIA. 1996</w:t>
+              <w:t xml:space="preserve">RR-2884, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073617v1</w:t>
+                <w:t xml:space="preserve">inria-00073806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Geometry and Algebra of the Point and Line Correspondences between $N$ Images</w:t>
               </w:r>
@@ -17796,51 +17796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723493v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Baldi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Krick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Villamizar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihui Yuan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082531v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2024.102403" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Belhachmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benabbou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-024-10149-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899373v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parusi&#324;ski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.08.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185850v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Marsala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Whyman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gammon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02065-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002985v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2023.128279" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244448v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Khouja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494172v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Khalil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2021.12.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442193v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Krick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Szanto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33044/revuma.2904" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390265v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yakoubsohn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-022-00484-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03656945v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2022.102158" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958248v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dickenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Herrero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2022.08.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437328v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01877-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Adamou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-021-00508-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02067534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Toshniwal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.R. Hughes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-020-09829-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlan Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Dong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyang Deng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101867" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Blidia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101814" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Oneto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.06.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02927010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Jia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhe Tu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105276v5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2019.101776" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575325v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Josz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09672-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940005v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arrondo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Macias Marques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Oliva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2891025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01978906v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Elias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Homs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2019.106280" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738695v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Telen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Barel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.10.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.08.052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367730v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-017-9372-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoli Jin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoufang Xiao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.03.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1162433" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2017.03.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhayna Harmouch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.04.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196435v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.01.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276699v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicao Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Cheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2017.02.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah S. Daleo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Hauenstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2017.07.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373249v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/JOSR.61.2.160059" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196428v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158099v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abril Bucero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrajit Bajaj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.09.052" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.11.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196996v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundas Vidunas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.03.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Schm&#252;dgen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13158" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981546v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.08.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879100v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0187-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533187v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lella" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Roggero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201407_003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746967v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Berdinsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwan Kim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Bracco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durkbin Cho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2013.08.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922544v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1060-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815120v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.03.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7D6LTD4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685002v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539616v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2011.05.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742636v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.10.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722406v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.043" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590965v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.05.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651759v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Laurent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rostalski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.03.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2013.01.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.09.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berdinsky Dmitry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Min-Jae" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Taewan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.03.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350521v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110170.2110180" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itnuit Janovitz-Freireich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Ronayi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.08.020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3321" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646511v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-King Choi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2011.01.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530758v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.03.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ch&#232;ze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.04.018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070350v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pavone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119287v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123473v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2008.08.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433141v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alberti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre T&#233;court" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.02.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347022v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-009-0007-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327599v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Golub" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lek-Heng Lim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343103v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.09.004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2008.06.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2004.05.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166709v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(01)00050-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090648v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco P. Preparata" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-002-2811-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099487v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096842v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739512v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcom.1999.0530" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1GTPM6W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00125278v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145501v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465541" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Fuentes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478768v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404024" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Christoforou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96418-8_16" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087632" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579079v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72453-9_6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356869v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42432-3_27" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373867v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107541v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756645" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994683v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608652" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848876v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2013.6701896" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873272v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blanchard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709962v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442829.2442868" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638837v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1993886.1993898" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1993886.1993925" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646566v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Hodorog" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schicho" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21931-3_10" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440130v3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463491v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13411-1_8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393833v4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837981" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542193v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Hodorog" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Schicho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Luu Ba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577205" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435908v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437559v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340887v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577202" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436480v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071370v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366292v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340600v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurorata Ghosh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218271v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390778" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343126v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inuit Janovitz-Freireich" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Ronyai" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175062v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189560v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBN0-7695-3009-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070537v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1073884.1073920" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350878v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100288v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100984v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Reis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179417v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/336154.336194" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04087030v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ko&#269;vara" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordian Riener" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031386589" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344404v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558470v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Andrea Carlos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.07.005" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPM7TWL7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170536v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170535v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Y. Pan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04059950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/805/16135" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081849v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soodeh Habibi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350517v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958889v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08635-4_5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193551v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belyaev" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gershon Elber" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33265-7_1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22204AC1BDB01E7A707D49039147F2AE54AD9D8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137424v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488274v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Rote" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Vegter" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175688v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00175688" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170886v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178498v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130216v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548269v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Quan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Ameller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885482v4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gamertsfelder" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135952v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Barrilli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Taufer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05355845v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952455v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846977v4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779666v3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433127v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariemi Alonso" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brachat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714791v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585663v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542271v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070499v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070798v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gatelier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Labrouzy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071434v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Roy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072287v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Vrahatis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072427v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099246v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Pandey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072629v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prieto" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073003v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail N. Vrahatis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072832v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073171v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073109v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073806v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073617v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074025v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074531v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193946v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723493v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Baldi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Krick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Villamizar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihui Yuan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185850v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Marsala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Whyman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gammon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02065-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Belhachmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benabbou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-024-10149-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082531v5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2024.102403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899373v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parusi&#324;ski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.08.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002985v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2023.128279" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Szanto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111393" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494172v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Khouja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Khalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2021.12.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442193v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Krick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33044/revuma.2904" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244448v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.04.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390265v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yakoubsohn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-022-00484-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03656945v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2022.102158" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958248v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dickenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Herrero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2022.08.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437328v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01877-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Adamou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-021-00508-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02067534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Toshniwal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.R. Hughes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-020-09829-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105276v5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Blidia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101814" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Oneto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.06.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlan Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Dong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyang Deng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101867" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02927010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Jia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhe Tu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388540" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575325v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Josz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09672-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arrondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Macias Marques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500615" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Oliva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2891025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01978906v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Elias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Homs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2019.106280" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Zhao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2019.101776" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738695v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Telen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Barel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.10.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.08.052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367730v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-017-9372-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1162433" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoli Jin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoufang Xiao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.03.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196428v4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196435v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.01.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2017.03.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhayna Harmouch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.04.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373249v4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/JOSR.61.2.160059" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah S. Daleo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Hauenstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2017.07.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276699v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicao Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Cheng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2017.02.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Schm&#252;dgen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13158" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.11.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158099v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abril Bucero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrajit Bajaj" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.09.052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196996v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundas Vidunas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.03.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981546v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.08.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922544v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1060-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533187v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746967v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Roggero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201407_003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879100v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0187-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Berdinsky" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwan Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Bracco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durkbin Cho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2013.08.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2013.01.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.03.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7D6LTD4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685002v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539616v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2011.05.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722406v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.043" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.10.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590965v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.05.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651759v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rostalski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.03.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3321" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berdinsky Dmitry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Min-Jae" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Taewan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.03.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.09.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350521v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110170.2110180" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354120v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itnuit Janovitz-Freireich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Ronayi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.08.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-King Choi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2011.01.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530758v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.03.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ch&#232;ze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.04.018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123473v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Wang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2008.08.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070350v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pavone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119287v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347022v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-009-0007-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433141v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alberti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre T&#233;court" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.02.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.09.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327599v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Golub" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lek-Heng Lim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2008.06.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2004.05.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090648v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco P. Preparata" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-002-2811-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166709v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(01)00050-5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099487v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739512v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcom.1999.0530" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1GTPM6W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096842v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00125278v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145501v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465541" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Fuentes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478768v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404024" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Christoforou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96418-8_16" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087632" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579079v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72453-9_6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356869v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42432-3_27" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373867v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107541v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756645" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994683v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608652" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873272v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blanchard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848876v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2013.6701896" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709962v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442829.2442868" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646566v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Hodorog" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schicho" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21931-3_10" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556021v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1993886.1993925" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638837v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1993886.1993898" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393833v4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837981" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463491v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13411-1_8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440130v3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542193v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Hodorog" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Schicho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435908v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437559v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418403v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Luu Ba" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577205" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436480v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340887v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577202" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343126v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inuit Janovitz-Freireich" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Ronyai" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218271v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390778" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340600v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurorata Ghosh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071370v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366292v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175062v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189560v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBN0-7695-3009-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070537v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1073884.1073920" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350878v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100288v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100984v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Reis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179417v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/336154.336194" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04087030v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ko&#269;vara" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordian Riener" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031386589" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344404v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558470v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Andrea Carlos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.07.005" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPM7TWL7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170536v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170535v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Y. Pan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04059950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/805/16135" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081849v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soodeh Habibi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350517v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958889v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08635-4_5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193551v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belyaev" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gershon Elber" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33265-7_1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22204AC1BDB01E7A707D49039147F2AE54AD9D8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130216v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175688v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00175688" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170886v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488274v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Rote" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Vegter" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137424v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178498v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548269v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Quan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Ameller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135952v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885482v4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gamertsfelder" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Barrilli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Taufer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05355845v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952455v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846977v4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779666v3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433127v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariemi Alonso" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brachat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714791v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585663v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542271v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070499v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070798v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gatelier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Labrouzy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071434v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Roy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072287v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Vrahatis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072427v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099246v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Pandey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072629v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prieto" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072832v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073003v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail N. Vrahatis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073171v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073109v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073617v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073806v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074025v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074531v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193946v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>